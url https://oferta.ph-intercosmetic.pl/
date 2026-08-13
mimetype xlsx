--- v0 (2026-06-28)
+++ v1 (2026-08-13)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Oferta" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Oferta'!$A$2:$F$836</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Oferta'!$A$2:$F$822</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00 &quot;zl&quot;"/>
   </numFmts>
   <fonts count="6">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Arial"/>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
       <sz val="13"/>
     </font>
     <font>
@@ -523,110 +523,110 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:F836"/>
+  <dimension ref="A1:F822"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="55" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="16" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="12" customWidth="1" min="6" max="6"/>
   </cols>
   <sheetData>
     <row r="1" ht="28" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>Oferta Intercosmetic  –  26.06.2026</t>
+          <t>Oferta Intercosmetic  –  13.08.2026</t>
         </is>
       </c>
     </row>
     <row r="2" ht="22" customHeight="1">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Nazwa</t>
         </is>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <t>Ilość</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
           <t>Cena netto</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>EAN</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>Zamówienie</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr"/>
     </row>
     <row r="3" ht="16" customHeight="1">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>EX-ABERCROMBIE&amp;FITCH AWAY MAN EDT 100ML</t>
         </is>
       </c>
       <c r="B3" s="4" t="n">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="C3" s="5" t="n">
         <v>120.9</v>
       </c>
       <c r="D3" s="3" t="inlineStr">
         <is>
           <t>85715169709</t>
         </is>
       </c>
       <c r="E3" s="6" t="inlineStr"/>
       <c r="F3" s="7" t="inlineStr"/>
     </row>
     <row r="4" ht="16" customHeight="1">
       <c r="A4" s="8" t="inlineStr">
         <is>
           <t>EX-ABERCROMBIE&amp;FITCH AWAY TONIGHT WOMAN EDP 30ML</t>
         </is>
       </c>
       <c r="B4" s="9" t="n">
         <v>4</v>
       </c>
       <c r="C4" s="10" t="n">
         <v>62.9</v>
       </c>
       <c r="D4" s="8" t="inlineStr">
@@ -638,1742 +638,1730 @@
       <c r="F4" s="12" t="inlineStr"/>
     </row>
     <row r="5" ht="16" customHeight="1">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>EX-ARDEN 5-TH AVENUE EDP 125ML - USZKODZONY KARTONIK</t>
         </is>
       </c>
       <c r="B5" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C5" s="5" t="n">
         <v>68.90000000000001</v>
       </c>
       <c r="D5" s="3" t="inlineStr"/>
       <c r="E5" s="6" t="inlineStr"/>
       <c r="F5" s="7" t="inlineStr"/>
     </row>
     <row r="6" ht="16" customHeight="1">
       <c r="A6" s="8" t="inlineStr">
         <is>
           <t>EX-ARDEN 5TH AVENUE EDP 125ML VAPO</t>
         </is>
       </c>
       <c r="B6" s="9" t="n">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="C6" s="10" t="n">
         <v>73.90000000000001</v>
       </c>
       <c r="D6" s="8" t="inlineStr">
         <is>
           <t>85805390600</t>
         </is>
       </c>
       <c r="E6" s="11" t="inlineStr"/>
       <c r="F6" s="12" t="inlineStr"/>
     </row>
     <row r="7" ht="16" customHeight="1">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>EX-ARDEN 5TH AVENUE EDP 30ML VAPO</t>
         </is>
       </c>
       <c r="B7" s="4" t="n">
         <v>11</v>
       </c>
       <c r="C7" s="5" t="n">
         <v>35.9</v>
       </c>
       <c r="D7" s="3" t="inlineStr">
         <is>
           <t>85805390402</t>
         </is>
       </c>
       <c r="E7" s="6" t="inlineStr"/>
       <c r="F7" s="7" t="inlineStr"/>
     </row>
     <row r="8" ht="16" customHeight="1">
       <c r="A8" s="8" t="inlineStr">
         <is>
-          <t>EX-ARDEN 5TH AVENUE EDP 75ML VAPO</t>
+          <t>EX-ARDEN GREEN TEA EDP 30ML VAPO</t>
         </is>
       </c>
       <c r="B8" s="9" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C8" s="10" t="n">
-        <v>59.9</v>
+        <v>28.9</v>
       </c>
       <c r="D8" s="8" t="inlineStr">
         <is>
-          <t>85805390501</t>
+          <t>85805763749</t>
         </is>
       </c>
       <c r="E8" s="11" t="inlineStr"/>
       <c r="F8" s="12" t="inlineStr"/>
     </row>
     <row r="9" ht="16" customHeight="1">
       <c r="A9" s="3" t="inlineStr">
         <is>
-          <t>EX-ARDEN GREEN TEA EDP 30ML VAPO</t>
+          <t>EX-ARDEN GREEN TEA EDP 50ML VAPO</t>
         </is>
       </c>
       <c r="B9" s="4" t="n">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="C9" s="5" t="n">
-        <v>28.9</v>
+        <v>33.9</v>
       </c>
       <c r="D9" s="3" t="inlineStr">
         <is>
-          <t>85805763749</t>
+          <t>85805268749</t>
         </is>
       </c>
       <c r="E9" s="6" t="inlineStr"/>
       <c r="F9" s="7" t="inlineStr"/>
     </row>
     <row r="10" ht="16" customHeight="1">
       <c r="A10" s="8" t="inlineStr">
         <is>
-          <t>EX-ARDEN GREEN TEA EDP 50ML VAPO</t>
+          <t>EX-ARDEN SUNFLOWERS EDT 100ML - USZKODZONY KARTONIK</t>
         </is>
       </c>
       <c r="B10" s="9" t="n">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="C10" s="10" t="n">
-        <v>33.9</v>
-[...5 lines deleted...]
-      </c>
+        <v>34.9</v>
+      </c>
+      <c r="D10" s="8" t="inlineStr"/>
       <c r="E10" s="11" t="inlineStr"/>
       <c r="F10" s="12" t="inlineStr"/>
     </row>
     <row r="11" ht="16" customHeight="1">
       <c r="A11" s="3" t="inlineStr">
         <is>
-          <t>EX-ARDEN SUNFLOWERS EDT 100ML - USZKODZONY KARTONIK</t>
+          <t>EX-ARDEN SUNFLOWERS EDT 100ML VAPO</t>
         </is>
       </c>
       <c r="B11" s="4" t="n">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="C11" s="5" t="n">
-        <v>34.9</v>
-[...1 lines deleted...]
-      <c r="D11" s="3" t="inlineStr"/>
+        <v>38.9</v>
+      </c>
+      <c r="D11" s="3" t="inlineStr">
+        <is>
+          <t>85805757748</t>
+        </is>
+      </c>
       <c r="E11" s="6" t="inlineStr"/>
       <c r="F11" s="7" t="inlineStr"/>
     </row>
     <row r="12" ht="16" customHeight="1">
       <c r="A12" s="8" t="inlineStr">
         <is>
-          <t>EX-ARDEN SUNFLOWERS EDT 100ML VAPO</t>
+          <t>EX-ARDEN SUNFLOWERS EDT 30ML VAPO</t>
         </is>
       </c>
       <c r="B12" s="9" t="n">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="C12" s="10" t="n">
-        <v>38.9</v>
+        <v>23.9</v>
       </c>
       <c r="D12" s="8" t="inlineStr">
         <is>
-          <t>85805757748</t>
+          <t>85805758745</t>
         </is>
       </c>
       <c r="E12" s="11" t="inlineStr"/>
       <c r="F12" s="12" t="inlineStr"/>
     </row>
     <row r="13" ht="16" customHeight="1">
       <c r="A13" s="3" t="inlineStr">
         <is>
-          <t>EX-ARDEN SUNFLOWERS EDT 30ML VAPO</t>
+          <t>EX-ARDEN SUNFLOWERS EDT 50ML VAPO</t>
         </is>
       </c>
       <c r="B13" s="4" t="n">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="C13" s="5" t="n">
-        <v>23.9</v>
+        <v>33.9</v>
       </c>
       <c r="D13" s="3" t="inlineStr">
         <is>
-          <t>85805758745</t>
+          <t>85805757847</t>
         </is>
       </c>
       <c r="E13" s="6" t="inlineStr"/>
       <c r="F13" s="7" t="inlineStr"/>
     </row>
     <row r="14" ht="16" customHeight="1">
       <c r="A14" s="8" t="inlineStr">
         <is>
-          <t>EX-ARDEN SUNFLOWERS EDT 50ML VAPO</t>
+          <t>EX-ARDEN WHITE TEA EDP 30ML</t>
         </is>
       </c>
       <c r="B14" s="9" t="n">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="C14" s="10" t="n">
-        <v>33.9</v>
+        <v>59.9</v>
       </c>
       <c r="D14" s="8" t="inlineStr">
         <is>
-          <t>85805757847</t>
+          <t>85805210472</t>
         </is>
       </c>
       <c r="E14" s="11" t="inlineStr"/>
       <c r="F14" s="12" t="inlineStr"/>
     </row>
     <row r="15" ht="16" customHeight="1">
       <c r="A15" s="3" t="inlineStr">
         <is>
-          <t>EX-ARDEN WHITE TEA BL 400ML</t>
+          <t>EX-ARDEN WHITE TEA EDT 100ML</t>
         </is>
       </c>
       <c r="B15" s="4" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C15" s="5" t="n">
-        <v>52.9</v>
-[...1 lines deleted...]
-      <c r="D15" s="3" t="inlineStr"/>
+        <v>86.90000000000001</v>
+      </c>
+      <c r="D15" s="3" t="inlineStr">
+        <is>
+          <t>85805557331</t>
+        </is>
+      </c>
       <c r="E15" s="6" t="inlineStr"/>
       <c r="F15" s="7" t="inlineStr"/>
     </row>
     <row r="16" ht="16" customHeight="1">
-      <c r="A16" s="13" t="inlineStr">
-[...20 lines deleted...]
-      </c>
+      <c r="A16" s="8" t="inlineStr">
+        <is>
+          <t>EX-ARDEN WHITE TEA EDT 50ML</t>
+        </is>
+      </c>
+      <c r="B16" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="C16" s="10" t="n">
+        <v>67.90000000000001</v>
+      </c>
+      <c r="D16" s="8" t="inlineStr">
+        <is>
+          <t>85805557324</t>
+        </is>
+      </c>
+      <c r="E16" s="11" t="inlineStr"/>
+      <c r="F16" s="12" t="inlineStr"/>
     </row>
     <row r="17" ht="16" customHeight="1">
       <c r="A17" s="3" t="inlineStr">
         <is>
-          <t>EX-ARDEN WHITE TEA EDT 100ML</t>
+          <t>EX-ARIANA GRANDE ARI EDP 100ML - USZKODZONY KARTONIK</t>
         </is>
       </c>
       <c r="B17" s="4" t="n">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="C17" s="5" t="n">
-        <v>86.90000000000001</v>
-[...5 lines deleted...]
-      </c>
+        <v>130.9</v>
+      </c>
+      <c r="D17" s="3" t="inlineStr"/>
       <c r="E17" s="6" t="inlineStr"/>
       <c r="F17" s="7" t="inlineStr"/>
     </row>
     <row r="18" ht="16" customHeight="1">
       <c r="A18" s="8" t="inlineStr">
         <is>
-          <t>EX-ARDEN WHITE TEA EDT 50ML</t>
+          <t>EX-ARIANA GRANDE R.E.M. EDP 100ML</t>
         </is>
       </c>
       <c r="B18" s="9" t="n">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="C18" s="10" t="n">
-        <v>67.90000000000001</v>
+        <v>169.9</v>
       </c>
       <c r="D18" s="8" t="inlineStr">
         <is>
-          <t>85805557324</t>
+          <t>812256025467</t>
         </is>
       </c>
       <c r="E18" s="11" t="inlineStr"/>
       <c r="F18" s="12" t="inlineStr"/>
     </row>
     <row r="19" ht="16" customHeight="1">
       <c r="A19" s="3" t="inlineStr">
         <is>
-          <t>EX-ARIANA GRANDE ARI EDP 100ML</t>
+          <t>EX-ARIANA GRANDE SWEET LIKE CANDY EDP 100ML</t>
         </is>
       </c>
       <c r="B19" s="4" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="C19" s="5" t="n">
-        <v>137.9</v>
+        <v>146.9</v>
       </c>
       <c r="D19" s="3" t="inlineStr">
         <is>
-          <t>812256020301</t>
+          <t>812256021711</t>
         </is>
       </c>
       <c r="E19" s="6" t="inlineStr"/>
       <c r="F19" s="7" t="inlineStr"/>
     </row>
     <row r="20" ht="16" customHeight="1">
       <c r="A20" s="8" t="inlineStr">
         <is>
-          <t>EX-ARIANA GRANDE ARI EDP 100ML - USZKODZONY KARTONIK</t>
+          <t>EX-ARMAF CLUB DE NUIT INTENSE MAN DEO SPRAY 200ML</t>
         </is>
       </c>
       <c r="B20" s="9" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="C20" s="10" t="n">
-        <v>130.9</v>
-[...1 lines deleted...]
-      <c r="D20" s="8" t="inlineStr"/>
+        <v>15.9</v>
+      </c>
+      <c r="D20" s="8" t="inlineStr">
+        <is>
+          <t>6294015102413</t>
+        </is>
+      </c>
       <c r="E20" s="11" t="inlineStr"/>
       <c r="F20" s="12" t="inlineStr"/>
     </row>
     <row r="21" ht="16" customHeight="1">
       <c r="A21" s="3" t="inlineStr">
         <is>
-          <t>EX-ARIANA GRANDE R.E.M. EDP 100ML</t>
+          <t>EX-ARMAF CLUB DE NUIT INTENSE MAN EDT 105ML</t>
         </is>
       </c>
       <c r="B21" s="4" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C21" s="5" t="n">
-        <v>169.9</v>
+        <v>88.90000000000001</v>
       </c>
       <c r="D21" s="3" t="inlineStr">
         <is>
-          <t>812256025467</t>
+          <t>6085010044712</t>
         </is>
       </c>
       <c r="E21" s="6" t="inlineStr"/>
       <c r="F21" s="7" t="inlineStr"/>
     </row>
     <row r="22" ht="16" customHeight="1">
       <c r="A22" s="8" t="inlineStr">
         <is>
-          <t>EX-ARIANA GRANDE SWEET LIKE CANDY EDP 100ML</t>
+          <t>EX-ARMAF CLUB DE NUIT INTENSE WOMAN EDP 105ML</t>
         </is>
       </c>
       <c r="B22" s="9" t="n">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="C22" s="10" t="n">
-        <v>146.9</v>
+        <v>81.90000000000001</v>
       </c>
       <c r="D22" s="8" t="inlineStr">
         <is>
-          <t>812256021711</t>
+          <t>6085010094977</t>
         </is>
       </c>
       <c r="E22" s="11" t="inlineStr"/>
       <c r="F22" s="12" t="inlineStr"/>
     </row>
     <row r="23" ht="16" customHeight="1">
       <c r="A23" s="3" t="inlineStr">
         <is>
-          <t>EX-ARMAF CLUB DE NUIT INTENSE MAN DEO SPRAY 200ML</t>
+          <t>EX-ARMAF MISS ARMAF CATWALK EDP 100ML</t>
         </is>
       </c>
       <c r="B23" s="4" t="n">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="C23" s="5" t="n">
-        <v>15.9</v>
+        <v>91.90000000000001</v>
       </c>
       <c r="D23" s="3" t="inlineStr">
         <is>
-          <t>6294015102413</t>
+          <t>6294015168105</t>
         </is>
       </c>
       <c r="E23" s="6" t="inlineStr"/>
       <c r="F23" s="7" t="inlineStr"/>
     </row>
     <row r="24" ht="16" customHeight="1">
       <c r="A24" s="8" t="inlineStr">
         <is>
-          <t>EX-ARMAF CLUB DE NUIT INTENSE WOMAN EDP 105ML</t>
+          <t>EX-ARMAF MISS ATTITUDE EDP 100ML</t>
         </is>
       </c>
       <c r="B24" s="9" t="n">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="C24" s="10" t="n">
-        <v>81.90000000000001</v>
+        <v>90.90000000000001</v>
       </c>
       <c r="D24" s="8" t="inlineStr">
         <is>
-          <t>6085010094977</t>
+          <t>6294015168112</t>
         </is>
       </c>
       <c r="E24" s="11" t="inlineStr"/>
       <c r="F24" s="12" t="inlineStr"/>
     </row>
     <row r="25" ht="16" customHeight="1">
       <c r="A25" s="3" t="inlineStr">
         <is>
-          <t>EX-ARMAF MISS ARMAF CATWALK EDP 100ML</t>
+          <t>EX-ARMANI ACQUA DI GIO ELIXIR HOMME PARFUM 50ML VAPO</t>
         </is>
       </c>
       <c r="B25" s="4" t="n">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="C25" s="5" t="n">
-        <v>91.90000000000001</v>
+        <v>312.9</v>
       </c>
       <c r="D25" s="3" t="inlineStr">
         <is>
-          <t>6294015168105</t>
+          <t>3614274143751</t>
         </is>
       </c>
       <c r="E25" s="6" t="inlineStr"/>
       <c r="F25" s="7" t="inlineStr"/>
     </row>
     <row r="26" ht="16" customHeight="1">
       <c r="A26" s="8" t="inlineStr">
         <is>
-          <t>EX-ARMAF MISS ATTITUDE EDP 100ML</t>
+          <t>EX-ARMANI ACQUA DI GIO HOMME EDT 100ML VAPO</t>
         </is>
       </c>
       <c r="B26" s="9" t="n">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="C26" s="10" t="n">
-        <v>90.90000000000001</v>
+        <v>212.9</v>
       </c>
       <c r="D26" s="8" t="inlineStr">
         <is>
-          <t>6294015168112</t>
+          <t>3360372058878</t>
         </is>
       </c>
       <c r="E26" s="11" t="inlineStr"/>
       <c r="F26" s="12" t="inlineStr"/>
     </row>
     <row r="27" ht="16" customHeight="1">
       <c r="A27" s="3" t="inlineStr">
         <is>
-          <t>EX-ARMANI ACQUA DI GIO ELIXIR HOMME PARFUM 50ML VAPO</t>
+          <t>EX-ARMANI ACQUA DI GIO HOMME EDT 15ML VAPO</t>
         </is>
       </c>
       <c r="B27" s="4" t="n">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="C27" s="5" t="n">
-        <v>312.9</v>
+        <v>88.90000000000001</v>
       </c>
       <c r="D27" s="3" t="inlineStr">
         <is>
-          <t>3614274143751</t>
+          <t>3614271576132</t>
         </is>
       </c>
       <c r="E27" s="6" t="inlineStr"/>
       <c r="F27" s="7" t="inlineStr"/>
     </row>
     <row r="28" ht="16" customHeight="1">
       <c r="A28" s="8" t="inlineStr">
         <is>
-          <t>EX-ARMANI ACQUA DI GIO HOMME EDT 100ML VAPO</t>
+          <t>EX-ARMANI ACQUA DI GIO HOMME EDT 50ML VAPO</t>
         </is>
       </c>
       <c r="B28" s="9" t="n">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="C28" s="10" t="n">
-        <v>212.9</v>
+        <v>180.9</v>
       </c>
       <c r="D28" s="8" t="inlineStr">
         <is>
-          <t>3360372058878</t>
+          <t>3360372058861</t>
         </is>
       </c>
       <c r="E28" s="11" t="inlineStr"/>
       <c r="F28" s="12" t="inlineStr"/>
     </row>
     <row r="29" ht="16" customHeight="1">
       <c r="A29" s="3" t="inlineStr">
         <is>
-          <t>EX-ARMANI ACQUA DI GIO HOMME EDT 15ML VAPO</t>
+          <t>EX-ARMANI ACQUA DI GIO HOMME PARFUM 50ML</t>
         </is>
       </c>
       <c r="B29" s="4" t="n">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="C29" s="5" t="n">
-        <v>88.90000000000001</v>
+        <v>247.9</v>
       </c>
       <c r="D29" s="3" t="inlineStr">
         <is>
-          <t>3614271576132</t>
+          <t>3614273954174</t>
         </is>
       </c>
       <c r="E29" s="6" t="inlineStr"/>
       <c r="F29" s="7" t="inlineStr"/>
     </row>
     <row r="30" ht="16" customHeight="1">
       <c r="A30" s="8" t="inlineStr">
         <is>
-          <t>EX-ARMANI ACQUA DI GIO HOMME EDT 50ML VAPO</t>
+          <t>EX-ARMANI ACQUA DI GIO PROFONDO HOMME EDP 1,2ML</t>
         </is>
       </c>
       <c r="B30" s="9" t="n">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="C30" s="10" t="n">
-        <v>180.9</v>
+        <v>8</v>
       </c>
       <c r="D30" s="8" t="inlineStr">
         <is>
-          <t>3360372058861</t>
+          <t>3614272880313</t>
         </is>
       </c>
       <c r="E30" s="11" t="inlineStr"/>
       <c r="F30" s="12" t="inlineStr"/>
     </row>
     <row r="31" ht="16" customHeight="1">
       <c r="A31" s="3" t="inlineStr">
         <is>
-          <t>EX-ARMANI ACQUA DI GIO HOMME PARFUM 50ML</t>
+          <t>EX-ARMANI ACQUA DI GIO PROFONDO HOMME EDP 30ML VAPO</t>
         </is>
       </c>
       <c r="B31" s="4" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C31" s="5" t="n">
-        <v>247.9</v>
+        <v>191.9</v>
       </c>
       <c r="D31" s="3" t="inlineStr">
         <is>
-          <t>3614273954174</t>
+          <t>3614273953863</t>
         </is>
       </c>
       <c r="E31" s="6" t="inlineStr"/>
       <c r="F31" s="7" t="inlineStr"/>
     </row>
     <row r="32" ht="16" customHeight="1">
       <c r="A32" s="8" t="inlineStr">
         <is>
-          <t>EX-ARMANI ACQUA DI GIO PROFONDO HOMME EDP 1,2ML</t>
+          <t>EX-ARMANI ACQUA DI GIO PROFONDO HOMME EDT 50ML</t>
         </is>
       </c>
       <c r="B32" s="9" t="n">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="C32" s="10" t="n">
-        <v>7.9</v>
+        <v>219.9</v>
       </c>
       <c r="D32" s="8" t="inlineStr">
         <is>
-          <t>3614272880313</t>
+          <t>3614274361339</t>
         </is>
       </c>
       <c r="E32" s="11" t="inlineStr"/>
       <c r="F32" s="12" t="inlineStr"/>
     </row>
     <row r="33" ht="16" customHeight="1">
       <c r="A33" s="3" t="inlineStr">
         <is>
-          <t>EX-ARMANI ACQUA DI GIO PROFONDO HOMME EDP 30ML VAPO</t>
+          <t xml:space="preserve">EX-ARMANI ACQUA DI GIOIA EDP 30ML VAPO    </t>
         </is>
       </c>
       <c r="B33" s="4" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C33" s="5" t="n">
-        <v>191.9</v>
+        <v>164.9</v>
       </c>
       <c r="D33" s="3" t="inlineStr">
         <is>
-          <t>3614273953863</t>
+          <t>3605521172648</t>
         </is>
       </c>
       <c r="E33" s="6" t="inlineStr"/>
       <c r="F33" s="7" t="inlineStr"/>
     </row>
     <row r="34" ht="16" customHeight="1">
       <c r="A34" s="8" t="inlineStr">
         <is>
-          <t>EX-ARMANI ACQUA DI GIO PROFONDO HOMME EDT 50ML</t>
+          <t>EX-ARMANI CODE HOMME EDP 75ML</t>
         </is>
       </c>
       <c r="B34" s="9" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C34" s="10" t="n">
-        <v>219.9</v>
+        <v>275.9</v>
       </c>
       <c r="D34" s="8" t="inlineStr">
         <is>
-          <t>3614274361339</t>
+          <t>3614273636414</t>
         </is>
       </c>
       <c r="E34" s="11" t="inlineStr"/>
       <c r="F34" s="12" t="inlineStr"/>
     </row>
     <row r="35" ht="16" customHeight="1">
       <c r="A35" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">EX-ARMANI ACQUA DI GIOIA EDP 30ML VAPO    </t>
+          <t>EX-ARMANI CODE HOMME EDT 1,2ML</t>
         </is>
       </c>
       <c r="B35" s="4" t="n">
-        <v>3</v>
+        <v>24</v>
       </c>
       <c r="C35" s="5" t="n">
-        <v>164.9</v>
+        <v>7</v>
       </c>
       <c r="D35" s="3" t="inlineStr">
         <is>
-          <t>3605521172648</t>
+          <t>3360372100546</t>
         </is>
       </c>
       <c r="E35" s="6" t="inlineStr"/>
       <c r="F35" s="7" t="inlineStr"/>
     </row>
     <row r="36" ht="16" customHeight="1">
       <c r="A36" s="8" t="inlineStr">
         <is>
-          <t>EX-ARMANI CODE HOMME EDP 75ML</t>
+          <t>EX-ARMANI CODE HOMME EDT 125ML VAPO</t>
         </is>
       </c>
       <c r="B36" s="9" t="n">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="C36" s="10" t="n">
-        <v>275.9</v>
+        <v>269.9</v>
       </c>
       <c r="D36" s="8" t="inlineStr">
         <is>
-          <t>3614273636414</t>
+          <t>3360375006432</t>
         </is>
       </c>
       <c r="E36" s="11" t="inlineStr"/>
       <c r="F36" s="12" t="inlineStr"/>
     </row>
     <row r="37" ht="16" customHeight="1">
       <c r="A37" s="3" t="inlineStr">
         <is>
-          <t>EX-ARMANI CODE HOMME EDT 125ML VAPO</t>
+          <t>EX-ARMANI CODE HOMME EDT 15ML VAPO</t>
         </is>
       </c>
       <c r="B37" s="4" t="n">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="C37" s="5" t="n">
-        <v>269.9</v>
+        <v>80.90000000000001</v>
       </c>
       <c r="D37" s="3" t="inlineStr">
         <is>
-          <t>3360375006432</t>
+          <t>3614271578617</t>
         </is>
       </c>
       <c r="E37" s="6" t="inlineStr"/>
       <c r="F37" s="7" t="inlineStr"/>
     </row>
     <row r="38" ht="16" customHeight="1">
       <c r="A38" s="8" t="inlineStr">
         <is>
-          <t>EX-ARMANI CODE HOMME EDT 15ML VAPO</t>
+          <t>EX-ARMANI CODE HOMME EDT 50ML VAPO</t>
         </is>
       </c>
       <c r="B38" s="9" t="n">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="C38" s="10" t="n">
-        <v>80.90000000000001</v>
+        <v>199.9</v>
       </c>
       <c r="D38" s="8" t="inlineStr">
         <is>
-          <t>3614271578617</t>
+          <t>3614273636582</t>
         </is>
       </c>
       <c r="E38" s="11" t="inlineStr"/>
       <c r="F38" s="12" t="inlineStr"/>
     </row>
     <row r="39" ht="16" customHeight="1">
       <c r="A39" s="3" t="inlineStr">
         <is>
-          <t>EX-ARMANI CODE HOMME EDT 50ML VAPO</t>
+          <t>EX-ARMANI CODE HOMME EDT 75ML VAPO</t>
         </is>
       </c>
       <c r="B39" s="4" t="n">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="C39" s="5" t="n">
-        <v>199.9</v>
+        <v>230.9</v>
       </c>
       <c r="D39" s="3" t="inlineStr">
         <is>
-          <t>3614273636582</t>
+          <t>3360372100522</t>
         </is>
       </c>
       <c r="E39" s="6" t="inlineStr"/>
       <c r="F39" s="7" t="inlineStr"/>
     </row>
     <row r="40" ht="16" customHeight="1">
       <c r="A40" s="8" t="inlineStr">
         <is>
-          <t>EX-ARMANI CODE HOMME EDT 75ML VAPO</t>
+          <t>EX-ARMANI CODE WOMAN EDP 30ML VAPO</t>
         </is>
       </c>
       <c r="B40" s="9" t="n">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C40" s="10" t="n">
-        <v>230.9</v>
+        <v>185.9</v>
       </c>
       <c r="D40" s="8" t="inlineStr">
         <is>
-          <t>3360372100522</t>
+          <t>3360375004049</t>
         </is>
       </c>
       <c r="E40" s="11" t="inlineStr"/>
       <c r="F40" s="12" t="inlineStr"/>
     </row>
     <row r="41" ht="16" customHeight="1">
       <c r="A41" s="3" t="inlineStr">
         <is>
           <t>EX-ARMANI EMPORIO FEMME EDP 100ML VAPO</t>
         </is>
       </c>
       <c r="B41" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C41" s="5" t="n">
         <v>235.9</v>
       </c>
       <c r="D41" s="3" t="inlineStr">
         <is>
           <t>3360372061809</t>
         </is>
       </c>
       <c r="E41" s="6" t="inlineStr"/>
       <c r="F41" s="7" t="inlineStr"/>
     </row>
     <row r="42" ht="16" customHeight="1">
       <c r="A42" s="8" t="inlineStr">
         <is>
           <t>EX-ARMANI EMPORIO FEMME EDP 30ML VAPO</t>
         </is>
       </c>
       <c r="B42" s="9" t="n">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C42" s="10" t="n">
         <v>149.9</v>
       </c>
       <c r="D42" s="8" t="inlineStr">
         <is>
           <t>3614273070256</t>
         </is>
       </c>
       <c r="E42" s="11" t="inlineStr"/>
       <c r="F42" s="12" t="inlineStr"/>
     </row>
     <row r="43" ht="16" customHeight="1">
       <c r="A43" s="3" t="inlineStr">
         <is>
-          <t>EX-ARMANI EMPORIO POWER OF YOU EDP 50ML</t>
+          <t>EX-ARMANI EMPORIO POWER OF YOU EDP 30ML</t>
         </is>
       </c>
       <c r="B43" s="4" t="n">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="C43" s="5" t="n">
-        <v>270.9</v>
+        <v>208.9</v>
       </c>
       <c r="D43" s="3" t="inlineStr">
         <is>
-          <t>3614274752106</t>
+          <t>3614274752038</t>
         </is>
       </c>
       <c r="E43" s="6" t="inlineStr"/>
       <c r="F43" s="7" t="inlineStr"/>
     </row>
     <row r="44" ht="16" customHeight="1">
       <c r="A44" s="8" t="inlineStr">
         <is>
-          <t>EX-ARMANI EMPORIO STRONGER WITH YOU ABSOLUTELY EDP 50ML VAPO</t>
+          <t>EX-ARMANI EMPORIO POWER OF YOU EDP 50ML</t>
         </is>
       </c>
       <c r="B44" s="9" t="n">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="C44" s="10" t="n">
-        <v>242.9</v>
+        <v>270.9</v>
       </c>
       <c r="D44" s="8" t="inlineStr">
         <is>
-          <t>3614273335812</t>
+          <t>3614274752106</t>
         </is>
       </c>
       <c r="E44" s="11" t="inlineStr"/>
       <c r="F44" s="12" t="inlineStr"/>
     </row>
     <row r="45" ht="16" customHeight="1">
       <c r="A45" s="3" t="inlineStr">
         <is>
-          <t>EX-ARMANI EMPORIO STRONGER WITH YOU EDT 100ML VAPO</t>
+          <t>EX-ARMANI EMPORIO STRONGER WITH YOU ABSOLUTELY EDP 50ML VAPO</t>
         </is>
       </c>
       <c r="B45" s="4" t="n">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="C45" s="5" t="n">
-        <v>240.9</v>
+        <v>242.9</v>
       </c>
       <c r="D45" s="3" t="inlineStr">
         <is>
-          <t>3605522040588</t>
+          <t>3614273335812</t>
         </is>
       </c>
       <c r="E45" s="6" t="inlineStr"/>
       <c r="F45" s="7" t="inlineStr"/>
     </row>
     <row r="46" ht="16" customHeight="1">
       <c r="A46" s="8" t="inlineStr">
         <is>
-          <t>EX-ARMANI EMPORIO STRONGER WITH YOU EDT 30ML VAPO</t>
+          <t>EX-ARMANI EMPORIO STRONGER WITH YOU EDT 100ML VAPO</t>
         </is>
       </c>
       <c r="B46" s="9" t="n">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="C46" s="10" t="n">
-        <v>156.9</v>
+        <v>240.9</v>
       </c>
       <c r="D46" s="8" t="inlineStr">
         <is>
-          <t>3605522040229</t>
+          <t>3605522040588</t>
         </is>
       </c>
       <c r="E46" s="11" t="inlineStr"/>
       <c r="F46" s="12" t="inlineStr"/>
     </row>
     <row r="47" ht="16" customHeight="1">
       <c r="A47" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">EX-ARMANI EMPORIO STRONGER WITH YOU INTENSELY EDP 1,2ML </t>
+          <t>EX-ARMANI EMPORIO STRONGER WITH YOU EDT 30ML VAPO</t>
         </is>
       </c>
       <c r="B47" s="4" t="n">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="C47" s="5" t="n">
-        <v>8.9</v>
-[...1 lines deleted...]
-      <c r="D47" s="3" t="inlineStr"/>
+        <v>156.9</v>
+      </c>
+      <c r="D47" s="3" t="inlineStr">
+        <is>
+          <t>3605522040229</t>
+        </is>
+      </c>
       <c r="E47" s="6" t="inlineStr"/>
       <c r="F47" s="7" t="inlineStr"/>
     </row>
     <row r="48" ht="16" customHeight="1">
       <c r="A48" s="8" t="inlineStr">
         <is>
-          <t>EX-ARMANI EMPORIO STRONGER WITH YOU INTENSELY EDP 30ML VAPO</t>
+          <t xml:space="preserve">EX-ARMANI EMPORIO STRONGER WITH YOU INTENSELY EDP 1,2ML </t>
         </is>
       </c>
       <c r="B48" s="9" t="n">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="C48" s="10" t="n">
-        <v>178.9</v>
-[...5 lines deleted...]
-      </c>
+        <v>8</v>
+      </c>
+      <c r="D48" s="8" t="inlineStr"/>
       <c r="E48" s="11" t="inlineStr"/>
       <c r="F48" s="12" t="inlineStr"/>
     </row>
     <row r="49" ht="16" customHeight="1">
       <c r="A49" s="3" t="inlineStr">
         <is>
-          <t>EX-ARMANI EMPORIO STRONGER WITH YOU INTENSELY EDP 50ML VAPO</t>
+          <t>EX-ARMANI EMPORIO STRONGER WITH YOU INTENSELY EDP 30ML VAPO</t>
         </is>
       </c>
       <c r="B49" s="4" t="n">
         <v>5</v>
       </c>
       <c r="C49" s="5" t="n">
-        <v>212.9</v>
+        <v>178.9</v>
       </c>
       <c r="D49" s="3" t="inlineStr">
         <is>
-          <t>3614272225701</t>
+          <t>3614272225695</t>
         </is>
       </c>
       <c r="E49" s="6" t="inlineStr"/>
       <c r="F49" s="7" t="inlineStr"/>
     </row>
     <row r="50" ht="16" customHeight="1">
-      <c r="A50" s="13" t="inlineStr">
-[...20 lines deleted...]
-      </c>
+      <c r="A50" s="8" t="inlineStr">
+        <is>
+          <t>EX-ARMANI EMPORIO STRONGER WITH YOU INTENSELY EDP 50ML VAPO</t>
+        </is>
+      </c>
+      <c r="B50" s="9" t="n">
+        <v>4</v>
+      </c>
+      <c r="C50" s="10" t="n">
+        <v>212.9</v>
+      </c>
+      <c r="D50" s="8" t="inlineStr">
+        <is>
+          <t>3614272225701</t>
+        </is>
+      </c>
+      <c r="E50" s="11" t="inlineStr"/>
+      <c r="F50" s="12" t="inlineStr"/>
     </row>
     <row r="51" ht="16" customHeight="1">
       <c r="A51" s="3" t="inlineStr">
         <is>
-          <t>EX-ARMANI EMPORIO STRONGER WITH YOU POWERFULLY EDP 50ML VAPO</t>
+          <t>EX-ARMANI EMPORIO STRONGER WITH YOU PARFUM 15ML</t>
         </is>
       </c>
       <c r="B51" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C51" s="5" t="n">
-        <v>259.9</v>
+        <v>79.90000000000001</v>
       </c>
       <c r="D51" s="3" t="inlineStr">
         <is>
-          <t>3614274748949</t>
+          <t>3614274219531</t>
         </is>
       </c>
       <c r="E51" s="6" t="inlineStr"/>
       <c r="F51" s="7" t="inlineStr"/>
     </row>
     <row r="52" ht="16" customHeight="1">
       <c r="A52" s="8" t="inlineStr">
         <is>
-          <t>EX-ARMANI MY WAY EDP 15ML</t>
+          <t>EX-ARMANI EMPORIO STRONGER WITH YOU POWERFULLY EDP 50ML VAPO</t>
         </is>
       </c>
       <c r="B52" s="9" t="n">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="C52" s="10" t="n">
-        <v>89.90000000000001</v>
+        <v>259.9</v>
       </c>
       <c r="D52" s="8" t="inlineStr">
         <is>
-          <t>3614272907744</t>
+          <t>3614274748949</t>
         </is>
       </c>
       <c r="E52" s="11" t="inlineStr"/>
       <c r="F52" s="12" t="inlineStr"/>
     </row>
     <row r="53" ht="16" customHeight="1">
       <c r="A53" s="3" t="inlineStr">
         <is>
-          <t>EX-ARMANI MY WAY EDP 30ML</t>
+          <t>EX-ARMANI MY WAY EDP 15ML</t>
         </is>
       </c>
       <c r="B53" s="4" t="n">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="C53" s="5" t="n">
-        <v>198.9</v>
+        <v>89.90000000000001</v>
       </c>
       <c r="D53" s="3" t="inlineStr">
         <is>
-          <t>3614272907652</t>
+          <t>3614272907744</t>
         </is>
       </c>
       <c r="E53" s="6" t="inlineStr"/>
       <c r="F53" s="7" t="inlineStr"/>
     </row>
     <row r="54" ht="16" customHeight="1">
       <c r="A54" s="8" t="inlineStr">
         <is>
-          <t>EX-ARMANI MY WAY NACRE EXCLUSIVE EDITION EDP 50ML</t>
+          <t>EX-ARMANI MY WAY EDP 30ML</t>
         </is>
       </c>
       <c r="B54" s="9" t="n">
-        <v>5</v>
+        <v>17</v>
       </c>
       <c r="C54" s="10" t="n">
-        <v>228.9</v>
+        <v>198.9</v>
       </c>
       <c r="D54" s="8" t="inlineStr">
         <is>
-          <t>3614273956888</t>
+          <t>3614272907652</t>
         </is>
       </c>
       <c r="E54" s="11" t="inlineStr"/>
       <c r="F54" s="12" t="inlineStr"/>
     </row>
     <row r="55" ht="16" customHeight="1">
       <c r="A55" s="3" t="inlineStr">
         <is>
-          <t>EX-ARMANI MY WAY NECTAR EDP 30 ML</t>
+          <t>EX-ARMANI MY WAY NACRE EXCLUSIVE EDITION EDP 50ML</t>
         </is>
       </c>
       <c r="B55" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C55" s="5" t="n">
-        <v>199.9</v>
+        <v>228.9</v>
       </c>
       <c r="D55" s="3" t="inlineStr">
         <is>
-          <t>3614273947787</t>
+          <t>3614273956888</t>
         </is>
       </c>
       <c r="E55" s="6" t="inlineStr"/>
       <c r="F55" s="7" t="inlineStr"/>
     </row>
     <row r="56" ht="16" customHeight="1">
       <c r="A56" s="8" t="inlineStr">
         <is>
-          <t>EX-ARMANI MY WAY PARFUM 30ML</t>
+          <t>EX-ARMANI MY WAY NECTAR EDP 30 ML</t>
         </is>
       </c>
       <c r="B56" s="9" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="C56" s="10" t="n">
-        <v>200.9</v>
+        <v>199.9</v>
       </c>
       <c r="D56" s="8" t="inlineStr">
         <is>
-          <t>3614273844673</t>
+          <t>3614273947787</t>
         </is>
       </c>
       <c r="E56" s="11" t="inlineStr"/>
       <c r="F56" s="12" t="inlineStr"/>
     </row>
     <row r="57" ht="16" customHeight="1">
       <c r="A57" s="3" t="inlineStr">
         <is>
-          <t>EX-ARMANI MY WAY SUNNY VANILLA EDP 50ML</t>
+          <t>EX-ARMANI MY WAY PARFUM 30ML</t>
         </is>
       </c>
       <c r="B57" s="4" t="n">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C57" s="5" t="n">
-        <v>259.9</v>
+        <v>183.9</v>
       </c>
       <c r="D57" s="3" t="inlineStr">
         <is>
-          <t>3614274661682</t>
+          <t>3614273844673</t>
         </is>
       </c>
       <c r="E57" s="6" t="inlineStr"/>
       <c r="F57" s="7" t="inlineStr"/>
     </row>
     <row r="58" ht="16" customHeight="1">
       <c r="A58" s="8" t="inlineStr">
         <is>
-          <t>EX-ARMANI MY WAY YLANG  EDP 30 ML</t>
+          <t>EX-ARMANI MY WAY SUNNY VANILLA EDP 50ML</t>
         </is>
       </c>
       <c r="B58" s="9" t="n">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="C58" s="10" t="n">
-        <v>212.9</v>
+        <v>259.9</v>
       </c>
       <c r="D58" s="8" t="inlineStr">
         <is>
-          <t>3614274192292</t>
+          <t>3614274661682</t>
         </is>
       </c>
       <c r="E58" s="11" t="inlineStr"/>
       <c r="F58" s="12" t="inlineStr"/>
     </row>
     <row r="59" ht="16" customHeight="1">
       <c r="A59" s="3" t="inlineStr">
         <is>
-          <t>EX-ARMANI MY WAY YLANG  EDP 50 ML</t>
+          <t>EX-ARMANI MY WAY YLANG  EDP 30 ML</t>
         </is>
       </c>
       <c r="B59" s="4" t="n">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="C59" s="5" t="n">
-        <v>259.9</v>
+        <v>212.9</v>
       </c>
       <c r="D59" s="3" t="inlineStr">
         <is>
-          <t>3614274192285</t>
+          <t>3614274192292</t>
         </is>
       </c>
       <c r="E59" s="6" t="inlineStr"/>
       <c r="F59" s="7" t="inlineStr"/>
     </row>
     <row r="60" ht="16" customHeight="1">
       <c r="A60" s="8" t="inlineStr">
         <is>
-          <t>EX-ARMANI SI WOMEN EDP 1,2ML</t>
+          <t>EX-ARMANI MY WAY YLANG  EDP 50 ML</t>
         </is>
       </c>
       <c r="B60" s="9" t="n">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="C60" s="10" t="n">
-        <v>8</v>
+        <v>259.9</v>
       </c>
       <c r="D60" s="8" t="inlineStr">
         <is>
-          <t>3605521816795</t>
+          <t>3614274192285</t>
         </is>
       </c>
       <c r="E60" s="11" t="inlineStr"/>
       <c r="F60" s="12" t="inlineStr"/>
     </row>
     <row r="61" ht="16" customHeight="1">
       <c r="A61" s="3" t="inlineStr">
         <is>
-          <t>EX-ARMANI SI WOMEN EDP 100ML VAPO</t>
+          <t>EX-ARMANI SI WOMEN EDP 1,2ML</t>
         </is>
       </c>
       <c r="B61" s="4" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="C61" s="5" t="n">
-        <v>318.9</v>
+        <v>8</v>
       </c>
       <c r="D61" s="3" t="inlineStr">
         <is>
-          <t>3605521816658</t>
+          <t>3605521816795</t>
         </is>
       </c>
       <c r="E61" s="6" t="inlineStr"/>
       <c r="F61" s="7" t="inlineStr"/>
     </row>
     <row r="62" ht="16" customHeight="1">
       <c r="A62" s="8" t="inlineStr">
         <is>
-          <t>EX-ARMANI SI WOMEN EDP 15ML VAPO</t>
+          <t>EX-ARMANI SI WOMEN EDP 30ML- LEKKO USZKODZONY KARTONIK</t>
         </is>
       </c>
       <c r="B62" s="9" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C62" s="10" t="n">
-        <v>93.90000000000001</v>
-[...5 lines deleted...]
-      </c>
+        <v>183.9</v>
+      </c>
+      <c r="D62" s="8" t="inlineStr"/>
       <c r="E62" s="11" t="inlineStr"/>
       <c r="F62" s="12" t="inlineStr"/>
     </row>
     <row r="63" ht="16" customHeight="1">
       <c r="A63" s="3" t="inlineStr">
         <is>
-          <t>EX-ARMANI SI WOMEN EDP 30ML- LEKKO USZKODZONY KARTONIK</t>
+          <t>EX-ARMANI SI WOMEN EDP 30ML VAPO</t>
         </is>
       </c>
       <c r="B63" s="4" t="n">
-        <v>3</v>
+        <v>28</v>
       </c>
       <c r="C63" s="5" t="n">
-        <v>183.9</v>
-[...1 lines deleted...]
-      <c r="D63" s="3" t="inlineStr"/>
+        <v>189.9</v>
+      </c>
+      <c r="D63" s="3" t="inlineStr">
+        <is>
+          <t>3605521816511</t>
+        </is>
+      </c>
       <c r="E63" s="6" t="inlineStr"/>
       <c r="F63" s="7" t="inlineStr"/>
     </row>
     <row r="64" ht="16" customHeight="1">
       <c r="A64" s="8" t="inlineStr">
         <is>
-          <t>EX-ARMANI SI WOMEN EDP 30ML VAPO</t>
+          <t>EX-ARMANI SI WOMEN EDP 50ML + SG 50ML + 50ML</t>
         </is>
       </c>
       <c r="B64" s="9" t="n">
-        <v>29</v>
+        <v>7</v>
       </c>
       <c r="C64" s="10" t="n">
-        <v>189.9</v>
+        <v>278.9</v>
       </c>
       <c r="D64" s="8" t="inlineStr">
         <is>
-          <t>3605521816511</t>
+          <t>3614274692464</t>
         </is>
       </c>
       <c r="E64" s="11" t="inlineStr"/>
       <c r="F64" s="12" t="inlineStr"/>
     </row>
     <row r="65" ht="16" customHeight="1">
       <c r="A65" s="3" t="inlineStr">
         <is>
-          <t>EX-ARMANI SI WOMEN EDP 50ML + SG 50ML + 50ML</t>
+          <t>EX-ARMANI SI WOMEN EDP 50ML VAPO</t>
         </is>
       </c>
       <c r="B65" s="4" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="C65" s="5" t="n">
-        <v>278.9</v>
+        <v>242.9</v>
       </c>
       <c r="D65" s="3" t="inlineStr">
         <is>
-          <t>3614274692464</t>
+          <t>3605521816580</t>
         </is>
       </c>
       <c r="E65" s="6" t="inlineStr"/>
       <c r="F65" s="7" t="inlineStr"/>
     </row>
     <row r="66" ht="16" customHeight="1">
       <c r="A66" s="8" t="inlineStr">
         <is>
-          <t>EX-ARMANI SI WOMEN EDP 50ML VAPO</t>
+          <t>EX-ARMANI SI WOMEN INTENSE (2023) EDP 30ML VAPO</t>
         </is>
       </c>
       <c r="B66" s="9" t="n">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C66" s="10" t="n">
-        <v>242.9</v>
+        <v>208.9</v>
       </c>
       <c r="D66" s="8" t="inlineStr">
         <is>
-          <t>3605521816580</t>
+          <t>3614273734882</t>
         </is>
       </c>
       <c r="E66" s="11" t="inlineStr"/>
       <c r="F66" s="12" t="inlineStr"/>
     </row>
     <row r="67" ht="16" customHeight="1">
       <c r="A67" s="3" t="inlineStr">
         <is>
-          <t>EX-ARMANI SI WOMEN INTENSE (2023) EDP 30ML VAPO</t>
+          <t>EX-ARMANI SI WOMEN INTENSE (2023) EDP 50ML VAPO</t>
         </is>
       </c>
       <c r="B67" s="4" t="n">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="C67" s="5" t="n">
-        <v>208.9</v>
+        <v>255.9</v>
       </c>
       <c r="D67" s="3" t="inlineStr">
         <is>
-          <t>3614273734882</t>
+          <t>3614273734790</t>
         </is>
       </c>
       <c r="E67" s="6" t="inlineStr"/>
       <c r="F67" s="7" t="inlineStr"/>
     </row>
     <row r="68" ht="16" customHeight="1">
       <c r="A68" s="8" t="inlineStr">
         <is>
-          <t>EX-ARMANI SI WOMEN INTENSE (2023) EDP 50ML VAPO</t>
+          <t>EX-ARMANI SI WOMEN NUDE BLOOM EDP 50ML VAPO</t>
         </is>
       </c>
       <c r="B68" s="9" t="n">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="C68" s="10" t="n">
-        <v>255.9</v>
+        <v>286.9</v>
       </c>
       <c r="D68" s="8" t="inlineStr">
         <is>
-          <t>3614273734790</t>
+          <t>3614274752663</t>
         </is>
       </c>
       <c r="E68" s="11" t="inlineStr"/>
       <c r="F68" s="12" t="inlineStr"/>
     </row>
     <row r="69" ht="16" customHeight="1">
       <c r="A69" s="3" t="inlineStr">
         <is>
-          <t>EX-ARMANI SI WOMEN NUDE BLOOM EDP 50ML VAPO</t>
+          <t>EX-ARMANI SI WOMEN PARFUM 30ML VAPO</t>
         </is>
       </c>
       <c r="B69" s="4" t="n">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="C69" s="5" t="n">
-        <v>286.9</v>
+        <v>246.9</v>
       </c>
       <c r="D69" s="3" t="inlineStr">
         <is>
-          <t>3614274752663</t>
+          <t>3614274322309</t>
         </is>
       </c>
       <c r="E69" s="6" t="inlineStr"/>
       <c r="F69" s="7" t="inlineStr"/>
     </row>
     <row r="70" ht="16" customHeight="1">
       <c r="A70" s="8" t="inlineStr">
         <is>
-          <t>EX-ARMANI SI WOMEN PARFUM 30ML VAPO</t>
+          <t>EX-ARMANI SI WOMEN PASSIONE EDP 1,2ML</t>
         </is>
       </c>
       <c r="B70" s="9" t="n">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="C70" s="10" t="n">
-        <v>246.9</v>
+        <v>8</v>
       </c>
       <c r="D70" s="8" t="inlineStr">
         <is>
-          <t>3614274322309</t>
+          <t>3614271994943</t>
         </is>
       </c>
       <c r="E70" s="11" t="inlineStr"/>
       <c r="F70" s="12" t="inlineStr"/>
     </row>
     <row r="71" ht="16" customHeight="1">
       <c r="A71" s="3" t="inlineStr">
         <is>
-          <t>EX-ARMANI SI WOMEN PASSIONE EDP 1,2ML</t>
+          <t>EX-ARMANI SI WOMEN PASSIONE EDP 30ML VAPO</t>
         </is>
       </c>
       <c r="B71" s="4" t="n">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="C71" s="5" t="n">
-        <v>8</v>
+        <v>185.9</v>
       </c>
       <c r="D71" s="3" t="inlineStr">
         <is>
-          <t>3614271994943</t>
+          <t>3614271994721</t>
         </is>
       </c>
       <c r="E71" s="6" t="inlineStr"/>
       <c r="F71" s="7" t="inlineStr"/>
     </row>
     <row r="72" ht="16" customHeight="1">
       <c r="A72" s="8" t="inlineStr">
         <is>
-          <t>EX-ARMANI SI WOMEN PASSIONE EDP 30ML VAPO</t>
+          <t>EX-ARMANI SI WOMEN PASSIONE EDP 50ML VAPO</t>
         </is>
       </c>
       <c r="B72" s="9" t="n">
         <v>2</v>
       </c>
       <c r="C72" s="10" t="n">
-        <v>185.9</v>
+        <v>255.9</v>
       </c>
       <c r="D72" s="8" t="inlineStr">
         <is>
-          <t>3614271994721</t>
+          <t>3614271994806</t>
         </is>
       </c>
       <c r="E72" s="11" t="inlineStr"/>
       <c r="F72" s="12" t="inlineStr"/>
     </row>
     <row r="73" ht="16" customHeight="1">
       <c r="A73" s="3" t="inlineStr">
         <is>
-          <t>EX-ARMANI SI WOMEN PASSIONE EDP 50ML VAPO</t>
+          <t>EX-ARMANI SI WOMEN PASSIONE INTENSE EDP 50ML VAPO</t>
         </is>
       </c>
       <c r="B73" s="4" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C73" s="5" t="n">
-        <v>255.9</v>
+        <v>270.9</v>
       </c>
       <c r="D73" s="3" t="inlineStr">
         <is>
-          <t>3614271994806</t>
+          <t>3614272826557</t>
         </is>
       </c>
       <c r="E73" s="6" t="inlineStr"/>
       <c r="F73" s="7" t="inlineStr"/>
     </row>
     <row r="74" ht="16" customHeight="1">
       <c r="A74" s="8" t="inlineStr">
         <is>
-          <t>EX-ARMANI SI WOMEN PASSIONE INTENSE EDP 50ML VAPO</t>
+          <t>EX-ARMANI SI WOMEN PASSIONE RED MUSK EDP 50ML VAPO</t>
         </is>
       </c>
       <c r="B74" s="9" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C74" s="10" t="n">
-        <v>270.9</v>
+        <v>265.9</v>
       </c>
       <c r="D74" s="8" t="inlineStr">
         <is>
-          <t>3614272826557</t>
+          <t>3614274459708</t>
         </is>
       </c>
       <c r="E74" s="11" t="inlineStr"/>
       <c r="F74" s="12" t="inlineStr"/>
     </row>
     <row r="75" ht="16" customHeight="1">
       <c r="A75" s="3" t="inlineStr">
         <is>
-          <t>EX-ARMANI SI WOMEN PASSIONE RED MUSK EDP 50ML VAPO</t>
+          <t>EX-AZZARO CHROME DEO SPRAY 150ML</t>
         </is>
       </c>
       <c r="B75" s="4" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C75" s="5" t="n">
-        <v>265.9</v>
+        <v>38.9</v>
       </c>
       <c r="D75" s="3" t="inlineStr">
         <is>
-          <t>3614274459708</t>
+          <t>3351500020331</t>
         </is>
       </c>
       <c r="E75" s="6" t="inlineStr"/>
       <c r="F75" s="7" t="inlineStr"/>
     </row>
     <row r="76" ht="16" customHeight="1">
       <c r="A76" s="8" t="inlineStr">
         <is>
-          <t>EX-AZZARO CHROME DEO SPRAY 150ML</t>
+          <t>EX-AZZARO CHROME EDP 50ML VAPO</t>
         </is>
       </c>
       <c r="B76" s="9" t="n">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="C76" s="10" t="n">
-        <v>38.9</v>
+        <v>108.9</v>
       </c>
       <c r="D76" s="8" t="inlineStr">
         <is>
-          <t>3351500020331</t>
+          <t>3614273650243</t>
         </is>
       </c>
       <c r="E76" s="11" t="inlineStr"/>
       <c r="F76" s="12" t="inlineStr"/>
     </row>
     <row r="77" ht="16" customHeight="1">
       <c r="A77" s="3" t="inlineStr">
         <is>
-          <t>EX-AZZARO CHROME EDP 50ML VAPO</t>
+          <t>EX-AZZARO FOREVER WANTED ELIXIR PARFUM 1,2ML</t>
         </is>
       </c>
       <c r="B77" s="4" t="n">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="C77" s="5" t="n">
-        <v>108.9</v>
+        <v>7</v>
       </c>
       <c r="D77" s="3" t="inlineStr">
         <is>
-          <t>3614273650243</t>
+          <t>3614274258110</t>
         </is>
       </c>
       <c r="E77" s="6" t="inlineStr"/>
       <c r="F77" s="7" t="inlineStr"/>
     </row>
     <row r="78" ht="16" customHeight="1">
       <c r="A78" s="8" t="inlineStr">
         <is>
-          <t>EX-AZZARO CHROME EDT 50ML VAPO</t>
+          <t>EX-AZZARO THE MOST WANTED INTENSE EDP 1,5ML</t>
         </is>
       </c>
       <c r="B78" s="9" t="n">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="C78" s="10" t="n">
-        <v>80.90000000000001</v>
+        <v>3</v>
       </c>
       <c r="D78" s="8" t="inlineStr">
         <is>
-          <t>3351500920013</t>
+          <t>3614274129250</t>
         </is>
       </c>
       <c r="E78" s="11" t="inlineStr"/>
       <c r="F78" s="12" t="inlineStr"/>
     </row>
     <row r="79" ht="16" customHeight="1">
       <c r="A79" s="3" t="inlineStr">
         <is>
-          <t>EX-AZZARO FOREVER WANTED ELIXIR PARFUM 1,2ML</t>
+          <t>EX-BLASE DEO 150ML</t>
         </is>
       </c>
       <c r="B79" s="4" t="n">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="C79" s="5" t="n">
-        <v>7.9</v>
+        <v>11.9</v>
       </c>
       <c r="D79" s="3" t="inlineStr">
         <is>
-          <t>3614274258110</t>
+          <t>5055116605378</t>
         </is>
       </c>
       <c r="E79" s="6" t="inlineStr"/>
       <c r="F79" s="7" t="inlineStr"/>
     </row>
     <row r="80" ht="16" customHeight="1">
       <c r="A80" s="8" t="inlineStr">
         <is>
-          <t>EX-AZZARO THE MOST WANTED INTENSE EDP 1,5ML</t>
+          <t>EX-BLASE DEO 75ML</t>
         </is>
       </c>
       <c r="B80" s="9" t="n">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="C80" s="10" t="n">
-        <v>2.99</v>
+        <v>6.3</v>
       </c>
       <c r="D80" s="8" t="inlineStr">
         <is>
-          <t>3614274129250</t>
+          <t>5055116602551</t>
         </is>
       </c>
       <c r="E80" s="11" t="inlineStr"/>
       <c r="F80" s="12" t="inlineStr"/>
     </row>
     <row r="81" ht="16" customHeight="1">
       <c r="A81" s="3" t="inlineStr">
         <is>
-          <t>EX-BLASE DEO 150ML</t>
+          <t>EX-BLASE EDT 30ML VAPO</t>
         </is>
       </c>
       <c r="B81" s="4" t="n">
         <v>12</v>
       </c>
       <c r="C81" s="5" t="n">
-        <v>11.9</v>
+        <v>20.9</v>
       </c>
       <c r="D81" s="3" t="inlineStr">
         <is>
-          <t>5055116605378</t>
+          <t>5055116601165</t>
         </is>
       </c>
       <c r="E81" s="6" t="inlineStr"/>
       <c r="F81" s="7" t="inlineStr"/>
     </row>
     <row r="82" ht="16" customHeight="1">
       <c r="A82" s="8" t="inlineStr">
         <is>
-          <t>EX-BLASE DEO 75ML</t>
+          <t>EX-BLASE EDT 50ML VAPO</t>
         </is>
       </c>
       <c r="B82" s="9" t="n">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="C82" s="10" t="n">
-        <v>6.3</v>
+        <v>22.9</v>
       </c>
       <c r="D82" s="8" t="inlineStr">
         <is>
-          <t>5055116602551</t>
+          <t>5055116601189</t>
         </is>
       </c>
       <c r="E82" s="11" t="inlineStr"/>
       <c r="F82" s="12" t="inlineStr"/>
     </row>
     <row r="83" ht="16" customHeight="1">
       <c r="A83" s="3" t="inlineStr">
         <is>
-          <t>EX-BLASE EDT 30ML VAPO</t>
+          <t>EX-BLASE EDT 90ML VAPO</t>
         </is>
       </c>
       <c r="B83" s="4" t="n">
         <v>12</v>
       </c>
       <c r="C83" s="5" t="n">
-        <v>20.9</v>
+        <v>33.9</v>
       </c>
       <c r="D83" s="3" t="inlineStr">
         <is>
-          <t>5055116601165</t>
+          <t>5055116601820</t>
         </is>
       </c>
       <c r="E83" s="6" t="inlineStr"/>
       <c r="F83" s="7" t="inlineStr"/>
     </row>
     <row r="84" ht="16" customHeight="1">
       <c r="A84" s="8" t="inlineStr">
         <is>
-          <t>EX-BLASE EDT 50ML VAPO</t>
+          <t>EX-BOSS ALIVE ABSOLU PARFUM INTENSE 30 ML</t>
         </is>
       </c>
       <c r="B84" s="9" t="n">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="C84" s="10" t="n">
-        <v>22.9</v>
+        <v>180.9</v>
       </c>
       <c r="D84" s="8" t="inlineStr">
         <is>
-          <t>5055116601189</t>
+          <t>3616305616203</t>
         </is>
       </c>
       <c r="E84" s="11" t="inlineStr"/>
       <c r="F84" s="12" t="inlineStr"/>
     </row>
     <row r="85" ht="16" customHeight="1">
       <c r="A85" s="3" t="inlineStr">
         <is>
-          <t>EX-BLASE EDT 90ML VAPO</t>
+          <t>EX-BOSS ALIVE EDP 1,2 ML</t>
         </is>
       </c>
       <c r="B85" s="4" t="n">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="C85" s="5" t="n">
-        <v>33.9</v>
-[...5 lines deleted...]
-      </c>
+        <v>5</v>
+      </c>
+      <c r="D85" s="3" t="inlineStr"/>
       <c r="E85" s="6" t="inlineStr"/>
       <c r="F85" s="7" t="inlineStr"/>
     </row>
     <row r="86" ht="16" customHeight="1">
       <c r="A86" s="8" t="inlineStr">
         <is>
-          <t>EX-BOSS ALIVE ABSOLU PARFUM INTENSE 30 ML</t>
+          <t>EX-BOSS ALIVE EDP 30ML</t>
         </is>
       </c>
       <c r="B86" s="9" t="n">
-        <v>3</v>
+        <v>16</v>
       </c>
       <c r="C86" s="10" t="n">
-        <v>180.9</v>
+        <v>112.9</v>
       </c>
       <c r="D86" s="8" t="inlineStr">
         <is>
-          <t>3616305616203</t>
+          <t>3616302811137</t>
         </is>
       </c>
       <c r="E86" s="11" t="inlineStr"/>
       <c r="F86" s="12" t="inlineStr"/>
     </row>
     <row r="87" ht="16" customHeight="1">
       <c r="A87" s="3" t="inlineStr">
         <is>
-          <t>EX-BOSS ALIVE EDP 30ML</t>
+          <t>EX-BOSS ALIVE EDP 30ML - LEKKO USZKODZONY KARTONIK</t>
         </is>
       </c>
       <c r="B87" s="4" t="n">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="C87" s="5" t="n">
-        <v>112.9</v>
-[...5 lines deleted...]
-      </c>
+        <v>109.9</v>
+      </c>
+      <c r="D87" s="3" t="inlineStr"/>
       <c r="E87" s="6" t="inlineStr"/>
       <c r="F87" s="7" t="inlineStr"/>
     </row>
     <row r="88" ht="16" customHeight="1">
-      <c r="A88" s="13" t="inlineStr">
-[...16 lines deleted...]
-      </c>
+      <c r="A88" s="8" t="inlineStr">
+        <is>
+          <t>EX-BOSS ALIVE EDP 30ML + BL 50ML</t>
+        </is>
+      </c>
+      <c r="B88" s="9" t="n">
+        <v>7</v>
+      </c>
+      <c r="C88" s="10" t="n">
+        <v>120.9</v>
+      </c>
+      <c r="D88" s="8" t="inlineStr">
+        <is>
+          <t>3616304197918</t>
+        </is>
+      </c>
+      <c r="E88" s="11" t="inlineStr"/>
+      <c r="F88" s="12" t="inlineStr"/>
     </row>
     <row r="89" ht="16" customHeight="1">
       <c r="A89" s="3" t="inlineStr">
         <is>
-          <t>EX-BOSS ALIVE EDP 30ML + BL 50ML</t>
+          <t>EX-BOSS ALIVE EDP 50ML + BL 75ML</t>
         </is>
       </c>
       <c r="B89" s="4" t="n">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="C89" s="5" t="n">
-        <v>120.9</v>
+        <v>180.9</v>
       </c>
       <c r="D89" s="3" t="inlineStr">
         <is>
-          <t>3616304197918</t>
+          <t>3616303428549</t>
         </is>
       </c>
       <c r="E89" s="6" t="inlineStr"/>
       <c r="F89" s="7" t="inlineStr"/>
     </row>
     <row r="90" ht="16" customHeight="1">
       <c r="A90" s="8" t="inlineStr">
         <is>
           <t>EX-BOSS ALIVE EDP 80ML</t>
         </is>
       </c>
       <c r="B90" s="9" t="n">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C90" s="10" t="n">
         <v>219.9</v>
       </c>
       <c r="D90" s="8" t="inlineStr">
         <is>
           <t>3614228830393</t>
         </is>
       </c>
       <c r="E90" s="11" t="inlineStr"/>
       <c r="F90" s="12" t="inlineStr"/>
     </row>
     <row r="91" ht="16" customHeight="1">
       <c r="A91" s="3" t="inlineStr">
         <is>
           <t>EX-BOSS ALIVE INTENSE EDP 30ML</t>
         </is>
       </c>
       <c r="B91" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C91" s="5" t="n">
-        <v>110.9</v>
+        <v>99.90000000000001</v>
       </c>
       <c r="D91" s="3" t="inlineStr">
         <is>
           <t>3616302968220</t>
         </is>
       </c>
       <c r="E91" s="6" t="inlineStr"/>
       <c r="F91" s="7" t="inlineStr"/>
     </row>
     <row r="92" ht="16" customHeight="1">
       <c r="A92" s="8" t="inlineStr">
         <is>
           <t>EX-BOSS ALIVE INTENSE EDP 50ML</t>
         </is>
       </c>
       <c r="B92" s="9" t="n">
         <v>1</v>
       </c>
       <c r="C92" s="10" t="n">
         <v>140.9</v>
       </c>
       <c r="D92" s="8" t="inlineStr">
         <is>
           <t>3616302968237</t>
         </is>
@@ -2389,275 +2377,271 @@
       </c>
       <c r="B93" s="4" t="n">
         <v>6</v>
       </c>
       <c r="C93" s="5" t="n">
         <v>135.9</v>
       </c>
       <c r="D93" s="3" t="inlineStr">
         <is>
           <t>3616304252945</t>
         </is>
       </c>
       <c r="E93" s="6" t="inlineStr"/>
       <c r="F93" s="7" t="inlineStr"/>
     </row>
     <row r="94" ht="16" customHeight="1">
       <c r="A94" s="8" t="inlineStr">
         <is>
           <t>EX-BOSS BOTTLED BEYOND EDP 1,2ML</t>
         </is>
       </c>
       <c r="B94" s="9" t="n">
         <v>16</v>
       </c>
       <c r="C94" s="10" t="n">
-        <v>7.9</v>
+        <v>7</v>
       </c>
       <c r="D94" s="8" t="inlineStr">
         <is>
           <t>3616306096264</t>
         </is>
       </c>
       <c r="E94" s="11" t="inlineStr"/>
       <c r="F94" s="12" t="inlineStr"/>
     </row>
     <row r="95" ht="16" customHeight="1">
       <c r="A95" s="3" t="inlineStr">
         <is>
           <t>EX-BOSS BOTTLED BOLD CITRUS EDP 50ML VAPO</t>
         </is>
       </c>
       <c r="B95" s="4" t="n">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="C95" s="5" t="n">
         <v>183.9</v>
       </c>
       <c r="D95" s="3" t="inlineStr">
         <is>
           <t>3616305821072</t>
         </is>
       </c>
       <c r="E95" s="6" t="inlineStr"/>
       <c r="F95" s="7" t="inlineStr"/>
     </row>
     <row r="96" ht="16" customHeight="1">
       <c r="A96" s="8" t="inlineStr">
         <is>
           <t>EX-BOSS BOTTLED COLLECTORS EDP 100ML VAPO</t>
         </is>
       </c>
       <c r="B96" s="9" t="n">
         <v>4</v>
       </c>
       <c r="C96" s="10" t="n">
         <v>215.9</v>
       </c>
       <c r="D96" s="8" t="inlineStr">
         <is>
           <t>737052806266</t>
         </is>
       </c>
       <c r="E96" s="11" t="inlineStr"/>
       <c r="F96" s="12" t="inlineStr"/>
     </row>
     <row r="97" ht="16" customHeight="1">
       <c r="A97" s="3" t="inlineStr">
         <is>
           <t>EX-BOSS BOTTLED DEO SPRAY 150ML</t>
         </is>
       </c>
       <c r="B97" s="4" t="n">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="C97" s="5" t="n">
         <v>41.9</v>
       </c>
       <c r="D97" s="3" t="inlineStr">
         <is>
           <t>737052355054</t>
         </is>
       </c>
       <c r="E97" s="6" t="inlineStr"/>
       <c r="F97" s="7" t="inlineStr"/>
     </row>
     <row r="98" ht="16" customHeight="1">
       <c r="A98" s="8" t="inlineStr">
         <is>
           <t>EX-BOSS BOTTLED DEO STICK 70G</t>
         </is>
       </c>
       <c r="B98" s="9" t="n">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="C98" s="10" t="n">
         <v>42.9</v>
       </c>
       <c r="D98" s="8" t="inlineStr">
         <is>
           <t>737052354996</t>
         </is>
       </c>
       <c r="E98" s="11" t="inlineStr"/>
       <c r="F98" s="12" t="inlineStr"/>
     </row>
     <row r="99" ht="16" customHeight="1">
       <c r="A99" s="3" t="inlineStr">
         <is>
           <t>EX-BOSS BOTTLED EDP 1,2ML</t>
         </is>
       </c>
       <c r="B99" s="4" t="n">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C99" s="5" t="n">
-        <v>6</v>
+        <v>5.5</v>
       </c>
       <c r="D99" s="3" t="inlineStr">
         <is>
           <t>3616301684916</t>
         </is>
       </c>
       <c r="E99" s="6" t="inlineStr"/>
       <c r="F99" s="7" t="inlineStr"/>
     </row>
     <row r="100" ht="16" customHeight="1">
-      <c r="A100" s="13" t="inlineStr">
+      <c r="A100" s="8" t="inlineStr">
         <is>
           <t>EX-BOSS BOTTLED EDP 100ML + SG 100ML + DEO STICK 75ML</t>
         </is>
       </c>
-      <c r="B100" s="14" t="n">
-[...5 lines deleted...]
-      <c r="D100" s="16" t="inlineStr">
+      <c r="B100" s="9" t="n">
+        <v>6</v>
+      </c>
+      <c r="C100" s="10" t="n">
+        <v>218.9</v>
+      </c>
+      <c r="D100" s="8" t="inlineStr">
         <is>
           <t>3616305265166</t>
         </is>
       </c>
-      <c r="E100" s="17" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="E100" s="11" t="inlineStr"/>
+      <c r="F100" s="12" t="inlineStr"/>
     </row>
     <row r="101" ht="16" customHeight="1">
       <c r="A101" s="3" t="inlineStr">
         <is>
           <t>EX-BOSS BOTTLED EDP 100ML VAPO</t>
         </is>
       </c>
       <c r="B101" s="4" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C101" s="5" t="n">
         <v>197.9</v>
       </c>
       <c r="D101" s="3" t="inlineStr">
         <is>
           <t>3614229828535</t>
         </is>
       </c>
       <c r="E101" s="6" t="inlineStr"/>
       <c r="F101" s="7" t="inlineStr"/>
     </row>
     <row r="102" ht="16" customHeight="1">
       <c r="A102" s="8" t="inlineStr">
         <is>
           <t>EX-BOSS BOTTLED EDT 1,5ML</t>
         </is>
       </c>
       <c r="B102" s="9" t="n">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C102" s="10" t="n">
-        <v>6.9</v>
+        <v>5</v>
       </c>
       <c r="D102" s="8" t="inlineStr">
         <is>
           <t>737052877990</t>
         </is>
       </c>
       <c r="E102" s="11" t="inlineStr"/>
       <c r="F102" s="12" t="inlineStr"/>
     </row>
     <row r="103" ht="16" customHeight="1">
       <c r="A103" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">EX-BOSS BOTTLED EDT 100ML + EDT 10ML + SG 100ML </t>
         </is>
       </c>
       <c r="B103" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C103" s="5" t="n">
         <v>215.9</v>
       </c>
       <c r="D103" s="3" t="inlineStr">
         <is>
           <t>3616305439451</t>
         </is>
       </c>
       <c r="E103" s="6" t="inlineStr"/>
       <c r="F103" s="7" t="inlineStr"/>
     </row>
     <row r="104" ht="16" customHeight="1">
       <c r="A104" s="8" t="inlineStr">
         <is>
           <t>EX-BOSS BOTTLED EDT 100ML + SG 100ML + DEO SPRAY 150ML</t>
         </is>
       </c>
       <c r="B104" s="9" t="n">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="C104" s="10" t="n">
         <v>218.9</v>
       </c>
       <c r="D104" s="8" t="inlineStr">
         <is>
           <t>3616303428440</t>
         </is>
       </c>
       <c r="E104" s="11" t="inlineStr"/>
       <c r="F104" s="12" t="inlineStr"/>
     </row>
     <row r="105" ht="16" customHeight="1">
       <c r="A105" s="3" t="inlineStr">
         <is>
           <t>EX-BOSS BOTTLED EDT 100ML VAPO</t>
         </is>
       </c>
       <c r="B105" s="4" t="n">
-        <v>6</v>
+        <v>25</v>
       </c>
       <c r="C105" s="5" t="n">
-        <v>156.9</v>
+        <v>149.9</v>
       </c>
       <c r="D105" s="3" t="inlineStr">
         <is>
           <t>737052351100</t>
         </is>
       </c>
       <c r="E105" s="6" t="inlineStr"/>
       <c r="F105" s="7" t="inlineStr"/>
     </row>
     <row r="106" ht="16" customHeight="1">
       <c r="A106" s="8" t="inlineStr">
         <is>
           <t>EX-BOSS BOTTLED EDT 100ML VAPO - USZKODZONY KARTONIK</t>
         </is>
       </c>
       <c r="B106" s="9" t="n">
         <v>2</v>
       </c>
       <c r="C106" s="10" t="n">
         <v>150.9</v>
       </c>
       <c r="D106" s="8" t="inlineStr"/>
       <c r="E106" s="11" t="inlineStr"/>
       <c r="F106" s="12" t="inlineStr"/>
     </row>
@@ -2666,51 +2650,51 @@
         <is>
           <t>EX-BOSS BOTTLED EDT 30ML VAPO</t>
         </is>
       </c>
       <c r="B107" s="4" t="n">
         <v>6</v>
       </c>
       <c r="C107" s="5" t="n">
         <v>82.90000000000001</v>
       </c>
       <c r="D107" s="3" t="inlineStr">
         <is>
           <t>737052351001</t>
         </is>
       </c>
       <c r="E107" s="6" t="inlineStr"/>
       <c r="F107" s="7" t="inlineStr"/>
     </row>
     <row r="108" ht="16" customHeight="1">
       <c r="A108" s="8" t="inlineStr">
         <is>
           <t>EX-BOSS BOTTLED EDT 50ML VAPO</t>
         </is>
       </c>
       <c r="B108" s="9" t="n">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="C108" s="10" t="n">
         <v>95.90000000000001</v>
       </c>
       <c r="D108" s="8" t="inlineStr">
         <is>
           <t>737052351018</t>
         </is>
       </c>
       <c r="E108" s="11" t="inlineStr"/>
       <c r="F108" s="12" t="inlineStr"/>
     </row>
     <row r="109" ht="16" customHeight="1">
       <c r="A109" s="3" t="inlineStr">
         <is>
           <t>EX-BOSS BOTTLED INFINITE EDP 50ML</t>
         </is>
       </c>
       <c r="B109" s="4" t="n">
         <v>5</v>
       </c>
       <c r="C109" s="5" t="n">
         <v>140.9</v>
       </c>
       <c r="D109" s="3" t="inlineStr">
@@ -2729,64 +2713,64 @@
       </c>
       <c r="B110" s="9" t="n">
         <v>3</v>
       </c>
       <c r="C110" s="10" t="n">
         <v>189.9</v>
       </c>
       <c r="D110" s="8" t="inlineStr">
         <is>
           <t>737052352060</t>
         </is>
       </c>
       <c r="E110" s="11" t="inlineStr"/>
       <c r="F110" s="12" t="inlineStr"/>
     </row>
     <row r="111" ht="16" customHeight="1">
       <c r="A111" s="3" t="inlineStr">
         <is>
           <t>EX-BOSS BOTTLED PARFUM 1,2ML</t>
         </is>
       </c>
       <c r="B111" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C111" s="5" t="n">
-        <v>3</v>
+        <v>6.5</v>
       </c>
       <c r="D111" s="3" t="inlineStr"/>
       <c r="E111" s="6" t="inlineStr"/>
       <c r="F111" s="7" t="inlineStr"/>
     </row>
     <row r="112" ht="16" customHeight="1">
       <c r="A112" s="8" t="inlineStr">
         <is>
           <t>EX-BOSS BOTTLED TONIC EDT 100ML VAPO</t>
         </is>
       </c>
       <c r="B112" s="9" t="n">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="C112" s="10" t="n">
         <v>150.9</v>
       </c>
       <c r="D112" s="8" t="inlineStr">
         <is>
           <t>8005610255668</t>
         </is>
       </c>
       <c r="E112" s="11" t="inlineStr"/>
       <c r="F112" s="12" t="inlineStr"/>
     </row>
     <row r="113" ht="16" customHeight="1">
       <c r="A113" s="3" t="inlineStr">
         <is>
           <t>EX-BOSS BOTTLED TONIC EDT 30ML VAPO- USZKODZONY KARTONIK</t>
         </is>
       </c>
       <c r="B113" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C113" s="5" t="n">
         <v>84.90000000000001</v>
       </c>
       <c r="D113" s="3" t="inlineStr"/>
@@ -2814,131 +2798,131 @@
       <c r="F114" s="12" t="inlineStr"/>
     </row>
     <row r="115" ht="16" customHeight="1">
       <c r="A115" s="3" t="inlineStr">
         <is>
           <t>EX-BOSS BOTTLED TONIC EDT 50ML VAPO - USZKODZONY KARTONIK</t>
         </is>
       </c>
       <c r="B115" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C115" s="5" t="n">
         <v>124.9</v>
       </c>
       <c r="D115" s="3" t="inlineStr"/>
       <c r="E115" s="6" t="inlineStr"/>
       <c r="F115" s="7" t="inlineStr"/>
     </row>
     <row r="116" ht="16" customHeight="1">
       <c r="A116" s="8" t="inlineStr">
         <is>
           <t>EX-BOSS BOTTLED UNLIMITED EDT 100ML VAPO</t>
         </is>
       </c>
       <c r="B116" s="9" t="n">
-        <v>5</v>
+        <v>21</v>
       </c>
       <c r="C116" s="10" t="n">
         <v>130.9</v>
       </c>
       <c r="D116" s="8" t="inlineStr">
         <is>
           <t>737052766775</t>
         </is>
       </c>
       <c r="E116" s="11" t="inlineStr"/>
       <c r="F116" s="12" t="inlineStr"/>
     </row>
     <row r="117" ht="16" customHeight="1">
       <c r="A117" s="3" t="inlineStr">
         <is>
           <t>EX-BOSS DARK BLUE EDT 75ML VAPO</t>
         </is>
       </c>
       <c r="B117" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C117" s="5" t="n">
         <v>95.90000000000001</v>
       </c>
       <c r="D117" s="3" t="inlineStr">
         <is>
           <t>737052031415</t>
         </is>
       </c>
       <c r="E117" s="6" t="inlineStr"/>
       <c r="F117" s="7" t="inlineStr"/>
     </row>
     <row r="118" ht="16" customHeight="1">
       <c r="A118" s="8" t="inlineStr">
         <is>
           <t>EX-BOSS ENERGISE FOR MEN EDT 75ML VAPO</t>
         </is>
       </c>
       <c r="B118" s="9" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="C118" s="10" t="n">
         <v>82.90000000000001</v>
       </c>
       <c r="D118" s="8" t="inlineStr">
         <is>
-          <t>737052139906</t>
+          <t>3616301623373</t>
         </is>
       </c>
       <c r="E118" s="11" t="inlineStr"/>
       <c r="F118" s="12" t="inlineStr"/>
     </row>
     <row r="119" ht="16" customHeight="1">
       <c r="A119" s="3" t="inlineStr">
         <is>
           <t>EX-BOSS FEMME EDP 75ML VAPO</t>
         </is>
       </c>
       <c r="B119" s="4" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="C119" s="5" t="n">
         <v>110.9</v>
       </c>
       <c r="D119" s="3" t="inlineStr">
         <is>
           <t>737052041353</t>
         </is>
       </c>
       <c r="E119" s="6" t="inlineStr"/>
       <c r="F119" s="7" t="inlineStr"/>
     </row>
     <row r="120" ht="16" customHeight="1">
       <c r="A120" s="8" t="inlineStr">
         <is>
           <t>EX-BOSS HOMME ORANGE EDT 100ML (NEW)</t>
         </is>
       </c>
       <c r="B120" s="9" t="n">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C120" s="10" t="n">
         <v>105.9</v>
       </c>
       <c r="D120" s="8" t="inlineStr">
         <is>
           <t>3616301623359</t>
         </is>
       </c>
       <c r="E120" s="11" t="inlineStr"/>
       <c r="F120" s="12" t="inlineStr"/>
     </row>
     <row r="121" ht="16" customHeight="1">
       <c r="A121" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">EX-BOSS HUGO BOSS (ZIELONY) DEO SPRAY 150ML </t>
         </is>
       </c>
       <c r="B121" s="4" t="n">
         <v>8</v>
       </c>
       <c r="C121" s="5" t="n">
         <v>38.9</v>
       </c>
       <c r="D121" s="3" t="inlineStr">
@@ -2970,14156 +2954,13884 @@
       <c r="F122" s="12" t="inlineStr"/>
     </row>
     <row r="123" ht="16" customHeight="1">
       <c r="A123" s="3" t="inlineStr">
         <is>
           <t>EX-BOSS HUGO BOSS (ZIELONY) EDT 125ML VAPO</t>
         </is>
       </c>
       <c r="B123" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C123" s="5" t="n">
         <v>135.9</v>
       </c>
       <c r="D123" s="3" t="inlineStr">
         <is>
           <t>3614229823806</t>
         </is>
       </c>
       <c r="E123" s="6" t="inlineStr"/>
       <c r="F123" s="7" t="inlineStr"/>
     </row>
     <row r="124" ht="16" customHeight="1">
       <c r="A124" s="8" t="inlineStr">
         <is>
-          <t>EX-BOSS HUGO BOSS (ZIELONY) EDT 200ML VAPO</t>
+          <t>EX-BOSS HUGO BOSS (ZIELONY) EDT 75ML VAPO</t>
         </is>
       </c>
       <c r="B124" s="9" t="n">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="C124" s="10" t="n">
-        <v>167.9</v>
+        <v>98.90000000000001</v>
       </c>
       <c r="D124" s="8" t="inlineStr">
         <is>
-          <t>737052515045</t>
+          <t>3614229823790</t>
         </is>
       </c>
       <c r="E124" s="11" t="inlineStr"/>
       <c r="F124" s="12" t="inlineStr"/>
     </row>
     <row r="125" ht="16" customHeight="1">
       <c r="A125" s="3" t="inlineStr">
         <is>
-          <t>EX-BOSS HUGO BOSS (ZIELONY) EDT 75ML VAPO</t>
+          <t>EX-BOSS HUGO ICED MEN EDT 1,5ML</t>
         </is>
       </c>
       <c r="B125" s="4" t="n">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="C125" s="5" t="n">
-        <v>98.90000000000001</v>
+        <v>3.5</v>
       </c>
       <c r="D125" s="3" t="inlineStr">
         <is>
-          <t>3614229823790</t>
+          <t>8005610262093</t>
         </is>
       </c>
       <c r="E125" s="6" t="inlineStr"/>
       <c r="F125" s="7" t="inlineStr"/>
     </row>
     <row r="126" ht="16" customHeight="1">
       <c r="A126" s="8" t="inlineStr">
         <is>
-          <t>EX-BOSS HUGO ICED MEN EDT 1,5ML</t>
+          <t>EX-BOSS HUGO ICED MEN EDT 75ML</t>
         </is>
       </c>
       <c r="B126" s="9" t="n">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="C126" s="10" t="n">
-        <v>3</v>
+        <v>92.90000000000001</v>
       </c>
       <c r="D126" s="8" t="inlineStr">
         <is>
-          <t>8005610262093</t>
+          <t>8005610261973</t>
         </is>
       </c>
       <c r="E126" s="11" t="inlineStr"/>
       <c r="F126" s="12" t="inlineStr"/>
     </row>
     <row r="127" ht="16" customHeight="1">
       <c r="A127" s="3" t="inlineStr">
         <is>
-          <t>EX-BOSS HUGO ICED MEN EDT 75ML</t>
+          <t>EX-BOSS HUGO JUST DIFFERENT EDT 75ML</t>
         </is>
       </c>
       <c r="B127" s="4" t="n">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C127" s="5" t="n">
-        <v>92.90000000000001</v>
+        <v>96.90000000000001</v>
       </c>
       <c r="D127" s="3" t="inlineStr">
         <is>
-          <t>8005610261973</t>
+          <t>737052465678</t>
         </is>
       </c>
       <c r="E127" s="6" t="inlineStr"/>
       <c r="F127" s="7" t="inlineStr"/>
     </row>
     <row r="128" ht="16" customHeight="1">
       <c r="A128" s="8" t="inlineStr">
         <is>
-          <t>EX-BOSS HUGO JUST DIFFERENT EDT 75ML</t>
+          <t>EX-BOSS HUGO MAN REVERSED EDT 1,5ML</t>
         </is>
       </c>
       <c r="B128" s="9" t="n">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C128" s="10" t="n">
-        <v>96.90000000000001</v>
+        <v>3.5</v>
       </c>
       <c r="D128" s="8" t="inlineStr">
         <is>
-          <t>737052465678</t>
+          <t>3614225297670</t>
         </is>
       </c>
       <c r="E128" s="11" t="inlineStr"/>
       <c r="F128" s="12" t="inlineStr"/>
     </row>
     <row r="129" ht="16" customHeight="1">
       <c r="A129" s="3" t="inlineStr">
         <is>
-          <t>EX-BOSS HUGO MAN EXTREME EDP 1,5ML</t>
+          <t>EX-BOSS HUGO MAN REVERSED EDT 75ML</t>
         </is>
       </c>
       <c r="B129" s="4" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="C129" s="5" t="n">
-        <v>3.25</v>
+        <v>98.90000000000001</v>
       </c>
       <c r="D129" s="3" t="inlineStr">
         <is>
-          <t>737052987361</t>
+          <t>3614225297687</t>
         </is>
       </c>
       <c r="E129" s="6" t="inlineStr"/>
       <c r="F129" s="7" t="inlineStr"/>
     </row>
     <row r="130" ht="16" customHeight="1">
       <c r="A130" s="8" t="inlineStr">
         <is>
-          <t>EX-BOSS HUGO MAN EXTREME EDP 75ML VAPO</t>
+          <t xml:space="preserve">EX-BOSS HUGO WOMAN EDP 50ML VAPO(CZERWONY) </t>
         </is>
       </c>
       <c r="B130" s="9" t="n">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="C130" s="10" t="n">
-        <v>96.90000000000001</v>
+        <v>120.9</v>
       </c>
       <c r="D130" s="8" t="inlineStr">
         <is>
-          <t>737052987200</t>
+          <t>737052893877</t>
         </is>
       </c>
       <c r="E130" s="11" t="inlineStr"/>
       <c r="F130" s="12" t="inlineStr"/>
     </row>
     <row r="131" ht="16" customHeight="1">
       <c r="A131" s="3" t="inlineStr">
         <is>
-          <t>EX-BOSS HUGO MAN REVERSED EDT 1,5ML</t>
+          <t>EX-BOSS HUGO WOMAN EXTREME EDP 50ML VAPO</t>
         </is>
       </c>
       <c r="B131" s="4" t="n">
-        <v>20</v>
+        <v>3</v>
       </c>
       <c r="C131" s="5" t="n">
-        <v>3.5</v>
+        <v>75.90000000000001</v>
       </c>
       <c r="D131" s="3" t="inlineStr">
         <is>
-          <t>3614225297670</t>
+          <t>737052987521</t>
         </is>
       </c>
       <c r="E131" s="6" t="inlineStr"/>
       <c r="F131" s="7" t="inlineStr"/>
     </row>
     <row r="132" ht="16" customHeight="1">
       <c r="A132" s="8" t="inlineStr">
         <is>
-          <t>EX-BOSS HUGO MAN REVERSED EDT 75ML</t>
+          <t>EX-BOSS HUGO WOMAN EXTREME EDP 75ML VAPO</t>
         </is>
       </c>
       <c r="B132" s="9" t="n">
         <v>6</v>
       </c>
       <c r="C132" s="10" t="n">
-        <v>98.90000000000001</v>
+        <v>97.90000000000001</v>
       </c>
       <c r="D132" s="8" t="inlineStr">
         <is>
-          <t>3614225297687</t>
+          <t>737052987569</t>
         </is>
       </c>
       <c r="E132" s="11" t="inlineStr"/>
       <c r="F132" s="12" t="inlineStr"/>
     </row>
     <row r="133" ht="16" customHeight="1">
       <c r="A133" s="3" t="inlineStr">
         <is>
-          <t>EX-BOSS HUGO PURE MEN EDT 2ML</t>
+          <t>EX-BOSS MA VIE WOMEN EDP 30ML</t>
         </is>
       </c>
       <c r="B133" s="4" t="n">
-        <v>4</v>
+        <v>16</v>
       </c>
       <c r="C133" s="5" t="n">
-        <v>3</v>
+        <v>90.90000000000001</v>
       </c>
       <c r="D133" s="3" t="inlineStr">
         <is>
-          <t>949</t>
+          <t>737052802749</t>
         </is>
       </c>
       <c r="E133" s="6" t="inlineStr"/>
       <c r="F133" s="7" t="inlineStr"/>
     </row>
     <row r="134" ht="16" customHeight="1">
       <c r="A134" s="8" t="inlineStr">
         <is>
-          <t xml:space="preserve">EX-BOSS HUGO WOMAN EDP 50ML VAPO(CZERWONY) </t>
+          <t>EX-BOSS MA VIE WOMEN EDP 50ML VAPO</t>
         </is>
       </c>
       <c r="B134" s="9" t="n">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="C134" s="10" t="n">
-        <v>110.9</v>
+        <v>102.9</v>
       </c>
       <c r="D134" s="8" t="inlineStr">
         <is>
-          <t>737052893877</t>
+          <t>737052802770</t>
         </is>
       </c>
       <c r="E134" s="11" t="inlineStr"/>
       <c r="F134" s="12" t="inlineStr"/>
     </row>
     <row r="135" ht="16" customHeight="1">
       <c r="A135" s="3" t="inlineStr">
         <is>
-          <t>EX-BOSS HUGO WOMAN EXTREME EDP 50ML VAPO</t>
+          <t>EX-BOSS MA VIE WOMEN EDP 75ML VAPO</t>
         </is>
       </c>
       <c r="B135" s="4" t="n">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="C135" s="5" t="n">
-        <v>75.90000000000001</v>
+        <v>119.9</v>
       </c>
       <c r="D135" s="3" t="inlineStr">
         <is>
-          <t>737052987521</t>
+          <t>737052802800</t>
         </is>
       </c>
       <c r="E135" s="6" t="inlineStr"/>
       <c r="F135" s="7" t="inlineStr"/>
     </row>
     <row r="136" ht="16" customHeight="1">
       <c r="A136" s="8" t="inlineStr">
         <is>
-          <t>EX-BOSS HUGO WOMAN EXTREME EDP 75ML VAPO</t>
+          <t>EX-BOSS THE SCENT INTENSE MEN EDP 1,5ML</t>
         </is>
       </c>
       <c r="B136" s="9" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="C136" s="10" t="n">
-        <v>96.90000000000001</v>
+        <v>3.5</v>
       </c>
       <c r="D136" s="8" t="inlineStr">
         <is>
-          <t>737052987569</t>
+          <t>8005610362328</t>
         </is>
       </c>
       <c r="E136" s="11" t="inlineStr"/>
       <c r="F136" s="12" t="inlineStr"/>
     </row>
     <row r="137" ht="16" customHeight="1">
       <c r="A137" s="3" t="inlineStr">
         <is>
-          <t>EX-BOSS MA VIE WOMEN EDP 30ML</t>
+          <t>EX-BOSS THE SCENT MAGNETIC  EDP 1,2ML</t>
         </is>
       </c>
       <c r="B137" s="4" t="n">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="C137" s="5" t="n">
-        <v>90.90000000000001</v>
+        <v>7</v>
       </c>
       <c r="D137" s="3" t="inlineStr">
         <is>
-          <t>737052802749</t>
+          <t>3616304247798</t>
         </is>
       </c>
       <c r="E137" s="6" t="inlineStr"/>
       <c r="F137" s="7" t="inlineStr"/>
     </row>
     <row r="138" ht="16" customHeight="1">
       <c r="A138" s="8" t="inlineStr">
         <is>
-          <t>EX-BOSS MA VIE WOMEN EDP 50ML VAPO</t>
+          <t>EX-BOSS THE SCENT MAGNETIC WOMAN EDP 30ML</t>
         </is>
       </c>
       <c r="B138" s="9" t="n">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="C138" s="10" t="n">
-        <v>102.9</v>
+        <v>132.9</v>
       </c>
       <c r="D138" s="8" t="inlineStr">
         <is>
-          <t>737052802770</t>
+          <t>3616304247651</t>
         </is>
       </c>
       <c r="E138" s="11" t="inlineStr"/>
       <c r="F138" s="12" t="inlineStr"/>
     </row>
     <row r="139" ht="16" customHeight="1">
       <c r="A139" s="3" t="inlineStr">
         <is>
-          <t>EX-BOSS MA VIE WOMEN EDP 75ML VAPO</t>
+          <t>EX-BOSS THE SCENT MAGNETIC WOMAN EDP 50ML</t>
         </is>
       </c>
       <c r="B139" s="4" t="n">
-        <v>17</v>
+        <v>2</v>
       </c>
       <c r="C139" s="5" t="n">
-        <v>119.9</v>
+        <v>185.9</v>
       </c>
       <c r="D139" s="3" t="inlineStr">
         <is>
-          <t>737052802800</t>
+          <t>3616305040596</t>
         </is>
       </c>
       <c r="E139" s="6" t="inlineStr"/>
       <c r="F139" s="7" t="inlineStr"/>
     </row>
     <row r="140" ht="16" customHeight="1">
       <c r="A140" s="8" t="inlineStr">
         <is>
-          <t>EX-BOSS SELECTION EDT 2ML</t>
+          <t>EX-BOSS THE SCENT MEN A/S SPRAY 100ML</t>
         </is>
       </c>
       <c r="B140" s="9" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C140" s="10" t="n">
-        <v>3.5</v>
+        <v>132.9</v>
       </c>
       <c r="D140" s="8" t="inlineStr">
         <is>
-          <t>895</t>
+          <t>3616305040534</t>
         </is>
       </c>
       <c r="E140" s="11" t="inlineStr"/>
       <c r="F140" s="12" t="inlineStr"/>
     </row>
     <row r="141" ht="16" customHeight="1">
       <c r="A141" s="3" t="inlineStr">
         <is>
-          <t>EX-BOSS THE SCENT INTENSE MEN EDP 1,5ML</t>
+          <t>EX-BOSS THE SCENT MEN DEO SPRAY 150ML</t>
         </is>
       </c>
       <c r="B141" s="4" t="n">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="C141" s="5" t="n">
-        <v>3.5</v>
+        <v>40.9</v>
       </c>
       <c r="D141" s="3" t="inlineStr">
         <is>
-          <t>8005610362328</t>
+          <t>737052992785</t>
         </is>
       </c>
       <c r="E141" s="6" t="inlineStr"/>
       <c r="F141" s="7" t="inlineStr"/>
     </row>
     <row r="142" ht="16" customHeight="1">
       <c r="A142" s="8" t="inlineStr">
         <is>
-          <t>EX-BOSS THE SCENT MAGNETIC  EDP 1,2ML</t>
+          <t>EX-BOSS THE SCENT MEN DEO STICK 75G</t>
         </is>
       </c>
       <c r="B142" s="9" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="C142" s="10" t="n">
-        <v>8.9</v>
+        <v>39.9</v>
       </c>
       <c r="D142" s="8" t="inlineStr">
         <is>
-          <t>3616304247798</t>
+          <t>737052993546</t>
         </is>
       </c>
       <c r="E142" s="11" t="inlineStr"/>
       <c r="F142" s="12" t="inlineStr"/>
     </row>
     <row r="143" ht="16" customHeight="1">
-      <c r="A143" s="13" t="inlineStr">
-[...20 lines deleted...]
-      </c>
+      <c r="A143" s="3" t="inlineStr">
+        <is>
+          <t>EX-BOSS THE SCENT MEN EDT 1,5ML</t>
+        </is>
+      </c>
+      <c r="B143" s="4" t="n">
+        <v>12</v>
+      </c>
+      <c r="C143" s="5" t="n">
+        <v>7</v>
+      </c>
+      <c r="D143" s="3" t="inlineStr">
+        <is>
+          <t>737052972503</t>
+        </is>
+      </c>
+      <c r="E143" s="6" t="inlineStr"/>
+      <c r="F143" s="7" t="inlineStr"/>
     </row>
     <row r="144" ht="16" customHeight="1">
       <c r="A144" s="8" t="inlineStr">
         <is>
-          <t>EX-BOSS THE SCENT MAGNETIC WOMAN EDP 50ML</t>
+          <t>EX-BOSS THE SCENT MEN EDT 100ML</t>
         </is>
       </c>
       <c r="B144" s="9" t="n">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="C144" s="10" t="n">
-        <v>185.9</v>
+        <v>167.9</v>
       </c>
       <c r="D144" s="8" t="inlineStr">
         <is>
-          <t>3616305040596</t>
+          <t>737052972305</t>
         </is>
       </c>
       <c r="E144" s="11" t="inlineStr"/>
       <c r="F144" s="12" t="inlineStr"/>
     </row>
     <row r="145" ht="16" customHeight="1">
       <c r="A145" s="3" t="inlineStr">
         <is>
-          <t>EX-BOSS THE SCENT MEN DEO SPRAY 150ML</t>
+          <t>EX-BOSS THE SCENT MEN EDT 100ML + DEO SPRAY 150ML + SG 100ML</t>
         </is>
       </c>
       <c r="B145" s="4" t="n">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="C145" s="5" t="n">
-        <v>40.9</v>
+        <v>216.9</v>
       </c>
       <c r="D145" s="3" t="inlineStr">
         <is>
-          <t>737052992785</t>
+          <t>3616302764181</t>
         </is>
       </c>
       <c r="E145" s="6" t="inlineStr"/>
       <c r="F145" s="7" t="inlineStr"/>
     </row>
     <row r="146" ht="16" customHeight="1">
       <c r="A146" s="8" t="inlineStr">
         <is>
-          <t>EX-BOSS THE SCENT MEN DEO STICK 75G</t>
+          <t>EX-BOSS THE SCENT MEN EDT 100ML + DEO STICK 75ML</t>
         </is>
       </c>
       <c r="B146" s="9" t="n">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="C146" s="10" t="n">
-        <v>39.9</v>
+        <v>199.9</v>
       </c>
       <c r="D146" s="8" t="inlineStr">
         <is>
-          <t>737052993546</t>
+          <t>3616304957758</t>
         </is>
       </c>
       <c r="E146" s="11" t="inlineStr"/>
       <c r="F146" s="12" t="inlineStr"/>
     </row>
     <row r="147" ht="16" customHeight="1">
-      <c r="A147" s="13" t="inlineStr">
-[...20 lines deleted...]
-      </c>
+      <c r="A147" s="3" t="inlineStr">
+        <is>
+          <t>EX-BOSS THE SCENT MEN EDT 200ML</t>
+        </is>
+      </c>
+      <c r="B147" s="4" t="n">
+        <v>4</v>
+      </c>
+      <c r="C147" s="5" t="n">
+        <v>250.9</v>
+      </c>
+      <c r="D147" s="3" t="inlineStr">
+        <is>
+          <t>737052972343</t>
+        </is>
+      </c>
+      <c r="E147" s="6" t="inlineStr"/>
+      <c r="F147" s="7" t="inlineStr"/>
     </row>
     <row r="148" ht="16" customHeight="1">
       <c r="A148" s="8" t="inlineStr">
         <is>
-          <t>EX-BOSS THE SCENT MEN EDT 200ML</t>
+          <t>EX-BOSS THE SCENT MEN EDT 50ML</t>
         </is>
       </c>
       <c r="B148" s="9" t="n">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="C148" s="10" t="n">
-        <v>250.9</v>
+        <v>119.9</v>
       </c>
       <c r="D148" s="8" t="inlineStr">
         <is>
-          <t>737052972343</t>
+          <t>737052972268</t>
         </is>
       </c>
       <c r="E148" s="11" t="inlineStr"/>
       <c r="F148" s="12" t="inlineStr"/>
     </row>
     <row r="149" ht="16" customHeight="1">
       <c r="A149" s="3" t="inlineStr">
         <is>
-          <t>EX-BOSS THE SCENT MEN EDT 50ML</t>
+          <t>EX-BOSS THE SCENT PURE ACCORD FOR HER EDT 1,2ML</t>
         </is>
       </c>
       <c r="B149" s="4" t="n">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="C149" s="5" t="n">
-        <v>119.9</v>
+        <v>6</v>
       </c>
       <c r="D149" s="3" t="inlineStr">
         <is>
-          <t>737052972268</t>
+          <t>3614228958479</t>
         </is>
       </c>
       <c r="E149" s="6" t="inlineStr"/>
       <c r="F149" s="7" t="inlineStr"/>
     </row>
     <row r="150" ht="16" customHeight="1">
       <c r="A150" s="8" t="inlineStr">
         <is>
-          <t>EX-BOSS THE SCENT PURE ACCORD FOR HER EDT 1,2ML</t>
+          <t>EX-BOSS THE SCENT WOMAN EDP 30ML</t>
         </is>
       </c>
       <c r="B150" s="9" t="n">
         <v>5</v>
       </c>
       <c r="C150" s="10" t="n">
-        <v>4</v>
+        <v>124.9</v>
       </c>
       <c r="D150" s="8" t="inlineStr">
         <is>
-          <t>3614228958479</t>
+          <t>8005610298863</t>
         </is>
       </c>
       <c r="E150" s="11" t="inlineStr"/>
       <c r="F150" s="12" t="inlineStr"/>
     </row>
     <row r="151" ht="16" customHeight="1">
       <c r="A151" s="3" t="inlineStr">
         <is>
-          <t>EX-BOSS THE SCENT WOMAN EDP 30ML</t>
+          <t>EX-BOSS THE SCENT WOMAN EDP 50ML</t>
         </is>
       </c>
       <c r="B151" s="4" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C151" s="5" t="n">
-        <v>124.9</v>
+        <v>159.9</v>
       </c>
       <c r="D151" s="3" t="inlineStr">
         <is>
-          <t>8005610298863</t>
+          <t>3616305040510</t>
         </is>
       </c>
       <c r="E151" s="6" t="inlineStr"/>
       <c r="F151" s="7" t="inlineStr"/>
     </row>
     <row r="152" ht="16" customHeight="1">
       <c r="A152" s="8" t="inlineStr">
         <is>
-          <t>EX-BOSS THE SCENT WOMAN EDP 50ML</t>
+          <t>EX-BOSS THE SCENT WOMAN EDP REFILL 150ML</t>
         </is>
       </c>
       <c r="B152" s="9" t="n">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="C152" s="10" t="n">
-        <v>159.9</v>
+        <v>206.9</v>
       </c>
       <c r="D152" s="8" t="inlineStr">
         <is>
-          <t>3616305040510</t>
+          <t>3616305040831</t>
         </is>
       </c>
       <c r="E152" s="11" t="inlineStr"/>
       <c r="F152" s="12" t="inlineStr"/>
     </row>
     <row r="153" ht="16" customHeight="1">
-      <c r="A153" s="13" t="inlineStr">
-[...20 lines deleted...]
-      </c>
+      <c r="A153" s="3" t="inlineStr">
+        <is>
+          <t>EX-BOSS THE SCENT WOMAN LE PARFUM 30ML</t>
+        </is>
+      </c>
+      <c r="B153" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="C153" s="5" t="n">
+        <v>170.9</v>
+      </c>
+      <c r="D153" s="3" t="inlineStr">
+        <is>
+          <t>3616302681099</t>
+        </is>
+      </c>
+      <c r="E153" s="6" t="inlineStr"/>
+      <c r="F153" s="7" t="inlineStr"/>
     </row>
     <row r="154" ht="16" customHeight="1">
       <c r="A154" s="8" t="inlineStr">
         <is>
-          <t>EX-BOSS THE SCENT WOMAN LE PARFUM 30ML</t>
+          <t>EX-BOSS WOMAN ORANGE EDT 50ML VAPO</t>
         </is>
       </c>
       <c r="B154" s="9" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="C154" s="10" t="n">
-        <v>170.9</v>
+        <v>76.90000000000001</v>
       </c>
       <c r="D154" s="8" t="inlineStr">
         <is>
-          <t>3616302681099</t>
+          <t>73705223808</t>
         </is>
       </c>
       <c r="E154" s="11" t="inlineStr"/>
       <c r="F154" s="12" t="inlineStr"/>
     </row>
     <row r="155" ht="16" customHeight="1">
       <c r="A155" s="3" t="inlineStr">
         <is>
-          <t>EX-BOSS WOMAN ORANGE EDT 50ML VAPO</t>
+          <t>EX-BOTTEGA VENETA EDP 1,2ML</t>
         </is>
       </c>
       <c r="B155" s="4" t="n">
         <v>6</v>
       </c>
       <c r="C155" s="5" t="n">
-        <v>76.90000000000001</v>
+        <v>8</v>
       </c>
       <c r="D155" s="3" t="inlineStr">
         <is>
-          <t>737052238081</t>
+          <t>3607342251267</t>
         </is>
       </c>
       <c r="E155" s="6" t="inlineStr"/>
       <c r="F155" s="7" t="inlineStr"/>
     </row>
     <row r="156" ht="16" customHeight="1">
       <c r="A156" s="8" t="inlineStr">
         <is>
-          <t>EX-BOTTEGA VENETA EDP 1,2ML</t>
+          <t>EX-BOURJOIS-KOBAKO EDT 50ML</t>
         </is>
       </c>
       <c r="B156" s="9" t="n">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="C156" s="10" t="n">
-        <v>7.9</v>
+        <v>22.9</v>
       </c>
       <c r="D156" s="8" t="inlineStr">
         <is>
-          <t>3607342251267</t>
+          <t>3052503257457</t>
         </is>
       </c>
       <c r="E156" s="11" t="inlineStr"/>
       <c r="F156" s="12" t="inlineStr"/>
     </row>
     <row r="157" ht="16" customHeight="1">
       <c r="A157" s="3" t="inlineStr">
         <is>
-          <t>EX-BOURJOIS-KOBAKO DEO 75ML</t>
+          <t>EX-BRUNO BANANI ABSOLUTE MAN SG 250ML</t>
         </is>
       </c>
       <c r="B157" s="4" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C157" s="5" t="n">
-        <v>9.5</v>
+        <v>9.9</v>
       </c>
       <c r="D157" s="3" t="inlineStr">
         <is>
-          <t>3052503257501</t>
+          <t>3614228349079</t>
         </is>
       </c>
       <c r="E157" s="6" t="inlineStr"/>
       <c r="F157" s="7" t="inlineStr"/>
     </row>
     <row r="158" ht="16" customHeight="1">
       <c r="A158" s="8" t="inlineStr">
         <is>
-          <t>EX-BOURJOIS-KOBAKO EDT 50ML</t>
+          <t>EX-BRUNO BANANI ABSOLUTE MEN EDT 50ML VAPO</t>
         </is>
       </c>
       <c r="B158" s="9" t="n">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="C158" s="10" t="n">
-        <v>22.9</v>
+        <v>42.9</v>
       </c>
       <c r="D158" s="8" t="inlineStr">
         <is>
-          <t>3052503257457</t>
+          <t>737052769110</t>
         </is>
       </c>
       <c r="E158" s="11" t="inlineStr"/>
       <c r="F158" s="12" t="inlineStr"/>
     </row>
     <row r="159" ht="16" customHeight="1">
       <c r="A159" s="3" t="inlineStr">
         <is>
-          <t>EX-BRUNO BANANI ABSOLUTE MAN SG 250ML</t>
+          <t>EX-BRUNO BANANI ABSOLUTE WOMAN EDT 50ML - USZKODZONY KARTONIK</t>
         </is>
       </c>
       <c r="B159" s="4" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C159" s="5" t="n">
-        <v>9.9</v>
-[...5 lines deleted...]
-      </c>
+        <v>41.9</v>
+      </c>
+      <c r="D159" s="3" t="inlineStr"/>
       <c r="E159" s="6" t="inlineStr"/>
       <c r="F159" s="7" t="inlineStr"/>
     </row>
     <row r="160" ht="16" customHeight="1">
       <c r="A160" s="8" t="inlineStr">
         <is>
-          <t>EX-BRUNO BANANI ABSOLUTE MEN EDT 50ML VAPO</t>
+          <t>EX-BRUNO BANANI ABSOLUTE WOMAN EDT 50ML VAPO</t>
         </is>
       </c>
       <c r="B160" s="9" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C160" s="10" t="n">
-        <v>42.9</v>
+        <v>43.9</v>
       </c>
       <c r="D160" s="8" t="inlineStr">
         <is>
-          <t>737052769110</t>
+          <t>3616301641117</t>
         </is>
       </c>
       <c r="E160" s="11" t="inlineStr"/>
       <c r="F160" s="12" t="inlineStr"/>
     </row>
     <row r="161" ht="16" customHeight="1">
       <c r="A161" s="3" t="inlineStr">
         <is>
-          <t>EX-BRUNO BANANI ABSOLUTE WOMAN EDT 50ML - USZKODZONY KARTONIK</t>
+          <t>EX-BRUNO BANANI LOYAL MAN EDP 30ML</t>
         </is>
       </c>
       <c r="B161" s="4" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="C161" s="5" t="n">
-        <v>41.9</v>
-[...1 lines deleted...]
-      <c r="D161" s="3" t="inlineStr"/>
+        <v>31.9</v>
+      </c>
+      <c r="D161" s="3" t="inlineStr">
+        <is>
+          <t>3614225298806</t>
+        </is>
+      </c>
       <c r="E161" s="6" t="inlineStr"/>
       <c r="F161" s="7" t="inlineStr"/>
     </row>
     <row r="162" ht="16" customHeight="1">
       <c r="A162" s="8" t="inlineStr">
         <is>
-          <t>EX-BRUNO BANANI ABSOLUTE WOMAN EDT 50ML VAPO</t>
+          <t>EX-BRUNO BANANI LOYAL MEN SG 250ML</t>
         </is>
       </c>
       <c r="B162" s="9" t="n">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="C162" s="10" t="n">
-        <v>43.9</v>
-[...5 lines deleted...]
-      </c>
+        <v>9.9</v>
+      </c>
+      <c r="D162" s="8" t="inlineStr"/>
       <c r="E162" s="11" t="inlineStr"/>
       <c r="F162" s="12" t="inlineStr"/>
     </row>
     <row r="163" ht="16" customHeight="1">
       <c r="A163" s="3" t="inlineStr">
         <is>
-          <t>EX-BRUNO BANANI DANGEROUS WOMAN EDT 50ML VAPO</t>
+          <t>EX-BRUNO BANANI MADE FOR MEN EDT 50ML VAPO</t>
         </is>
       </c>
       <c r="B163" s="4" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="C163" s="5" t="n">
-        <v>38.9</v>
+        <v>46.9</v>
       </c>
       <c r="D163" s="3" t="inlineStr">
         <is>
-          <t>3616301641339</t>
+          <t>730870139516</t>
         </is>
       </c>
       <c r="E163" s="6" t="inlineStr"/>
       <c r="F163" s="7" t="inlineStr"/>
     </row>
     <row r="164" ht="16" customHeight="1">
       <c r="A164" s="8" t="inlineStr">
         <is>
-          <t>EX-BRUNO BANANI LOYAL MAN EDP 30ML</t>
+          <t>EX-BRUNO BANANI MADE FOR WOMAN EDT 1,2ML VAPO</t>
         </is>
       </c>
       <c r="B164" s="9" t="n">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="C164" s="10" t="n">
-        <v>31.9</v>
-[...5 lines deleted...]
-      </c>
+        <v>2.5</v>
+      </c>
+      <c r="D164" s="8" t="inlineStr"/>
       <c r="E164" s="11" t="inlineStr"/>
       <c r="F164" s="12" t="inlineStr"/>
     </row>
     <row r="165" ht="16" customHeight="1">
       <c r="A165" s="3" t="inlineStr">
         <is>
-          <t>EX-BRUNO BANANI LOYAL MEN SG 250ML</t>
+          <t>EX-BRUNO BANANI MAGIC MAN EDT 50ML VAPO</t>
         </is>
       </c>
       <c r="B165" s="4" t="n">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="C165" s="5" t="n">
-        <v>9.9</v>
-[...1 lines deleted...]
-      <c r="D165" s="3" t="inlineStr"/>
+        <v>45.9</v>
+      </c>
+      <c r="D165" s="3" t="inlineStr">
+        <is>
+          <t>8005610326962</t>
+        </is>
+      </c>
       <c r="E165" s="6" t="inlineStr"/>
       <c r="F165" s="7" t="inlineStr"/>
     </row>
     <row r="166" ht="16" customHeight="1">
       <c r="A166" s="8" t="inlineStr">
         <is>
-          <t>EX-BRUNO BANANI MADE FOR MEN EDT 50ML VAPO</t>
+          <t>EX-BRUNO BANANI MAGIC WOMAN DEO SPRAY 150ML</t>
         </is>
       </c>
       <c r="B166" s="9" t="n">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C166" s="10" t="n">
-        <v>46.9</v>
+        <v>9.9</v>
       </c>
       <c r="D166" s="8" t="inlineStr">
         <is>
-          <t>730870139516</t>
+          <t>3616303479565</t>
         </is>
       </c>
       <c r="E166" s="11" t="inlineStr"/>
       <c r="F166" s="12" t="inlineStr"/>
     </row>
     <row r="167" ht="16" customHeight="1">
       <c r="A167" s="3" t="inlineStr">
         <is>
-          <t>EX-BRUNO BANANI MADE FOR WOMAN EDT 1,2ML VAPO</t>
+          <t>EX-BRUNO BANANI MAGNETIC MAN DEO SPRAY 150ML</t>
         </is>
       </c>
       <c r="B167" s="4" t="n">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="C167" s="5" t="n">
-        <v>2.5</v>
-[...1 lines deleted...]
-      <c r="D167" s="3" t="inlineStr"/>
+        <v>12.9</v>
+      </c>
+      <c r="D167" s="3" t="inlineStr">
+        <is>
+          <t>3616304696046</t>
+        </is>
+      </c>
       <c r="E167" s="6" t="inlineStr"/>
       <c r="F167" s="7" t="inlineStr"/>
     </row>
     <row r="168" ht="16" customHeight="1">
       <c r="A168" s="8" t="inlineStr">
         <is>
-          <t>EX-BRUNO BANANI MAGIC MAN EDT 50ML VAPO</t>
+          <t>EX-BRUNO BANANI MAGNETIC MAN EDT 50ML</t>
         </is>
       </c>
       <c r="B168" s="9" t="n">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="C168" s="10" t="n">
-        <v>45.9</v>
+        <v>46.9</v>
       </c>
       <c r="D168" s="8" t="inlineStr">
         <is>
-          <t>8005610326962</t>
+          <t>3616304219061</t>
         </is>
       </c>
       <c r="E168" s="11" t="inlineStr"/>
       <c r="F168" s="12" t="inlineStr"/>
     </row>
     <row r="169" ht="16" customHeight="1">
       <c r="A169" s="3" t="inlineStr">
         <is>
-          <t>EX-BRUNO BANANI MAGIC WOMAN DEO SPRAY 150ML</t>
+          <t>EX-BRUNO BANANI MAGNETIC MAN SG 250ML</t>
         </is>
       </c>
       <c r="B169" s="4" t="n">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="C169" s="5" t="n">
         <v>9.9</v>
       </c>
       <c r="D169" s="3" t="inlineStr">
         <is>
-          <t>3616303479565</t>
+          <t>3616304696091</t>
         </is>
       </c>
       <c r="E169" s="6" t="inlineStr"/>
       <c r="F169" s="7" t="inlineStr"/>
     </row>
     <row r="170" ht="16" customHeight="1">
       <c r="A170" s="8" t="inlineStr">
         <is>
-          <t>EX-BRUNO BANANI MAGNETIC MAN DEO SPRAY 150ML</t>
+          <t>EX-BRUNO BANANI MAN EDT 30ML VAPO</t>
         </is>
       </c>
       <c r="B170" s="9" t="n">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="C170" s="10" t="n">
-        <v>12.9</v>
+        <v>33.9</v>
       </c>
       <c r="D170" s="8" t="inlineStr">
         <is>
-          <t>3616304696046</t>
+          <t>737052755229</t>
         </is>
       </c>
       <c r="E170" s="11" t="inlineStr"/>
       <c r="F170" s="12" t="inlineStr"/>
     </row>
     <row r="171" ht="16" customHeight="1">
       <c r="A171" s="3" t="inlineStr">
         <is>
-          <t>EX-BRUNO BANANI MAGNETIC MAN EDT 50ML</t>
+          <t>EX-BRUNO BANANI MAN'S BEST SG 250ML</t>
         </is>
       </c>
       <c r="B171" s="4" t="n">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C171" s="5" t="n">
-        <v>46.9</v>
+        <v>9.9</v>
       </c>
       <c r="D171" s="3" t="inlineStr">
         <is>
-          <t>3616304219061</t>
+          <t>3616303051662</t>
         </is>
       </c>
       <c r="E171" s="6" t="inlineStr"/>
       <c r="F171" s="7" t="inlineStr"/>
     </row>
     <row r="172" ht="16" customHeight="1">
       <c r="A172" s="8" t="inlineStr">
         <is>
-          <t>EX-BRUNO BANANI MAGNETIC MAN SG 250ML</t>
+          <t>EX-BRUNO BANANI PURE MAN EDT 30ML VAPO</t>
         </is>
       </c>
       <c r="B172" s="9" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C172" s="10" t="n">
-        <v>9.9</v>
+        <v>30.9</v>
       </c>
       <c r="D172" s="8" t="inlineStr">
         <is>
-          <t>3616304696091</t>
+          <t>8005610327112</t>
         </is>
       </c>
       <c r="E172" s="11" t="inlineStr"/>
       <c r="F172" s="12" t="inlineStr"/>
     </row>
     <row r="173" ht="16" customHeight="1">
       <c r="A173" s="3" t="inlineStr">
         <is>
-          <t>EX-BRUNO BANANI MAN EDT 30ML VAPO</t>
+          <t>EX-BRUNO BANANI PURE WOMAN DEO SPRAY 150ML</t>
         </is>
       </c>
       <c r="B173" s="4" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="C173" s="5" t="n">
-        <v>33.9</v>
+        <v>9.9</v>
       </c>
       <c r="D173" s="3" t="inlineStr">
         <is>
-          <t>737052755229</t>
+          <t>3616303479558</t>
         </is>
       </c>
       <c r="E173" s="6" t="inlineStr"/>
       <c r="F173" s="7" t="inlineStr"/>
     </row>
     <row r="174" ht="16" customHeight="1">
       <c r="A174" s="8" t="inlineStr">
         <is>
-          <t>EX-BRUNO BANANI MAN'S BEST SG 250ML</t>
+          <t>EX-BRUNO BANANI SWEET FANTASY ROSE POPCORN BODY SPRAY 250ML</t>
         </is>
       </c>
       <c r="B174" s="9" t="n">
         <v>4</v>
       </c>
       <c r="C174" s="10" t="n">
-        <v>9.9</v>
+        <v>25.9</v>
       </c>
       <c r="D174" s="8" t="inlineStr">
         <is>
-          <t>3616303051662</t>
+          <t>3616304077371</t>
         </is>
       </c>
       <c r="E174" s="11" t="inlineStr"/>
       <c r="F174" s="12" t="inlineStr"/>
     </row>
     <row r="175" ht="16" customHeight="1">
       <c r="A175" s="3" t="inlineStr">
         <is>
-          <t>EX-BRUNO BANANI PURE MAN EDT 30ML VAPO</t>
+          <t>EX-BRUNO BANANI WOMAN DEO SPRAY 150ML</t>
         </is>
       </c>
       <c r="B175" s="4" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="C175" s="5" t="n">
-        <v>30.9</v>
+        <v>9.9</v>
       </c>
       <c r="D175" s="3" t="inlineStr">
         <is>
-          <t>8005610327112</t>
+          <t>3616303479541</t>
         </is>
       </c>
       <c r="E175" s="6" t="inlineStr"/>
       <c r="F175" s="7" t="inlineStr"/>
     </row>
     <row r="176" ht="16" customHeight="1">
       <c r="A176" s="8" t="inlineStr">
         <is>
-          <t>EX-BRUNO BANANI PURE WOMAN DEO SPRAY 150ML</t>
+          <t>EX-BRUNO BANANI WOMAN EDP 30ML VAPO</t>
         </is>
       </c>
       <c r="B176" s="9" t="n">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="C176" s="10" t="n">
-        <v>9.9</v>
+        <v>43.9</v>
       </c>
       <c r="D176" s="8" t="inlineStr">
         <is>
-          <t>3616303479558</t>
+          <t>3616301640981</t>
         </is>
       </c>
       <c r="E176" s="11" t="inlineStr"/>
       <c r="F176" s="12" t="inlineStr"/>
     </row>
     <row r="177" ht="16" customHeight="1">
       <c r="A177" s="3" t="inlineStr">
         <is>
-          <t>EX-BRUNO BANANI SWEET FANTASY ROSE POPCORN BODY SPRAY 250ML</t>
+          <t>EX-BRUNO BANANI WOMAN EDT 30ML VAPO</t>
         </is>
       </c>
       <c r="B177" s="4" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C177" s="5" t="n">
-        <v>25.9</v>
+        <v>38.9</v>
       </c>
       <c r="D177" s="3" t="inlineStr">
         <is>
-          <t>3616304077371</t>
+          <t>3616301640967</t>
         </is>
       </c>
       <c r="E177" s="6" t="inlineStr"/>
       <c r="F177" s="7" t="inlineStr"/>
     </row>
     <row r="178" ht="16" customHeight="1">
       <c r="A178" s="8" t="inlineStr">
         <is>
-          <t>EX-BRUNO BANANI WOMAN DEO SPRAY 150ML</t>
+          <t>EX-BURBERRY BRIT MEN EDT 30ML VAPO</t>
         </is>
       </c>
       <c r="B178" s="9" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="C178" s="10" t="n">
-        <v>9.9</v>
+        <v>82.90000000000001</v>
       </c>
       <c r="D178" s="8" t="inlineStr">
         <is>
-          <t>3616303479541</t>
+          <t>3386463023631</t>
         </is>
       </c>
       <c r="E178" s="11" t="inlineStr"/>
       <c r="F178" s="12" t="inlineStr"/>
     </row>
     <row r="179" ht="16" customHeight="1">
       <c r="A179" s="3" t="inlineStr">
         <is>
-          <t>EX-BRUNO BANANI WOMAN EDP 30ML VAPO</t>
+          <t>EX-BURBERRY BRIT RYTHM MEN EDT 2ML</t>
         </is>
       </c>
       <c r="B179" s="4" t="n">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="C179" s="5" t="n">
-        <v>43.9</v>
+        <v>3.5</v>
       </c>
       <c r="D179" s="3" t="inlineStr">
         <is>
-          <t>3616301640981</t>
+          <t>5045411327761</t>
         </is>
       </c>
       <c r="E179" s="6" t="inlineStr"/>
       <c r="F179" s="7" t="inlineStr"/>
     </row>
     <row r="180" ht="16" customHeight="1">
       <c r="A180" s="8" t="inlineStr">
         <is>
-          <t>EX-BRUNO BANANI WOMAN EDT 30ML VAPO</t>
+          <t>EX-BURBERRY BRIT SHEER WOMEN EDT 100ML VAPO</t>
         </is>
       </c>
       <c r="B180" s="9" t="n">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="C180" s="10" t="n">
-        <v>38.9</v>
+        <v>116.9</v>
       </c>
       <c r="D180" s="8" t="inlineStr">
         <is>
-          <t>3616301640967</t>
+          <t>3614226904966</t>
         </is>
       </c>
       <c r="E180" s="11" t="inlineStr"/>
       <c r="F180" s="12" t="inlineStr"/>
     </row>
     <row r="181" ht="16" customHeight="1">
       <c r="A181" s="3" t="inlineStr">
         <is>
-          <t>EX-BRUNO BANANI WOMAN'S BEST EDT 50ML VAPO</t>
+          <t>EX-BURBERRY FOR WOMEN PARFUM 1,5ML</t>
         </is>
       </c>
       <c r="B181" s="4" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C181" s="5" t="n">
-        <v>55.9</v>
+        <v>6.5</v>
       </c>
       <c r="D181" s="3" t="inlineStr">
         <is>
-          <t>3616301641346</t>
+          <t>3616305947307</t>
         </is>
       </c>
       <c r="E181" s="6" t="inlineStr"/>
       <c r="F181" s="7" t="inlineStr"/>
     </row>
     <row r="182" ht="16" customHeight="1">
       <c r="A182" s="8" t="inlineStr">
         <is>
-          <t>EX-BURBERRY BRIT MEN EDT 30ML VAPO</t>
+          <t>EX-BURBERRY GODDESS EDP 30ML</t>
         </is>
       </c>
       <c r="B182" s="9" t="n">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="C182" s="10" t="n">
-        <v>82.90000000000001</v>
+        <v>184.9</v>
       </c>
       <c r="D182" s="8" t="inlineStr">
         <is>
-          <t>3386463023631</t>
+          <t>3616302020645</t>
         </is>
       </c>
       <c r="E182" s="11" t="inlineStr"/>
       <c r="F182" s="12" t="inlineStr"/>
     </row>
     <row r="183" ht="16" customHeight="1">
       <c r="A183" s="3" t="inlineStr">
         <is>
-          <t>EX-BURBERRY BRIT RYTHM MEN EDT 2ML</t>
+          <t>EX-BURBERRY GODDESS EDP 50ML + BL 75ML</t>
         </is>
       </c>
       <c r="B183" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C183" s="5" t="n">
-        <v>3</v>
+        <v>250.9</v>
       </c>
       <c r="D183" s="3" t="inlineStr">
         <is>
-          <t>5045411327761</t>
+          <t>3616304966491</t>
         </is>
       </c>
       <c r="E183" s="6" t="inlineStr"/>
       <c r="F183" s="7" t="inlineStr"/>
     </row>
     <row r="184" ht="16" customHeight="1">
       <c r="A184" s="8" t="inlineStr">
         <is>
-          <t>EX-BURBERRY BRIT SHEER WOMEN EDT 100ML VAPO</t>
+          <t>EX-BURBERRY GODDESS INTENSE EDP 1,5ML</t>
         </is>
       </c>
       <c r="B184" s="9" t="n">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="C184" s="10" t="n">
-        <v>116.9</v>
+        <v>8</v>
       </c>
       <c r="D184" s="8" t="inlineStr">
         <is>
-          <t>3614226904966</t>
+          <t>3616304967290</t>
         </is>
       </c>
       <c r="E184" s="11" t="inlineStr"/>
       <c r="F184" s="12" t="inlineStr"/>
     </row>
     <row r="185" ht="16" customHeight="1">
       <c r="A185" s="3" t="inlineStr">
         <is>
-          <t>EX-BURBERRY FOR WOMEN PARFUM 1,5ML</t>
+          <t xml:space="preserve">EX-BURBERRY GODDESS INTENSE EDP 100ML
+</t>
         </is>
       </c>
       <c r="B185" s="4" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C185" s="5" t="n">
-        <v>7.9</v>
+        <v>285.9</v>
       </c>
       <c r="D185" s="3" t="inlineStr">
         <is>
-          <t>3616305947307</t>
+          <t>3616304967122</t>
         </is>
       </c>
       <c r="E185" s="6" t="inlineStr"/>
       <c r="F185" s="7" t="inlineStr"/>
     </row>
     <row r="186" ht="16" customHeight="1">
       <c r="A186" s="8" t="inlineStr">
         <is>
-          <t>EX-BURBERRY GODDESS EDP 30ML</t>
+          <t>EX-BURBERRY GODDESS INTENSE EDP 30ML</t>
         </is>
       </c>
       <c r="B186" s="9" t="n">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="C186" s="10" t="n">
-        <v>184.9</v>
+        <v>179.9</v>
       </c>
       <c r="D186" s="8" t="inlineStr">
         <is>
-          <t>3616302020645</t>
+          <t>3616304967108</t>
         </is>
       </c>
       <c r="E186" s="11" t="inlineStr"/>
       <c r="F186" s="12" t="inlineStr"/>
     </row>
     <row r="187" ht="16" customHeight="1">
       <c r="A187" s="3" t="inlineStr">
         <is>
-          <t>EX-BURBERRY GODDESS EDP 50ML + BL 75ML</t>
+          <t>EX-BURBERRY GODDESS INTENSE EDP 30ML - USZKODZONY KARTONIK</t>
         </is>
       </c>
       <c r="B187" s="4" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C187" s="5" t="n">
-        <v>249.9</v>
-[...5 lines deleted...]
-      </c>
+        <v>170.9</v>
+      </c>
+      <c r="D187" s="3" t="inlineStr"/>
       <c r="E187" s="6" t="inlineStr"/>
       <c r="F187" s="7" t="inlineStr"/>
     </row>
     <row r="188" ht="16" customHeight="1">
       <c r="A188" s="8" t="inlineStr">
         <is>
-          <t>EX-BURBERRY GODDESS INTENSE EDP 1,5ML</t>
+          <t>EX-BVLGARI AQUA  HOMME EDT 1,5ML</t>
         </is>
       </c>
       <c r="B188" s="9" t="n">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="C188" s="10" t="n">
-        <v>8.9</v>
-[...1 lines deleted...]
-      <c r="D188" s="8" t="inlineStr"/>
+        <v>3.5</v>
+      </c>
+      <c r="D188" s="8" t="inlineStr">
+        <is>
+          <t>783320402180</t>
+        </is>
+      </c>
       <c r="E188" s="11" t="inlineStr"/>
       <c r="F188" s="12" t="inlineStr"/>
     </row>
     <row r="189" ht="16" customHeight="1">
       <c r="A189" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">EX-BURBERRY GODDESS INTENSE EDP 100ML
-</t>
+          <t>EX-BVLGARI AQUA AMARA HOMME EDT 1,5ML</t>
         </is>
       </c>
       <c r="B189" s="4" t="n">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="C189" s="5" t="n">
-        <v>285.9</v>
+        <v>5</v>
       </c>
       <c r="D189" s="3" t="inlineStr">
         <is>
-          <t>3616304967122</t>
+          <t>783320916113</t>
         </is>
       </c>
       <c r="E189" s="6" t="inlineStr"/>
       <c r="F189" s="7" t="inlineStr"/>
     </row>
     <row r="190" ht="16" customHeight="1">
       <c r="A190" s="8" t="inlineStr">
         <is>
-          <t>EX-BURBERRY GODDESS INTENSE EDP 30ML</t>
+          <t xml:space="preserve">EX-BVLGARI MAN IN BLACK EDP 1,5L 
+</t>
         </is>
       </c>
       <c r="B190" s="9" t="n">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="C190" s="10" t="n">
-        <v>179.9</v>
+        <v>6</v>
       </c>
       <c r="D190" s="8" t="inlineStr">
         <is>
-          <t>3616304967108</t>
+          <t>783320976353</t>
         </is>
       </c>
       <c r="E190" s="11" t="inlineStr"/>
       <c r="F190" s="12" t="inlineStr"/>
     </row>
     <row r="191" ht="16" customHeight="1">
       <c r="A191" s="3" t="inlineStr">
         <is>
-          <t>EX-BURBERRY GODDESS INTENSE EDP 30ML - USZKODZONY KARTONIK</t>
+          <t xml:space="preserve">EX-BVLGARI MAN TERRAE ESSENCE EDP 1,5L </t>
         </is>
       </c>
       <c r="B191" s="4" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C191" s="5" t="n">
-        <v>170.9</v>
+        <v>5</v>
       </c>
       <c r="D191" s="3" t="inlineStr"/>
       <c r="E191" s="6" t="inlineStr"/>
       <c r="F191" s="7" t="inlineStr"/>
     </row>
     <row r="192" ht="16" customHeight="1">
       <c r="A192" s="8" t="inlineStr">
         <is>
-          <t>EX-BVLGARI AQUA  HOMME EDT 1,5ML</t>
+          <t xml:space="preserve">EX-BVLGARI THE BLANC COLOGNE EDP 1,5 ML </t>
         </is>
       </c>
       <c r="B192" s="9" t="n">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C192" s="10" t="n">
-        <v>3.5</v>
+        <v>7</v>
       </c>
       <c r="D192" s="8" t="inlineStr">
         <is>
-          <t>783320402180</t>
+          <t>783320405501</t>
         </is>
       </c>
       <c r="E192" s="11" t="inlineStr"/>
       <c r="F192" s="12" t="inlineStr"/>
     </row>
     <row r="193" ht="16" customHeight="1">
       <c r="A193" s="3" t="inlineStr">
         <is>
-          <t>EX-BVLGARI AQUA AMARA HOMME EDT 1,5ML</t>
+          <t>EX-CACHAREL AMOR AMOR EDP 1,2ML</t>
         </is>
       </c>
       <c r="B193" s="4" t="n">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="C193" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D193" s="3" t="inlineStr">
         <is>
-          <t>783320916113</t>
+          <t>3614274304398</t>
         </is>
       </c>
       <c r="E193" s="6" t="inlineStr"/>
       <c r="F193" s="7" t="inlineStr"/>
     </row>
     <row r="194" ht="16" customHeight="1">
       <c r="A194" s="8" t="inlineStr">
         <is>
-          <t xml:space="preserve">EX-BVLGARI MAN IN BLACK EDP 1,5L 
-</t>
+          <t>EX-CACHAREL AMOR AMOR EDT 30ML VAPO</t>
         </is>
       </c>
       <c r="B194" s="9" t="n">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="C194" s="10" t="n">
-        <v>6</v>
+        <v>63.9</v>
       </c>
       <c r="D194" s="8" t="inlineStr">
         <is>
-          <t>783320976353</t>
+          <t>3360373063697</t>
         </is>
       </c>
       <c r="E194" s="11" t="inlineStr"/>
       <c r="F194" s="12" t="inlineStr"/>
     </row>
     <row r="195" ht="16" customHeight="1">
       <c r="A195" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">EX-BVLGARI MAN TERRAE ESSENCE EDP 1,5L </t>
+          <t>EX-CACHAREL AMOR AMOR EDT 50ML VAPO</t>
         </is>
       </c>
       <c r="B195" s="4" t="n">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="C195" s="5" t="n">
-        <v>4.9</v>
-[...1 lines deleted...]
-      <c r="D195" s="3" t="inlineStr"/>
+        <v>82.90000000000001</v>
+      </c>
+      <c r="D195" s="3" t="inlineStr">
+        <is>
+          <t>3360373063703</t>
+        </is>
+      </c>
       <c r="E195" s="6" t="inlineStr"/>
       <c r="F195" s="7" t="inlineStr"/>
     </row>
     <row r="196" ht="16" customHeight="1">
       <c r="A196" s="8" t="inlineStr">
         <is>
-          <t xml:space="preserve">EX-BVLGARI THE BLANC COLOGNE EDP 1,5 ML </t>
+          <t>EX-CACHAREL EDEN EDP 30ML VAPO</t>
         </is>
       </c>
       <c r="B196" s="9" t="n">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="C196" s="10" t="n">
-        <v>6.9</v>
+        <v>69.90000000000001</v>
       </c>
       <c r="D196" s="8" t="inlineStr">
         <is>
-          <t>783320405501</t>
+          <t>3360373048861</t>
         </is>
       </c>
       <c r="E196" s="11" t="inlineStr"/>
       <c r="F196" s="12" t="inlineStr"/>
     </row>
     <row r="197" ht="16" customHeight="1">
       <c r="A197" s="3" t="inlineStr">
         <is>
-          <t>EX-CACHAREL AMOR AMOR EDP 1,2ML</t>
+          <t>EX-CACHAREL EDEN EDP 50ML VAPO</t>
         </is>
       </c>
       <c r="B197" s="4" t="n">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="C197" s="5" t="n">
-        <v>4.9</v>
+        <v>102.9</v>
       </c>
       <c r="D197" s="3" t="inlineStr">
         <is>
-          <t>3614274304398</t>
+          <t>3360373048878</t>
         </is>
       </c>
       <c r="E197" s="6" t="inlineStr"/>
       <c r="F197" s="7" t="inlineStr"/>
     </row>
     <row r="198" ht="16" customHeight="1">
       <c r="A198" s="8" t="inlineStr">
         <is>
-          <t>EX-CACHAREL AMOR AMOR EDT 100ML VAPO</t>
+          <t>EX-CACHAREL NOA EDT 100ML VAPO</t>
         </is>
       </c>
       <c r="B198" s="9" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="C198" s="10" t="n">
-        <v>116.9</v>
+        <v>125.9</v>
       </c>
       <c r="D198" s="8" t="inlineStr">
         <is>
-          <t>3360373063680</t>
+          <t>3360373016358</t>
         </is>
       </c>
       <c r="E198" s="11" t="inlineStr"/>
       <c r="F198" s="12" t="inlineStr"/>
     </row>
     <row r="199" ht="16" customHeight="1">
       <c r="A199" s="3" t="inlineStr">
         <is>
-          <t>EX-CACHAREL AMOR AMOR EDT 20ML VAPO</t>
+          <t>EX-CACHAREL NOA EDT 50ML VAPO</t>
         </is>
       </c>
       <c r="B199" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C199" s="5" t="n">
-        <v>40.9</v>
+        <v>100.9</v>
       </c>
       <c r="D199" s="3" t="inlineStr">
         <is>
-          <t>3614271897473</t>
+          <t>3360373016341</t>
         </is>
       </c>
       <c r="E199" s="6" t="inlineStr"/>
       <c r="F199" s="7" t="inlineStr"/>
     </row>
     <row r="200" ht="16" customHeight="1">
       <c r="A200" s="8" t="inlineStr">
         <is>
-          <t>EX-CACHAREL AMOR AMOR EDT 30ML VAPO</t>
+          <t>EX-CACHAREL YES I AM EDP 30ML VAPO</t>
         </is>
       </c>
       <c r="B200" s="9" t="n">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="C200" s="10" t="n">
-        <v>63.9</v>
+        <v>92.90000000000001</v>
       </c>
       <c r="D200" s="8" t="inlineStr">
         <is>
-          <t>3360373063697</t>
+          <t>8431240295697</t>
         </is>
       </c>
       <c r="E200" s="11" t="inlineStr"/>
       <c r="F200" s="12" t="inlineStr"/>
     </row>
     <row r="201" ht="16" customHeight="1">
       <c r="A201" s="3" t="inlineStr">
         <is>
-          <t>EX-CACHAREL AMOR AMOR EDT 50ML VAPO</t>
+          <t>EX-CAMPBELL NAOMI BOHEMIAN GARDEN EDT 15ML</t>
         </is>
       </c>
       <c r="B201" s="4" t="n">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="C201" s="5" t="n">
-        <v>82.90000000000001</v>
+        <v>34.9</v>
       </c>
       <c r="D201" s="3" t="inlineStr">
         <is>
-          <t>3360373063703</t>
+          <t>5050456012909</t>
         </is>
       </c>
       <c r="E201" s="6" t="inlineStr"/>
       <c r="F201" s="7" t="inlineStr"/>
     </row>
     <row r="202" ht="16" customHeight="1">
       <c r="A202" s="8" t="inlineStr">
         <is>
-          <t>EX-CACHAREL ANAIS ANAIS EDT 100ML VAPO</t>
+          <t>EX-CAMPBELL QUEEN OF GOLD EDT 1,2ML</t>
         </is>
       </c>
       <c r="B202" s="9" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C202" s="10" t="n">
-        <v>118.9</v>
+        <v>2</v>
       </c>
       <c r="D202" s="8" t="inlineStr"/>
       <c r="E202" s="11" t="inlineStr"/>
       <c r="F202" s="12" t="inlineStr"/>
     </row>
     <row r="203" ht="16" customHeight="1">
       <c r="A203" s="3" t="inlineStr">
         <is>
-          <t>EX-CACHAREL NOA EDT 100ML VAPO</t>
+          <t>EX-CARTIER DECLARATION MEN EDT 1,2ML</t>
         </is>
       </c>
       <c r="B203" s="4" t="n">
+        <v>8</v>
+      </c>
+      <c r="C203" s="5" t="n">
         <v>5</v>
       </c>
-      <c r="C203" s="5" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="D203" s="3" t="inlineStr">
         <is>
-          <t>3360373016358</t>
+          <t>3432240008374</t>
         </is>
       </c>
       <c r="E203" s="6" t="inlineStr"/>
       <c r="F203" s="7" t="inlineStr"/>
     </row>
     <row r="204" ht="16" customHeight="1">
       <c r="A204" s="8" t="inlineStr">
         <is>
-          <t>EX-CACHAREL NOA EDT 50ML VAPO</t>
+          <t>EX-CARTIER LA PANTHERE EDP 50ML</t>
         </is>
       </c>
       <c r="B204" s="9" t="n">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="C204" s="10" t="n">
-        <v>100.9</v>
+        <v>273.9</v>
       </c>
       <c r="D204" s="8" t="inlineStr">
         <is>
-          <t>3360373016341</t>
+          <t>3432240506634</t>
         </is>
       </c>
       <c r="E204" s="11" t="inlineStr"/>
       <c r="F204" s="12" t="inlineStr"/>
     </row>
     <row r="205" ht="16" customHeight="1">
       <c r="A205" s="3" t="inlineStr">
         <is>
-          <t>EX-CACHAREL YES I AM EDP 30ML VAPO</t>
+          <t xml:space="preserve">EX-CARTIER L'ENVOL EDP 1,5ML
+</t>
         </is>
       </c>
       <c r="B205" s="4" t="n">
-        <v>3</v>
+        <v>24</v>
       </c>
       <c r="C205" s="5" t="n">
-        <v>92.90000000000001</v>
+        <v>8.25</v>
       </c>
       <c r="D205" s="3" t="inlineStr">
         <is>
-          <t>8431240295697</t>
+          <t>3432240038654</t>
         </is>
       </c>
       <c r="E205" s="6" t="inlineStr"/>
       <c r="F205" s="7" t="inlineStr"/>
     </row>
     <row r="206" ht="16" customHeight="1">
       <c r="A206" s="8" t="inlineStr">
         <is>
-          <t>EX-CAMPBELL NAOMI BOHEMIAN GARDEN EDT 15ML</t>
+          <t>EX-CERRUTI 1881 FEMME EDT 100ML VAPO</t>
         </is>
       </c>
       <c r="B206" s="9" t="n">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="C206" s="10" t="n">
-        <v>34.9</v>
+        <v>95.90000000000001</v>
       </c>
       <c r="D206" s="8" t="inlineStr">
         <is>
-          <t>5050456012909</t>
+          <t>5050456522736</t>
         </is>
       </c>
       <c r="E206" s="11" t="inlineStr"/>
       <c r="F206" s="12" t="inlineStr"/>
     </row>
     <row r="207" ht="16" customHeight="1">
       <c r="A207" s="3" t="inlineStr">
         <is>
-          <t>EX-CAMPBELL QUEEN OF GOLD EDT 1,2ML</t>
+          <t>EX-CERRUTI 1881 FEMME EDT 50ML VAPO</t>
         </is>
       </c>
       <c r="B207" s="4" t="n">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="C207" s="5" t="n">
-        <v>1.5</v>
-[...1 lines deleted...]
-      <c r="D207" s="3" t="inlineStr"/>
+        <v>68.90000000000001</v>
+      </c>
+      <c r="D207" s="3" t="inlineStr">
+        <is>
+          <t>5050456522729</t>
+        </is>
+      </c>
       <c r="E207" s="6" t="inlineStr"/>
       <c r="F207" s="7" t="inlineStr"/>
     </row>
     <row r="208" ht="16" customHeight="1">
       <c r="A208" s="8" t="inlineStr">
         <is>
-          <t>EX-CARTIER DECLARATION MEN EDT 1,2ML</t>
+          <t xml:space="preserve">EX-CHANEL ALLURE HOMME SPORT COLOGNE 1,5ML </t>
         </is>
       </c>
       <c r="B208" s="9" t="n">
+        <v>7</v>
+      </c>
+      <c r="C208" s="10" t="n">
         <v>8</v>
       </c>
-      <c r="C208" s="10" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="D208" s="8" t="inlineStr"/>
       <c r="E208" s="11" t="inlineStr"/>
       <c r="F208" s="12" t="inlineStr"/>
     </row>
     <row r="209" ht="16" customHeight="1">
       <c r="A209" s="3" t="inlineStr">
         <is>
-          <t>EX-CARTIER LA PANTHERE EDP 50ML</t>
+          <t>EX-CHANEL ALLURE HOMME SPORT EDT 50ML VAPO</t>
         </is>
       </c>
       <c r="B209" s="4" t="n">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="C209" s="5" t="n">
-        <v>273.9</v>
+        <v>317.9</v>
       </c>
       <c r="D209" s="3" t="inlineStr">
         <is>
-          <t>3432240506634</t>
+          <t>3145891236200</t>
         </is>
       </c>
       <c r="E209" s="6" t="inlineStr"/>
       <c r="F209" s="7" t="inlineStr"/>
     </row>
     <row r="210" ht="16" customHeight="1">
       <c r="A210" s="8" t="inlineStr">
         <is>
-          <t xml:space="preserve">EX-CARTIER L'ENVOL EDP 1,5ML
-</t>
+          <t>EX-CHANEL ALLURE WOMAN EDP 35ML VAPO</t>
         </is>
       </c>
       <c r="B210" s="9" t="n">
-        <v>24</v>
+        <v>4</v>
       </c>
       <c r="C210" s="10" t="n">
-        <v>8.25</v>
+        <v>296.9</v>
       </c>
       <c r="D210" s="8" t="inlineStr">
         <is>
-          <t>3432240038654</t>
+          <t>3145891124408</t>
         </is>
       </c>
       <c r="E210" s="11" t="inlineStr"/>
       <c r="F210" s="12" t="inlineStr"/>
     </row>
     <row r="211" ht="16" customHeight="1">
       <c r="A211" s="3" t="inlineStr">
         <is>
-          <t>EX-CERRUTI 1881 FEMME EDT 100ML VAPO</t>
+          <t>EX-CHANEL BLEU MEN EDP 1,5ML</t>
         </is>
       </c>
       <c r="B211" s="4" t="n">
-        <v>2</v>
+        <v>21</v>
       </c>
       <c r="C211" s="5" t="n">
-        <v>95.90000000000001</v>
-[...5 lines deleted...]
-      </c>
+        <v>9</v>
+      </c>
+      <c r="D211" s="3" t="inlineStr"/>
       <c r="E211" s="6" t="inlineStr"/>
       <c r="F211" s="7" t="inlineStr"/>
     </row>
     <row r="212" ht="16" customHeight="1">
       <c r="A212" s="8" t="inlineStr">
         <is>
-          <t>EX-CERRUTI 1881 FEMME EDT 50ML VAPO</t>
+          <t>EX-CHANEL BLEU MEN EDT 1,5ML</t>
         </is>
       </c>
       <c r="B212" s="9" t="n">
         <v>9</v>
       </c>
       <c r="C212" s="10" t="n">
-        <v>68.90000000000001</v>
+        <v>8</v>
       </c>
       <c r="D212" s="8" t="inlineStr">
         <is>
-          <t>5050456522729</t>
+          <t>772</t>
         </is>
       </c>
       <c r="E212" s="11" t="inlineStr"/>
       <c r="F212" s="12" t="inlineStr"/>
     </row>
     <row r="213" ht="16" customHeight="1">
       <c r="A213" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">EX-CHANEL ALLURE HOMME SPORT COLOGNE 1,5ML </t>
+          <t>EX-CHANEL BLEU PARFUM MEN  1,5ML</t>
         </is>
       </c>
       <c r="B213" s="4" t="n">
-        <v>7</v>
+        <v>19</v>
       </c>
       <c r="C213" s="5" t="n">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="D213" s="3" t="inlineStr"/>
       <c r="E213" s="6" t="inlineStr"/>
       <c r="F213" s="7" t="inlineStr"/>
     </row>
     <row r="214" ht="16" customHeight="1">
       <c r="A214" s="8" t="inlineStr">
         <is>
-          <t>EX-CHANEL ALLURE HOMME SPORT COLOGNE 50ML VAPO</t>
+          <t>EX-CHANEL CHANCE EAU FRAICHE EDT 35ML VAPO</t>
         </is>
       </c>
       <c r="B214" s="9" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="C214" s="10" t="n">
-        <v>314.9</v>
+        <v>276.9</v>
       </c>
       <c r="D214" s="8" t="inlineStr">
         <is>
-          <t>3145891233100</t>
+          <t>3145891364309</t>
         </is>
       </c>
       <c r="E214" s="11" t="inlineStr"/>
       <c r="F214" s="12" t="inlineStr"/>
     </row>
     <row r="215" ht="16" customHeight="1">
       <c r="A215" s="3" t="inlineStr">
         <is>
-          <t>EX-CHANEL ALLURE HOMME SPORT EDT 50ML VAPO</t>
+          <t xml:space="preserve">EX-CHANEL CHANCE EAU TENDRE EDT 100ML VAPO  </t>
         </is>
       </c>
       <c r="B215" s="4" t="n">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="C215" s="5" t="n">
-        <v>317.9</v>
+        <v>456.9</v>
       </c>
       <c r="D215" s="3" t="inlineStr">
         <is>
-          <t>3145891236200</t>
+          <t>3145891263206</t>
         </is>
       </c>
       <c r="E215" s="6" t="inlineStr"/>
       <c r="F215" s="7" t="inlineStr"/>
     </row>
     <row r="216" ht="16" customHeight="1">
       <c r="A216" s="8" t="inlineStr">
         <is>
-          <t>EX-CHANEL ALLURE WOMAN EDP 35ML VAPO</t>
+          <t>EX-CHANEL CHANCE EAU TENDRE EDT 35ML VAPO</t>
         </is>
       </c>
       <c r="B216" s="9" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C216" s="10" t="n">
-        <v>296.9</v>
+        <v>256.9</v>
       </c>
       <c r="D216" s="8" t="inlineStr">
         <is>
-          <t>3145891124408</t>
+          <t>3145891262902</t>
         </is>
       </c>
       <c r="E216" s="11" t="inlineStr"/>
       <c r="F216" s="12" t="inlineStr"/>
     </row>
     <row r="217" ht="16" customHeight="1">
       <c r="A217" s="3" t="inlineStr">
         <is>
-          <t>EX-CHANEL BLEU MEN EDP 1,5ML</t>
+          <t>EX-CHANEL CHANCE EDP 35ML VAPO</t>
         </is>
       </c>
       <c r="B217" s="4" t="n">
-        <v>22</v>
+        <v>3</v>
       </c>
       <c r="C217" s="5" t="n">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="D217" s="3" t="inlineStr"/>
+        <v>292.9</v>
+      </c>
+      <c r="D217" s="3" t="inlineStr">
+        <is>
+          <t>3145891264302</t>
+        </is>
+      </c>
       <c r="E217" s="6" t="inlineStr"/>
       <c r="F217" s="7" t="inlineStr"/>
     </row>
     <row r="218" ht="16" customHeight="1">
       <c r="A218" s="8" t="inlineStr">
         <is>
-          <t>EX-CHANEL BLEU MEN EDP 100ML VAPO</t>
+          <t>EX-CHANEL CHANCE EDT 35ML VAPO</t>
         </is>
       </c>
       <c r="B218" s="9" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C218" s="10" t="n">
-        <v>405.9</v>
+        <v>265.9</v>
       </c>
       <c r="D218" s="8" t="inlineStr">
         <is>
-          <t>3145891073607</t>
+          <t>3145891264401</t>
         </is>
       </c>
       <c r="E218" s="11" t="inlineStr"/>
       <c r="F218" s="12" t="inlineStr"/>
     </row>
     <row r="219" ht="16" customHeight="1">
       <c r="A219" s="3" t="inlineStr">
         <is>
-          <t>EX-CHANEL BLEU MEN EDP 50ML VAPO</t>
+          <t>EX-CHANEL COCO EDP 35ML VAPO</t>
         </is>
       </c>
       <c r="B219" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C219" s="5" t="n">
-        <v>327.9</v>
+        <v>299.9</v>
       </c>
       <c r="D219" s="3" t="inlineStr">
         <is>
-          <t>3145891073508</t>
+          <t>3145891134407</t>
         </is>
       </c>
       <c r="E219" s="6" t="inlineStr"/>
       <c r="F219" s="7" t="inlineStr"/>
     </row>
     <row r="220" ht="16" customHeight="1">
       <c r="A220" s="8" t="inlineStr">
         <is>
-          <t>EX-CHANEL BLEU MEN EDT 1,5ML</t>
+          <t>EX-CHANEL MADEMOISELLE EDP 50ML VAPO</t>
         </is>
       </c>
       <c r="B220" s="9" t="n">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="C220" s="10" t="n">
-        <v>8</v>
+        <v>378.9</v>
       </c>
       <c r="D220" s="8" t="inlineStr">
         <is>
-          <t>772</t>
+          <t>3145891164206</t>
         </is>
       </c>
       <c r="E220" s="11" t="inlineStr"/>
       <c r="F220" s="12" t="inlineStr"/>
     </row>
     <row r="221" ht="16" customHeight="1">
       <c r="A221" s="3" t="inlineStr">
         <is>
-          <t>EX-CHANEL BLEU PARFUM MEN  1,5ML</t>
+          <t>EX-CHANEL MADEMOISELLE EDT 50ML VAPO</t>
         </is>
       </c>
       <c r="B221" s="4" t="n">
-        <v>19</v>
+        <v>1</v>
       </c>
       <c r="C221" s="5" t="n">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="D221" s="3" t="inlineStr"/>
+        <v>349.9</v>
+      </c>
+      <c r="D221" s="3" t="inlineStr">
+        <is>
+          <t>3145891164503</t>
+        </is>
+      </c>
       <c r="E221" s="6" t="inlineStr"/>
       <c r="F221" s="7" t="inlineStr"/>
     </row>
     <row r="222" ht="16" customHeight="1">
       <c r="A222" s="8" t="inlineStr">
         <is>
-          <t>EX-CHANEL CHANCE EAU FRAICHE EDP 35ML VAPO</t>
+          <t>EX-CHANEL N.5 EDP 100ML VAPO - TESTER</t>
         </is>
       </c>
       <c r="B222" s="9" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C222" s="10" t="n">
-        <v>290.9</v>
-[...5 lines deleted...]
-      </c>
+        <v>459</v>
+      </c>
+      <c r="D222" s="8" t="inlineStr"/>
       <c r="E222" s="11" t="inlineStr"/>
       <c r="F222" s="12" t="inlineStr"/>
     </row>
     <row r="223" ht="16" customHeight="1">
       <c r="A223" s="3" t="inlineStr">
         <is>
-          <t>EX-CHANEL CHANCE EAU FRAICHE EDT 35ML VAPO</t>
+          <t>EX-CHANEL N.5 EDP 50ML VAPO</t>
         </is>
       </c>
       <c r="B223" s="4" t="n">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C223" s="5" t="n">
-        <v>276.9</v>
+        <v>371.9</v>
       </c>
       <c r="D223" s="3" t="inlineStr">
         <is>
-          <t>3145891364309</t>
+          <t>3145891254303</t>
         </is>
       </c>
       <c r="E223" s="6" t="inlineStr"/>
       <c r="F223" s="7" t="inlineStr"/>
     </row>
     <row r="224" ht="16" customHeight="1">
       <c r="A224" s="8" t="inlineStr">
         <is>
-          <t xml:space="preserve">EX-CHANEL CHANCE EAU TENDRE EDT 100ML VAPO  </t>
+          <t>EX-CHIQUE DEO 150ML</t>
         </is>
       </c>
       <c r="B224" s="9" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="C224" s="10" t="n">
-        <v>456.9</v>
+        <v>10.3</v>
       </c>
       <c r="D224" s="8" t="inlineStr">
         <is>
-          <t>3145891263206</t>
+          <t>25929180039</t>
         </is>
       </c>
       <c r="E224" s="11" t="inlineStr"/>
       <c r="F224" s="12" t="inlineStr"/>
     </row>
     <row r="225" ht="16" customHeight="1">
       <c r="A225" s="3" t="inlineStr">
         <is>
-          <t>EX-CHANEL CHANCE EAU TENDRE EDT 35ML VAPO</t>
+          <t>EX-CHIQUE DEO 75ML</t>
         </is>
       </c>
       <c r="B225" s="4" t="n">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="C225" s="5" t="n">
-        <v>256.9</v>
+        <v>8.300000000000001</v>
       </c>
       <c r="D225" s="3" t="inlineStr">
         <is>
-          <t>3145891262902</t>
+          <t>25929180053</t>
         </is>
       </c>
       <c r="E225" s="6" t="inlineStr"/>
       <c r="F225" s="7" t="inlineStr"/>
     </row>
     <row r="226" ht="16" customHeight="1">
       <c r="A226" s="8" t="inlineStr">
         <is>
-          <t>EX-CHANEL CHANCE EDT 35ML VAPO</t>
+          <t>EX-CHIQUE EDT 100ML</t>
         </is>
       </c>
       <c r="B226" s="9" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="C226" s="10" t="n">
-        <v>265.9</v>
+        <v>30.9</v>
       </c>
       <c r="D226" s="8" t="inlineStr">
         <is>
-          <t>3145891264401</t>
+          <t>25929180732</t>
         </is>
       </c>
       <c r="E226" s="11" t="inlineStr"/>
       <c r="F226" s="12" t="inlineStr"/>
     </row>
     <row r="227" ht="16" customHeight="1">
       <c r="A227" s="3" t="inlineStr">
         <is>
-          <t>EX-CHANEL COCO EDP 35ML VAPO</t>
+          <t>EX-CHLOE LUMINEUSE EDP 50ML</t>
         </is>
       </c>
       <c r="B227" s="4" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C227" s="5" t="n">
-        <v>299.9</v>
+        <v>210.9</v>
       </c>
       <c r="D227" s="3" t="inlineStr">
         <is>
-          <t>3145891134407</t>
+          <t>3616303475420</t>
         </is>
       </c>
       <c r="E227" s="6" t="inlineStr"/>
       <c r="F227" s="7" t="inlineStr"/>
     </row>
     <row r="228" ht="16" customHeight="1">
       <c r="A228" s="8" t="inlineStr">
         <is>
-          <t>EX-CHANEL N.5 EDP 100ML VAPO - TESTER</t>
+          <t>EX-CHLOE NOMADE EDP 30ML VAPO</t>
         </is>
       </c>
       <c r="B228" s="9" t="n">
-        <v>2</v>
+        <v>13</v>
       </c>
       <c r="C228" s="10" t="n">
-        <v>459</v>
-[...1 lines deleted...]
-      <c r="D228" s="8" t="inlineStr"/>
+        <v>146.9</v>
+      </c>
+      <c r="D228" s="8" t="inlineStr">
+        <is>
+          <t>3614223111404</t>
+        </is>
+      </c>
       <c r="E228" s="11" t="inlineStr"/>
       <c r="F228" s="12" t="inlineStr"/>
     </row>
     <row r="229" ht="16" customHeight="1">
       <c r="A229" s="3" t="inlineStr">
         <is>
-          <t>EX-CHIQUE DEO 150ML</t>
+          <t>EX-CHLOE NOMADE EDP 50ML + BL 100ML</t>
         </is>
       </c>
       <c r="B229" s="4" t="n">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="C229" s="5" t="n">
-        <v>10.3</v>
+        <v>215.9</v>
       </c>
       <c r="D229" s="3" t="inlineStr">
         <is>
-          <t>25929180039</t>
+          <t>3616305258472</t>
         </is>
       </c>
       <c r="E229" s="6" t="inlineStr"/>
       <c r="F229" s="7" t="inlineStr"/>
     </row>
     <row r="230" ht="16" customHeight="1">
       <c r="A230" s="8" t="inlineStr">
         <is>
-          <t>EX-CHIQUE DEO 75ML</t>
+          <t>EX-CHLOE NOMADE EDP 50ML VAPO</t>
         </is>
       </c>
       <c r="B230" s="9" t="n">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="C230" s="10" t="n">
-        <v>8.300000000000001</v>
+        <v>186.9</v>
       </c>
       <c r="D230" s="8" t="inlineStr">
         <is>
-          <t>25929180053</t>
+          <t>3614223111565</t>
         </is>
       </c>
       <c r="E230" s="11" t="inlineStr"/>
       <c r="F230" s="12" t="inlineStr"/>
     </row>
     <row r="231" ht="16" customHeight="1">
       <c r="A231" s="3" t="inlineStr">
         <is>
-          <t>EX-CHIQUE EDT 100ML</t>
+          <t>EX-CHLOE NOMADE EDP 75ML + EDP 20ML</t>
         </is>
       </c>
       <c r="B231" s="4" t="n">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="C231" s="5" t="n">
-        <v>30.9</v>
+        <v>256.9</v>
       </c>
       <c r="D231" s="3" t="inlineStr">
         <is>
-          <t>25929180732</t>
+          <t>3616305270542</t>
         </is>
       </c>
       <c r="E231" s="6" t="inlineStr"/>
       <c r="F231" s="7" t="inlineStr"/>
     </row>
     <row r="232" ht="16" customHeight="1">
       <c r="A232" s="8" t="inlineStr">
         <is>
-          <t>EX-CHLOE LUMINEUSE EDP 50ML</t>
+          <t>EX-CHLOE NOMADE EDP 75ML VAPO</t>
         </is>
       </c>
       <c r="B232" s="9" t="n">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="C232" s="10" t="n">
-        <v>210.9</v>
+        <v>229.9</v>
       </c>
       <c r="D232" s="8" t="inlineStr">
         <is>
-          <t>3616303475420</t>
+          <t>3614223113347</t>
         </is>
       </c>
       <c r="E232" s="11" t="inlineStr"/>
       <c r="F232" s="12" t="inlineStr"/>
     </row>
     <row r="233" ht="16" customHeight="1">
       <c r="A233" s="3" t="inlineStr">
         <is>
-          <t>EX-CHLOE NOMADE EDP 30ML VAPO</t>
+          <t>EX-CHLOE NOMADE EDP 75ML VAPO - LEKKO USZKODZONY KARTONIK</t>
         </is>
       </c>
       <c r="B233" s="4" t="n">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="C233" s="5" t="n">
-        <v>146.9</v>
-[...5 lines deleted...]
-      </c>
+        <v>220.9</v>
+      </c>
+      <c r="D233" s="3" t="inlineStr"/>
       <c r="E233" s="6" t="inlineStr"/>
       <c r="F233" s="7" t="inlineStr"/>
     </row>
     <row r="234" ht="16" customHeight="1">
       <c r="A234" s="8" t="inlineStr">
         <is>
-          <t>EX-CHLOE NOMADE EDP 50ML + BL 100ML</t>
+          <t>EX-CHLOE NOMADE EDT 30ML VAPO</t>
         </is>
       </c>
       <c r="B234" s="9" t="n">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="C234" s="10" t="n">
-        <v>225.9</v>
+        <v>132.9</v>
       </c>
       <c r="D234" s="8" t="inlineStr">
         <is>
-          <t>3616305258472</t>
+          <t>3614225944130</t>
         </is>
       </c>
       <c r="E234" s="11" t="inlineStr"/>
       <c r="F234" s="12" t="inlineStr"/>
     </row>
     <row r="235" ht="16" customHeight="1">
       <c r="A235" s="3" t="inlineStr">
         <is>
-          <t>EX-CHLOE NOMADE EDP 50ML VAPO</t>
+          <t>EX-CHLOE NOMADE EDT 50ML VAPO</t>
         </is>
       </c>
       <c r="B235" s="4" t="n">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="C235" s="5" t="n">
-        <v>186.9</v>
+        <v>189.9</v>
       </c>
       <c r="D235" s="3" t="inlineStr">
         <is>
-          <t>3614223111565</t>
+          <t>3614225944215</t>
         </is>
       </c>
       <c r="E235" s="6" t="inlineStr"/>
       <c r="F235" s="7" t="inlineStr"/>
     </row>
     <row r="236" ht="16" customHeight="1">
-      <c r="A236" s="13" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B236" s="14" t="n">
+      <c r="A236" s="8" t="inlineStr">
+        <is>
+          <t>EX-CHLOE NOMADE LUMIERE D'EGYPTE EDP 1,2ML</t>
+        </is>
+      </c>
+      <c r="B236" s="9" t="n">
+        <v>2</v>
+      </c>
+      <c r="C236" s="10" t="n">
         <v>6</v>
       </c>
-      <c r="C236" s="15" t="n">
-[...12 lines deleted...]
-      </c>
+      <c r="D236" s="8" t="inlineStr"/>
+      <c r="E236" s="11" t="inlineStr"/>
+      <c r="F236" s="12" t="inlineStr"/>
     </row>
     <row r="237" ht="16" customHeight="1">
       <c r="A237" s="3" t="inlineStr">
         <is>
-          <t>EX-CHLOE NOMADE EDP 75ML VAPO</t>
+          <t>EX-CHLOE NOMADE NUIT D'EGYPTE EDP 30ML VAPO</t>
         </is>
       </c>
       <c r="B237" s="4" t="n">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="C237" s="5" t="n">
-        <v>229.9</v>
+        <v>158.9</v>
       </c>
       <c r="D237" s="3" t="inlineStr">
         <is>
-          <t>3614223113347</t>
+          <t>3616303477936</t>
         </is>
       </c>
       <c r="E237" s="6" t="inlineStr"/>
       <c r="F237" s="7" t="inlineStr"/>
     </row>
     <row r="238" ht="16" customHeight="1">
       <c r="A238" s="8" t="inlineStr">
         <is>
-          <t>EX-CHLOE NOMADE EDP 75ML VAPO - LEKKO USZKODZONY KARTONIK</t>
+          <t>EX-CHLOE NOMADE NUIT D'EGYPTE EDP 50ML VAPO</t>
         </is>
       </c>
       <c r="B238" s="9" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C238" s="10" t="n">
-        <v>220.9</v>
-[...1 lines deleted...]
-      <c r="D238" s="8" t="inlineStr"/>
+        <v>219.9</v>
+      </c>
+      <c r="D238" s="8" t="inlineStr">
+        <is>
+          <t>3616303477943</t>
+        </is>
+      </c>
       <c r="E238" s="11" t="inlineStr"/>
       <c r="F238" s="12" t="inlineStr"/>
     </row>
     <row r="239" ht="16" customHeight="1">
       <c r="A239" s="3" t="inlineStr">
         <is>
-          <t>EX-CHLOE NOMADE EDT 30ML VAPO</t>
+          <t>EX-CHLOE NOMADE PERFUMOWANY DEO SPRAY 100ML</t>
         </is>
       </c>
       <c r="B239" s="4" t="n">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="C239" s="5" t="n">
-        <v>132.9</v>
+        <v>71.90000000000001</v>
       </c>
       <c r="D239" s="3" t="inlineStr">
         <is>
-          <t>3614225944130</t>
+          <t>3614223111527</t>
         </is>
       </c>
       <c r="E239" s="6" t="inlineStr"/>
       <c r="F239" s="7" t="inlineStr"/>
     </row>
     <row r="240" ht="16" customHeight="1">
       <c r="A240" s="8" t="inlineStr">
         <is>
-          <t>EX-CHLOE NOMADE EDT 50ML VAPO</t>
+          <t xml:space="preserve">EX-CHLOE WOM  PERFUMOWANY DEO SPRAY 100ML </t>
         </is>
       </c>
       <c r="B240" s="9" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C240" s="10" t="n">
-        <v>189.9</v>
+        <v>72.90000000000001</v>
       </c>
       <c r="D240" s="8" t="inlineStr">
         <is>
-          <t>3614225944215</t>
+          <t>688575201963</t>
         </is>
       </c>
       <c r="E240" s="11" t="inlineStr"/>
       <c r="F240" s="12" t="inlineStr"/>
     </row>
     <row r="241" ht="16" customHeight="1">
       <c r="A241" s="3" t="inlineStr">
         <is>
-          <t>EX-CHLOE NOMADE LUMIERE D'EGYPTE EDP 1,2ML</t>
+          <t>EX-CHLOE WOM EDP 20ML VAPO</t>
         </is>
       </c>
       <c r="B241" s="4" t="n">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="C241" s="5" t="n">
-        <v>7.9</v>
-[...1 lines deleted...]
-      <c r="D241" s="3" t="inlineStr"/>
+        <v>96.90000000000001</v>
+      </c>
+      <c r="D241" s="3" t="inlineStr">
+        <is>
+          <t>3614229147261</t>
+        </is>
+      </c>
       <c r="E241" s="6" t="inlineStr"/>
       <c r="F241" s="7" t="inlineStr"/>
     </row>
     <row r="242" ht="16" customHeight="1">
       <c r="A242" s="8" t="inlineStr">
         <is>
-          <t>EX-CHLOE NOMADE NUIT D'EGYPTE EDP 30ML VAPO</t>
+          <t>EX-CHLOE WOM EDP 30ML VAPO</t>
         </is>
       </c>
       <c r="B242" s="9" t="n">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="C242" s="10" t="n">
-        <v>158.9</v>
+        <v>139.9</v>
       </c>
       <c r="D242" s="8" t="inlineStr">
         <is>
-          <t>3616303477936</t>
+          <t>688575201901</t>
         </is>
       </c>
       <c r="E242" s="11" t="inlineStr"/>
       <c r="F242" s="12" t="inlineStr"/>
     </row>
     <row r="243" ht="16" customHeight="1">
       <c r="A243" s="3" t="inlineStr">
         <is>
-          <t>EX-CHLOE NOMADE NUIT D'EGYPTE EDP 50ML VAPO</t>
+          <t>EX-CHLOE WOM EDP 50ML + BL 100ML</t>
         </is>
       </c>
       <c r="B243" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C243" s="5" t="n">
-        <v>219.9</v>
+        <v>216.9</v>
       </c>
       <c r="D243" s="3" t="inlineStr">
         <is>
-          <t>3616303477943</t>
+          <t>3616305258502</t>
         </is>
       </c>
       <c r="E243" s="6" t="inlineStr"/>
       <c r="F243" s="7" t="inlineStr"/>
     </row>
     <row r="244" ht="16" customHeight="1">
       <c r="A244" s="8" t="inlineStr">
         <is>
-          <t>EX-CHLOE NOMADE PERFUMOWANY DEO SPRAY 100ML</t>
+          <t>EX-CHLOE WOM EDP 50ML VAPO</t>
         </is>
       </c>
       <c r="B244" s="9" t="n">
-        <v>5</v>
+        <v>84</v>
       </c>
       <c r="C244" s="10" t="n">
-        <v>71.90000000000001</v>
+        <v>178.9</v>
       </c>
       <c r="D244" s="8" t="inlineStr">
         <is>
-          <t>3614223111527</t>
+          <t>3607346232347</t>
         </is>
       </c>
       <c r="E244" s="11" t="inlineStr"/>
       <c r="F244" s="12" t="inlineStr"/>
     </row>
     <row r="245" ht="16" customHeight="1">
       <c r="A245" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">EX-CHLOE WOM  PERFUMOWANY DEO SPRAY 100ML </t>
+          <t>EX-COTY EXCLAMATION EDC 50ML</t>
         </is>
       </c>
       <c r="B245" s="4" t="n">
-        <v>6</v>
+        <v>27</v>
       </c>
       <c r="C245" s="5" t="n">
-        <v>72.90000000000001</v>
+        <v>25.9</v>
       </c>
       <c r="D245" s="3" t="inlineStr">
         <is>
-          <t>688575201963</t>
+          <t>31655095004</t>
         </is>
       </c>
       <c r="E245" s="6" t="inlineStr"/>
       <c r="F245" s="7" t="inlineStr"/>
     </row>
     <row r="246" ht="16" customHeight="1">
       <c r="A246" s="8" t="inlineStr">
         <is>
-          <t>EX-CHLOE WOM EDP 20ML VAPO</t>
+          <t>EX-COTY PRET A PORTER EDT 100ML VAPO</t>
         </is>
       </c>
       <c r="B246" s="9" t="n">
         <v>11</v>
       </c>
       <c r="C246" s="10" t="n">
-        <v>96.90000000000001</v>
+        <v>29.9</v>
       </c>
       <c r="D246" s="8" t="inlineStr">
         <is>
-          <t>3614229147261</t>
+          <t>8413161017053</t>
         </is>
       </c>
       <c r="E246" s="11" t="inlineStr"/>
       <c r="F246" s="12" t="inlineStr"/>
     </row>
     <row r="247" ht="16" customHeight="1">
       <c r="A247" s="3" t="inlineStr">
         <is>
-          <t>EX-CHLOE WOM EDP 30ML VAPO</t>
+          <t>EX-COTY PRET A PORTER EDT 50ML</t>
         </is>
       </c>
       <c r="B247" s="4" t="n">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="C247" s="5" t="n">
-        <v>139.9</v>
+        <v>17.9</v>
       </c>
       <c r="D247" s="3" t="inlineStr">
         <is>
-          <t>688575201901</t>
+          <t>8413161017022</t>
         </is>
       </c>
       <c r="E247" s="6" t="inlineStr"/>
       <c r="F247" s="7" t="inlineStr"/>
     </row>
     <row r="248" ht="16" customHeight="1">
       <c r="A248" s="8" t="inlineStr">
         <is>
-          <t>EX-CHLOE WOM EDP 50ML + BL 100ML</t>
+          <t>EX-DAVID BECKHAM BOLD INSTINCT MEN EDP 50ML VAPO</t>
         </is>
       </c>
       <c r="B248" s="9" t="n">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="C248" s="10" t="n">
-        <v>219.9</v>
+        <v>42.9</v>
       </c>
       <c r="D248" s="8" t="inlineStr">
         <is>
-          <t>3616305258502</t>
+          <t>3616304892790</t>
         </is>
       </c>
       <c r="E248" s="11" t="inlineStr"/>
       <c r="F248" s="12" t="inlineStr"/>
     </row>
     <row r="249" ht="16" customHeight="1">
       <c r="A249" s="3" t="inlineStr">
         <is>
-          <t>EX-CHLOE WOM EDP 50ML VAPO</t>
+          <t>EX-DAVID BECKHAM CLASSIC BLUE MEN DEO SPRAY 150ML</t>
         </is>
       </c>
       <c r="B249" s="4" t="n">
-        <v>118</v>
+        <v>9</v>
       </c>
       <c r="C249" s="5" t="n">
-        <v>178.9</v>
+        <v>12.9</v>
       </c>
       <c r="D249" s="3" t="inlineStr">
         <is>
-          <t>3607346232347</t>
+          <t>3607349937942</t>
         </is>
       </c>
       <c r="E249" s="6" t="inlineStr"/>
       <c r="F249" s="7" t="inlineStr"/>
     </row>
     <row r="250" ht="16" customHeight="1">
       <c r="A250" s="8" t="inlineStr">
         <is>
-          <t>EX-CHLOE WOM EDP 75ML VAPO</t>
+          <t>EX-DAVID BECKHAM CLASSIC BLUE MEN EDT 100ML</t>
         </is>
       </c>
       <c r="B250" s="9" t="n">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="C250" s="10" t="n">
-        <v>215.9</v>
+        <v>47.9</v>
       </c>
       <c r="D250" s="8" t="inlineStr">
         <is>
-          <t>3607346232385</t>
+          <t>3616303461980</t>
         </is>
       </c>
       <c r="E250" s="11" t="inlineStr"/>
       <c r="F250" s="12" t="inlineStr"/>
     </row>
     <row r="251" ht="16" customHeight="1">
       <c r="A251" s="3" t="inlineStr">
         <is>
-          <t>EX-COTY EXCLAMATION EDC 50ML</t>
+          <t>EX-DAVID BECKHAM CLASSIC HOMME DEO SPRAY 150ML</t>
         </is>
       </c>
       <c r="B251" s="4" t="n">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="C251" s="5" t="n">
-        <v>25.9</v>
+        <v>12.9</v>
       </c>
       <c r="D251" s="3" t="inlineStr">
         <is>
-          <t>31655095004</t>
+          <t>3616304474521</t>
         </is>
       </c>
       <c r="E251" s="6" t="inlineStr"/>
       <c r="F251" s="7" t="inlineStr"/>
     </row>
     <row r="252" ht="16" customHeight="1">
       <c r="A252" s="8" t="inlineStr">
         <is>
-          <t>EX-COTY PRET A PORTER EDT 100ML VAPO</t>
+          <t>EX-DAVID BECKHAM CLASSIC HOMME MEN EDT 100ML</t>
         </is>
       </c>
       <c r="B252" s="9" t="n">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="C252" s="10" t="n">
-        <v>29.9</v>
+        <v>45.9</v>
       </c>
       <c r="D252" s="8" t="inlineStr">
         <is>
-          <t>8413161017053</t>
+          <t>3616303462062</t>
         </is>
       </c>
       <c r="E252" s="11" t="inlineStr"/>
       <c r="F252" s="12" t="inlineStr"/>
     </row>
     <row r="253" ht="16" customHeight="1">
       <c r="A253" s="3" t="inlineStr">
         <is>
-          <t>EX-COTY PRET A PORTER EDT 50ML</t>
+          <t>EX-DAVID BECKHAM CLASSIC MEN EDT 100ML</t>
         </is>
       </c>
       <c r="B253" s="4" t="n">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="C253" s="5" t="n">
-        <v>17.9</v>
+        <v>42.9</v>
       </c>
       <c r="D253" s="3" t="inlineStr">
         <is>
-          <t>8413161017022</t>
+          <t>3616303461966</t>
         </is>
       </c>
       <c r="E253" s="6" t="inlineStr"/>
       <c r="F253" s="7" t="inlineStr"/>
     </row>
     <row r="254" ht="16" customHeight="1">
       <c r="A254" s="8" t="inlineStr">
         <is>
-          <t>EX-DAVID BECKHAM BOLD INSTINCT MEN EDP 50ML VAPO</t>
+          <t>EX-DAVID BECKHAM INSPIRED BY RESPECT EDT 40ML</t>
         </is>
       </c>
       <c r="B254" s="9" t="n">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="C254" s="10" t="n">
-        <v>42.9</v>
+        <v>32.9</v>
       </c>
       <c r="D254" s="8" t="inlineStr">
         <is>
-          <t>3616304892790</t>
+          <t>3614224677855</t>
         </is>
       </c>
       <c r="E254" s="11" t="inlineStr"/>
       <c r="F254" s="12" t="inlineStr"/>
     </row>
     <row r="255" ht="16" customHeight="1">
       <c r="A255" s="3" t="inlineStr">
         <is>
-          <t>EX-DAVID BECKHAM CLASSIC HOMME DEO SPRAY 150ML</t>
+          <t>EX-DAVID BECKHAM INSTINCT EDP 75ML VAPO</t>
         </is>
       </c>
       <c r="B255" s="4" t="n">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C255" s="5" t="n">
-        <v>12.9</v>
+        <v>46.9</v>
       </c>
       <c r="D255" s="3" t="inlineStr">
         <is>
-          <t>3616304474521</t>
+          <t>3616304892783</t>
         </is>
       </c>
       <c r="E255" s="6" t="inlineStr"/>
       <c r="F255" s="7" t="inlineStr"/>
     </row>
     <row r="256" ht="16" customHeight="1">
       <c r="A256" s="8" t="inlineStr">
         <is>
-          <t>EX-DAVID BECKHAM CLASSIC HOMME MEN EDT 100ML</t>
+          <t>EX-DAVID BECKHAM INSTINCT EDT 30ML VAPO</t>
         </is>
       </c>
       <c r="B256" s="9" t="n">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="C256" s="10" t="n">
-        <v>45.9</v>
+        <v>29.9</v>
       </c>
       <c r="D256" s="8" t="inlineStr">
         <is>
-          <t>3616303462062</t>
+          <t>5012874212255</t>
         </is>
       </c>
       <c r="E256" s="11" t="inlineStr"/>
       <c r="F256" s="12" t="inlineStr"/>
     </row>
     <row r="257" ht="16" customHeight="1">
       <c r="A257" s="3" t="inlineStr">
         <is>
-          <t>EX-DAVID BECKHAM CLASSIC MEN EDT 100ML</t>
+          <t>EX-DAVID BECKHAM INSTINCT EDT 50ML VAPO</t>
         </is>
       </c>
       <c r="B257" s="4" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="C257" s="5" t="n">
-        <v>42.9</v>
+        <v>36.9</v>
       </c>
       <c r="D257" s="3" t="inlineStr">
         <is>
-          <t>3616303461966</t>
+          <t>5012874212262</t>
         </is>
       </c>
       <c r="E257" s="6" t="inlineStr"/>
       <c r="F257" s="7" t="inlineStr"/>
     </row>
     <row r="258" ht="16" customHeight="1">
       <c r="A258" s="8" t="inlineStr">
         <is>
-          <t>EX-DAVID BECKHAM INSPIRED BY RESPECT DEO SPRAY 150ML</t>
+          <t>EX-DAVID BECKHAM RESPECT DEO SPRAY 150ML</t>
         </is>
       </c>
       <c r="B258" s="9" t="n">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="C258" s="10" t="n">
         <v>12.9</v>
       </c>
       <c r="D258" s="8" t="inlineStr">
         <is>
-          <t>3614224678241</t>
+          <t>3614223627295</t>
         </is>
       </c>
       <c r="E258" s="11" t="inlineStr"/>
       <c r="F258" s="12" t="inlineStr"/>
     </row>
     <row r="259" ht="16" customHeight="1">
       <c r="A259" s="3" t="inlineStr">
         <is>
-          <t>EX-DAVID BECKHAM INSPIRED BY RESPECT EDT 40ML</t>
+          <t>EX-DAVID BECKHAM RESPECT EDT 90ML</t>
         </is>
       </c>
       <c r="B259" s="4" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C259" s="5" t="n">
-        <v>32.9</v>
+        <v>42.9</v>
       </c>
       <c r="D259" s="3" t="inlineStr">
         <is>
-          <t>3614224677855</t>
+          <t>3614223627042</t>
         </is>
       </c>
       <c r="E259" s="6" t="inlineStr"/>
       <c r="F259" s="7" t="inlineStr"/>
     </row>
     <row r="260" ht="16" customHeight="1">
       <c r="A260" s="8" t="inlineStr">
         <is>
-          <t>EX-DAVID BECKHAM INSTINCT EDP 75ML VAPO</t>
+          <t>EX-DAVIDOFF ADVENTURE MEN EDT 100ML VAPO</t>
         </is>
       </c>
       <c r="B260" s="9" t="n">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="C260" s="10" t="n">
-        <v>46.9</v>
+        <v>68.90000000000001</v>
       </c>
       <c r="D260" s="8" t="inlineStr">
         <is>
-          <t>3616304892783</t>
+          <t>3414200204415</t>
         </is>
       </c>
       <c r="E260" s="11" t="inlineStr"/>
       <c r="F260" s="12" t="inlineStr"/>
     </row>
     <row r="261" ht="16" customHeight="1">
       <c r="A261" s="3" t="inlineStr">
         <is>
-          <t>EX-DAVID BECKHAM INSTINCT EDT 30ML VAPO</t>
+          <t xml:space="preserve">EX-DAVIDOFF CHAMPION HOMME EDT 90ML VAPO   </t>
         </is>
       </c>
       <c r="B261" s="4" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="C261" s="5" t="n">
-        <v>29.9</v>
+        <v>73.90000000000001</v>
       </c>
       <c r="D261" s="3" t="inlineStr">
         <is>
-          <t>5012874212255</t>
+          <t>3607340188602</t>
         </is>
       </c>
       <c r="E261" s="6" t="inlineStr"/>
       <c r="F261" s="7" t="inlineStr"/>
     </row>
     <row r="262" ht="16" customHeight="1">
       <c r="A262" s="8" t="inlineStr">
         <is>
-          <t>EX-DAVID BECKHAM INSTINCT EDT 50ML VAPO</t>
+          <t>EX-DAVIDOFF COOL WATER HOMME DEO SPRAY 150ML</t>
         </is>
       </c>
       <c r="B262" s="9" t="n">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C262" s="10" t="n">
-        <v>36.9</v>
+        <v>29.9</v>
       </c>
       <c r="D262" s="8" t="inlineStr">
         <is>
-          <t>5012874212262</t>
+          <t>3614223708741</t>
         </is>
       </c>
       <c r="E262" s="11" t="inlineStr"/>
       <c r="F262" s="12" t="inlineStr"/>
     </row>
     <row r="263" ht="16" customHeight="1">
       <c r="A263" s="3" t="inlineStr">
         <is>
-          <t>EX-DAVID BECKHAM RESPECT EDT 90ML</t>
+          <t>EX-DAVIDOFF COOL WATER HOMME DEO STICK 75G</t>
         </is>
       </c>
       <c r="B263" s="4" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C263" s="5" t="n">
-        <v>42.9</v>
+        <v>40.9</v>
       </c>
       <c r="D263" s="3" t="inlineStr">
         <is>
-          <t>3614223627042</t>
+          <t>3414202000329</t>
         </is>
       </c>
       <c r="E263" s="6" t="inlineStr"/>
       <c r="F263" s="7" t="inlineStr"/>
     </row>
     <row r="264" ht="16" customHeight="1">
       <c r="A264" s="8" t="inlineStr">
         <is>
-          <t>EX-DAVIDOFF ADVENTURE MEN EDT 100ML VAPO</t>
+          <t>EX-DAVIDOFF COOL WATER HOMME EDT 1,2ML</t>
         </is>
       </c>
       <c r="B264" s="9" t="n">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="C264" s="10" t="n">
-        <v>68.90000000000001</v>
+        <v>4</v>
       </c>
       <c r="D264" s="8" t="inlineStr">
         <is>
-          <t>3414200204415</t>
+          <t>3414202453446</t>
         </is>
       </c>
       <c r="E264" s="11" t="inlineStr"/>
       <c r="F264" s="12" t="inlineStr"/>
     </row>
     <row r="265" ht="16" customHeight="1">
       <c r="A265" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">EX-DAVIDOFF CHAMPION HOMME EDT 90ML VAPO   </t>
+          <t>EX-DAVIDOFF COOL WATER HOMME EDT 125ML VAPO</t>
         </is>
       </c>
       <c r="B265" s="4" t="n">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="C265" s="5" t="n">
-        <v>73.90000000000001</v>
+        <v>90.90000000000001</v>
       </c>
       <c r="D265" s="3" t="inlineStr">
         <is>
-          <t>3607340188602</t>
+          <t>3414202000572</t>
         </is>
       </c>
       <c r="E265" s="6" t="inlineStr"/>
       <c r="F265" s="7" t="inlineStr"/>
     </row>
     <row r="266" ht="16" customHeight="1">
       <c r="A266" s="8" t="inlineStr">
         <is>
-          <t>EX-DAVIDOFF COOL WATER HOMME DEO SPRAY 150ML</t>
+          <t>EX-DAVIDOFF COOL WATER HOMME EDT 200ML VAPO</t>
         </is>
       </c>
       <c r="B266" s="9" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="C266" s="10" t="n">
-        <v>29.9</v>
+        <v>125.9</v>
       </c>
       <c r="D266" s="8" t="inlineStr">
         <is>
-          <t>3614223708741</t>
+          <t>3607342359789</t>
         </is>
       </c>
       <c r="E266" s="11" t="inlineStr"/>
       <c r="F266" s="12" t="inlineStr"/>
     </row>
     <row r="267" ht="16" customHeight="1">
       <c r="A267" s="3" t="inlineStr">
         <is>
-          <t>EX-DAVIDOFF COOL WATER HOMME DEO STICK 75G</t>
+          <t>EX-DAVIDOFF COOL WATER HOMME EDT 75ML VAPO</t>
         </is>
       </c>
       <c r="B267" s="4" t="n">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="C267" s="5" t="n">
-        <v>40.9</v>
+        <v>72.90000000000001</v>
       </c>
       <c r="D267" s="3" t="inlineStr">
         <is>
-          <t>3414202000329</t>
+          <t>3414202000565</t>
         </is>
       </c>
       <c r="E267" s="6" t="inlineStr"/>
       <c r="F267" s="7" t="inlineStr"/>
     </row>
     <row r="268" ht="16" customHeight="1">
       <c r="A268" s="8" t="inlineStr">
         <is>
-          <t>EX-DAVIDOFF COOL WATER HOMME EDT 125ML VAPO</t>
+          <t>EX-DAVIDOFF COOL WATER HOMME REBORN EDT 1,2ML</t>
         </is>
       </c>
       <c r="B268" s="9" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C268" s="10" t="n">
-        <v>90.90000000000001</v>
+        <v>3.5</v>
       </c>
       <c r="D268" s="8" t="inlineStr">
         <is>
-          <t>3414202000572</t>
+          <t>3616302038411</t>
         </is>
       </c>
       <c r="E268" s="11" t="inlineStr"/>
       <c r="F268" s="12" t="inlineStr"/>
     </row>
     <row r="269" ht="16" customHeight="1">
       <c r="A269" s="3" t="inlineStr">
         <is>
-          <t>EX-DAVIDOFF COOL WATER HOMME EDT 200ML VAPO</t>
+          <t>EX-DAVIDOFF COOL WATER WOMAN EDT 100ML VAPO</t>
         </is>
       </c>
       <c r="B269" s="4" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C269" s="5" t="n">
-        <v>125.9</v>
+        <v>77.90000000000001</v>
       </c>
       <c r="D269" s="3" t="inlineStr">
         <is>
-          <t>3607342359789</t>
+          <t>3414202011752</t>
         </is>
       </c>
       <c r="E269" s="6" t="inlineStr"/>
       <c r="F269" s="7" t="inlineStr"/>
     </row>
     <row r="270" ht="16" customHeight="1">
       <c r="A270" s="8" t="inlineStr">
         <is>
-          <t>EX-DAVIDOFF COOL WATER HOMME EDT 75ML VAPO</t>
+          <t>EX-DAVIDOFF COOL WATER WOMAN EDT 30ML VAPO</t>
         </is>
       </c>
       <c r="B270" s="9" t="n">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="C270" s="10" t="n">
-        <v>72.90000000000001</v>
+        <v>53.9</v>
       </c>
       <c r="D270" s="8" t="inlineStr">
         <is>
-          <t>3414202000565</t>
+          <t>3414202011820</t>
         </is>
       </c>
       <c r="E270" s="11" t="inlineStr"/>
       <c r="F270" s="12" t="inlineStr"/>
     </row>
     <row r="271" ht="16" customHeight="1">
       <c r="A271" s="3" t="inlineStr">
         <is>
-          <t>EX-DAVIDOFF COOL WATER HOMME REBORN EDT 1,2ML</t>
+          <t>EX-DAVIDOFF COOL WATER WOMAN EDT 50ML VAPO</t>
         </is>
       </c>
       <c r="B271" s="4" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="C271" s="5" t="n">
-        <v>3.5</v>
+        <v>60.9</v>
       </c>
       <c r="D271" s="3" t="inlineStr">
         <is>
-          <t>3616302038411</t>
+          <t>3414202011769</t>
         </is>
       </c>
       <c r="E271" s="6" t="inlineStr"/>
       <c r="F271" s="7" t="inlineStr"/>
     </row>
     <row r="272" ht="16" customHeight="1">
       <c r="A272" s="8" t="inlineStr">
         <is>
-          <t>EX-DAVIDOFF COOL WATER WOMAN  EDT 1ML</t>
+          <t xml:space="preserve">EX-DAVIDOFF HORIZON EXTREME EDP 1,2ML </t>
         </is>
       </c>
       <c r="B272" s="9" t="n">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="C272" s="10" t="n">
-        <v>3.5</v>
+        <v>4.5</v>
       </c>
       <c r="D272" s="8" t="inlineStr">
         <is>
-          <t>3414200004374</t>
+          <t>3614222482758</t>
         </is>
       </c>
       <c r="E272" s="11" t="inlineStr"/>
       <c r="F272" s="12" t="inlineStr"/>
     </row>
     <row r="273" ht="16" customHeight="1">
       <c r="A273" s="3" t="inlineStr">
         <is>
-          <t>EX-DAVIDOFF COOL WATER WOMAN EDT 100ML VAPO</t>
+          <t>EX-DAVIDOFF THE GAME HOMME EDT 100ML VAPO</t>
         </is>
       </c>
       <c r="B273" s="4" t="n">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="C273" s="5" t="n">
-        <v>77.90000000000001</v>
+        <v>72.90000000000001</v>
       </c>
       <c r="D273" s="3" t="inlineStr">
         <is>
-          <t>3414202011752</t>
+          <t>3607341186805</t>
         </is>
       </c>
       <c r="E273" s="6" t="inlineStr"/>
       <c r="F273" s="7" t="inlineStr"/>
     </row>
     <row r="274" ht="16" customHeight="1">
       <c r="A274" s="8" t="inlineStr">
         <is>
-          <t>EX-DAVIDOFF COOL WATER WOMAN EDT 30ML VAPO</t>
+          <t>EX-DIOR ADDICT PEACHY GLOW EDP 30ML VAPO</t>
         </is>
       </c>
       <c r="B274" s="9" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C274" s="10" t="n">
-        <v>53.9</v>
+        <v>208.9</v>
       </c>
       <c r="D274" s="8" t="inlineStr">
         <is>
-          <t>3414202011820</t>
+          <t>3348901786379</t>
         </is>
       </c>
       <c r="E274" s="11" t="inlineStr"/>
       <c r="F274" s="12" t="inlineStr"/>
     </row>
     <row r="275" ht="16" customHeight="1">
       <c r="A275" s="3" t="inlineStr">
         <is>
-          <t>EX-DAVIDOFF COOL WATER WOMAN EDT 50ML VAPO</t>
+          <t>EX-DIOR ADDICT PEACHY GLOW EDP 50ML VAPO</t>
         </is>
       </c>
       <c r="B275" s="4" t="n">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="C275" s="5" t="n">
-        <v>60.9</v>
+        <v>255.9</v>
       </c>
       <c r="D275" s="3" t="inlineStr">
         <is>
-          <t>3414202011769</t>
+          <t>3348901786362</t>
         </is>
       </c>
       <c r="E275" s="6" t="inlineStr"/>
       <c r="F275" s="7" t="inlineStr"/>
     </row>
     <row r="276" ht="16" customHeight="1">
       <c r="A276" s="8" t="inlineStr">
         <is>
-          <t xml:space="preserve">EX-DAVIDOFF HORIZON EXTREME EDP 1,2ML </t>
+          <t>EX-DIOR ADDICT PURPLE GLOW EDP 30ML VAPO</t>
         </is>
       </c>
       <c r="B276" s="9" t="n">
-        <v>14</v>
+        <v>2</v>
       </c>
       <c r="C276" s="10" t="n">
-        <v>5</v>
+        <v>208.9</v>
       </c>
       <c r="D276" s="8" t="inlineStr">
         <is>
-          <t>3614222482758</t>
+          <t>3348901786409</t>
         </is>
       </c>
       <c r="E276" s="11" t="inlineStr"/>
       <c r="F276" s="12" t="inlineStr"/>
     </row>
     <row r="277" ht="16" customHeight="1">
       <c r="A277" s="3" t="inlineStr">
         <is>
-          <t>EX-DAVIDOFF THE GAME HOMME EDT 100ML VAPO</t>
+          <t>EX-DIOR ADDICT PURPLE GLOW EDP 50ML VAPO</t>
         </is>
       </c>
       <c r="B277" s="4" t="n">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="C277" s="5" t="n">
-        <v>72.90000000000001</v>
+        <v>255.9</v>
       </c>
       <c r="D277" s="3" t="inlineStr">
         <is>
-          <t>3607341186805</t>
+          <t>3348901786393</t>
         </is>
       </c>
       <c r="E277" s="6" t="inlineStr"/>
       <c r="F277" s="7" t="inlineStr"/>
     </row>
     <row r="278" ht="16" customHeight="1">
       <c r="A278" s="8" t="inlineStr">
         <is>
-          <t>EX-DIOR ADDICT PEACHY GLOW EDP 30ML VAPO</t>
+          <t>EX-DIOR ADDICT ROSY GLOW EDP 30ML VAPO</t>
         </is>
       </c>
       <c r="B278" s="9" t="n">
         <v>2</v>
       </c>
       <c r="C278" s="10" t="n">
-        <v>229.9</v>
+        <v>208.9</v>
       </c>
       <c r="D278" s="8" t="inlineStr">
         <is>
-          <t>3348901786379</t>
+          <t>3348901786348</t>
         </is>
       </c>
       <c r="E278" s="11" t="inlineStr"/>
       <c r="F278" s="12" t="inlineStr"/>
     </row>
     <row r="279" ht="16" customHeight="1">
       <c r="A279" s="3" t="inlineStr">
         <is>
-          <t>EX-DIOR ADDICT PEACHY GLOW EDP 50ML VAPO</t>
+          <t>EX-DIOR ADDICT ROSY GLOW EDP 50ML VAPO</t>
         </is>
       </c>
       <c r="B279" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C279" s="5" t="n">
-        <v>299.9</v>
+        <v>255.9</v>
       </c>
       <c r="D279" s="3" t="inlineStr">
         <is>
-          <t>3348901786362</t>
+          <t>3348901786331</t>
         </is>
       </c>
       <c r="E279" s="6" t="inlineStr"/>
       <c r="F279" s="7" t="inlineStr"/>
     </row>
     <row r="280" ht="16" customHeight="1">
       <c r="A280" s="8" t="inlineStr">
         <is>
-          <t>EX-DIOR ADDICT PURPLE GLOW EDP 30ML VAPO</t>
+          <t>EX-DIOR FAHRENHEIT A/S 100ML</t>
         </is>
       </c>
       <c r="B280" s="9" t="n">
         <v>2</v>
       </c>
       <c r="C280" s="10" t="n">
-        <v>229.9</v>
+        <v>240.9</v>
       </c>
       <c r="D280" s="8" t="inlineStr">
         <is>
-          <t>3348901786409</t>
+          <t>3348900010048</t>
         </is>
       </c>
       <c r="E280" s="11" t="inlineStr"/>
       <c r="F280" s="12" t="inlineStr"/>
     </row>
     <row r="281" ht="16" customHeight="1">
       <c r="A281" s="3" t="inlineStr">
         <is>
-          <t>EX-DIOR ADDICT PURPLE GLOW EDP 50ML VAPO</t>
+          <t>EX-DIOR FAHRENHEIT EDT 100ML VAPO</t>
         </is>
       </c>
       <c r="B281" s="4" t="n">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="C281" s="5" t="n">
-        <v>299.9</v>
+        <v>328.9</v>
       </c>
       <c r="D281" s="3" t="inlineStr">
         <is>
-          <t>3348901786393</t>
+          <t>3348900012219</t>
         </is>
       </c>
       <c r="E281" s="6" t="inlineStr"/>
       <c r="F281" s="7" t="inlineStr"/>
     </row>
     <row r="282" ht="16" customHeight="1">
       <c r="A282" s="8" t="inlineStr">
         <is>
-          <t>EX-DIOR ADDICT ROSY GLOW EDP 30ML VAPO</t>
+          <t>EX-DIOR FAHRENHEIT EDT 50ML VAPO</t>
         </is>
       </c>
       <c r="B282" s="9" t="n">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="C282" s="10" t="n">
-        <v>229</v>
+        <v>253.9</v>
       </c>
       <c r="D282" s="8" t="inlineStr">
         <is>
-          <t>3348901786348</t>
+          <t>3348900012189</t>
         </is>
       </c>
       <c r="E282" s="11" t="inlineStr"/>
       <c r="F282" s="12" t="inlineStr"/>
     </row>
     <row r="283" ht="16" customHeight="1">
       <c r="A283" s="3" t="inlineStr">
         <is>
-          <t>EX-DIOR ADDICT ROSY GLOW EDP 50ML VAPO</t>
+          <t>EX-DIOR FAHRENHEIT PERFUM 75ML VAPO</t>
         </is>
       </c>
       <c r="B283" s="4" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C283" s="5" t="n">
-        <v>299.9</v>
+        <v>379.9</v>
       </c>
       <c r="D283" s="3" t="inlineStr">
         <is>
-          <t>3348901786331</t>
+          <t>3348901116817</t>
         </is>
       </c>
       <c r="E283" s="6" t="inlineStr"/>
       <c r="F283" s="7" t="inlineStr"/>
     </row>
     <row r="284" ht="16" customHeight="1">
       <c r="A284" s="8" t="inlineStr">
         <is>
-          <t>EX-DIOR DOLCE VITA EDT 100ML VAPO</t>
+          <t>EX-DIOR HOMME (2020) EDT 50ML VAPO</t>
         </is>
       </c>
       <c r="B284" s="9" t="n">
         <v>2</v>
       </c>
       <c r="C284" s="10" t="n">
-        <v>390.9</v>
+        <v>263.9</v>
       </c>
       <c r="D284" s="8" t="inlineStr">
         <is>
-          <t>3348900236738</t>
+          <t>3348901419130</t>
         </is>
       </c>
       <c r="E284" s="11" t="inlineStr"/>
       <c r="F284" s="12" t="inlineStr"/>
     </row>
     <row r="285" ht="16" customHeight="1">
       <c r="A285" s="3" t="inlineStr">
         <is>
-          <t>EX-DIOR FAHRENHEIT A/S 100ML</t>
+          <t>EX-DIOR HOMME INTENSE EDP 1ML</t>
         </is>
       </c>
       <c r="B285" s="4" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C285" s="5" t="n">
-        <v>240.9</v>
+        <v>7</v>
       </c>
       <c r="D285" s="3" t="inlineStr">
         <is>
-          <t>3348900010048</t>
+          <t>3348900912878</t>
         </is>
       </c>
       <c r="E285" s="6" t="inlineStr"/>
       <c r="F285" s="7" t="inlineStr"/>
     </row>
     <row r="286" ht="16" customHeight="1">
       <c r="A286" s="8" t="inlineStr">
         <is>
-          <t>EX-DIOR FAHRENHEIT EDT 100ML VAPO</t>
+          <t xml:space="preserve">EX-DIOR HOMME SAUVAGE EDP 100ML </t>
         </is>
       </c>
       <c r="B286" s="9" t="n">
-        <v>3</v>
+        <v>18</v>
       </c>
       <c r="C286" s="10" t="n">
-        <v>328.9</v>
+        <v>393.9</v>
       </c>
       <c r="D286" s="8" t="inlineStr">
         <is>
-          <t>3348900012219</t>
+          <t>3348901368247</t>
         </is>
       </c>
       <c r="E286" s="11" t="inlineStr"/>
       <c r="F286" s="12" t="inlineStr"/>
     </row>
     <row r="287" ht="16" customHeight="1">
       <c r="A287" s="3" t="inlineStr">
         <is>
-          <t>EX-DIOR FAHRENHEIT EDT 50ML VAPO</t>
+          <t>EX-DIOR HOMME SAUVAGE EDP 100ML - LIMITED EDITION</t>
         </is>
       </c>
       <c r="B287" s="4" t="n">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="C287" s="5" t="n">
-        <v>253.9</v>
+        <v>393.9</v>
       </c>
       <c r="D287" s="3" t="inlineStr">
         <is>
-          <t>3348900012189</t>
+          <t>3348901772716</t>
         </is>
       </c>
       <c r="E287" s="6" t="inlineStr"/>
       <c r="F287" s="7" t="inlineStr"/>
     </row>
     <row r="288" ht="16" customHeight="1">
       <c r="A288" s="8" t="inlineStr">
         <is>
-          <t>EX-DIOR FAHRENHEIT PERFUM 75ML VAPO</t>
+          <t>EX-DIOR HOMME SAUVAGE EDP 100ML+ EDP 10ML</t>
         </is>
       </c>
       <c r="B288" s="9" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="C288" s="10" t="n">
-        <v>379.9</v>
+        <v>405.9</v>
       </c>
       <c r="D288" s="8" t="inlineStr">
         <is>
-          <t>3348901116817</t>
+          <t>3348901754354</t>
         </is>
       </c>
       <c r="E288" s="11" t="inlineStr"/>
       <c r="F288" s="12" t="inlineStr"/>
     </row>
     <row r="289" ht="16" customHeight="1">
       <c r="A289" s="3" t="inlineStr">
         <is>
-          <t>EX-DIOR HOMME (2020) EDT 100ML VAPO</t>
+          <t>EX-DIOR HOMME SAUVAGE EDP 60ML</t>
         </is>
       </c>
       <c r="B289" s="4" t="n">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="C289" s="5" t="n">
-        <v>319.9</v>
+        <v>295.9</v>
       </c>
       <c r="D289" s="3" t="inlineStr">
         <is>
-          <t>3348900662636</t>
+          <t>3348901368254</t>
         </is>
       </c>
       <c r="E289" s="6" t="inlineStr"/>
       <c r="F289" s="7" t="inlineStr"/>
     </row>
     <row r="290" ht="16" customHeight="1">
       <c r="A290" s="8" t="inlineStr">
         <is>
-          <t>EX-DIOR HOMME (2020) EDT 50ML VAPO</t>
+          <t>EX-DIOR HOMME SAUVAGE EDT 100ML</t>
         </is>
       </c>
       <c r="B290" s="9" t="n">
-        <v>2</v>
+        <v>16</v>
       </c>
       <c r="C290" s="10" t="n">
-        <v>263.9</v>
+        <v>338.9</v>
       </c>
       <c r="D290" s="8" t="inlineStr">
         <is>
-          <t>3348901419130</t>
+          <t>3348901250146</t>
         </is>
       </c>
       <c r="E290" s="11" t="inlineStr"/>
       <c r="F290" s="12" t="inlineStr"/>
     </row>
     <row r="291" ht="16" customHeight="1">
       <c r="A291" s="3" t="inlineStr">
         <is>
-          <t>EX-DIOR HOMME INTENSE EDP 1ML</t>
+          <t>EX-DIOR HOMME SAUVAGE EDT 60ML</t>
         </is>
       </c>
       <c r="B291" s="4" t="n">
-        <v>1</v>
+        <v>21</v>
       </c>
       <c r="C291" s="5" t="n">
-        <v>7</v>
+        <v>265.9</v>
       </c>
       <c r="D291" s="3" t="inlineStr">
         <is>
-          <t>3348900912878</t>
+          <t>3348901250153</t>
         </is>
       </c>
       <c r="E291" s="6" t="inlineStr"/>
       <c r="F291" s="7" t="inlineStr"/>
     </row>
     <row r="292" ht="16" customHeight="1">
       <c r="A292" s="8" t="inlineStr">
         <is>
-          <t xml:space="preserve">EX-DIOR HOMME SAUVAGE EDP 100ML </t>
+          <t>EX-DIOR HOMME SAUVAGE ELIXIR 100ML</t>
         </is>
       </c>
       <c r="B292" s="9" t="n">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="C292" s="10" t="n">
-        <v>393.9</v>
+        <v>609.9</v>
       </c>
       <c r="D292" s="8" t="inlineStr">
         <is>
-          <t>3348901368247</t>
+          <t>3348901640916</t>
         </is>
       </c>
       <c r="E292" s="11" t="inlineStr"/>
       <c r="F292" s="12" t="inlineStr"/>
     </row>
     <row r="293" ht="16" customHeight="1">
       <c r="A293" s="3" t="inlineStr">
         <is>
-          <t>EX-DIOR HOMME SAUVAGE EDP 100ML - LIMITED EDITION</t>
+          <t>EX-DIOR HOMME SAUVAGE ELIXIR 60ML</t>
         </is>
       </c>
       <c r="B293" s="4" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C293" s="5" t="n">
-        <v>393.9</v>
+        <v>445.9</v>
       </c>
       <c r="D293" s="3" t="inlineStr">
         <is>
-          <t>3348901772716</t>
+          <t>3348901567572</t>
         </is>
       </c>
       <c r="E293" s="6" t="inlineStr"/>
       <c r="F293" s="7" t="inlineStr"/>
     </row>
     <row r="294" ht="16" customHeight="1">
       <c r="A294" s="8" t="inlineStr">
         <is>
-          <t>EX-DIOR HOMME SAUVAGE EDP 100ML+ EDP 10ML</t>
+          <t>EX-DIOR HOMME SAUVAGE PARFUM 60ML</t>
         </is>
       </c>
       <c r="B294" s="9" t="n">
         <v>2</v>
       </c>
       <c r="C294" s="10" t="n">
-        <v>405.9</v>
+        <v>324.9</v>
       </c>
       <c r="D294" s="8" t="inlineStr">
         <is>
-          <t>3348901754354</t>
+          <t>3348901486392</t>
         </is>
       </c>
       <c r="E294" s="11" t="inlineStr"/>
       <c r="F294" s="12" t="inlineStr"/>
     </row>
     <row r="295" ht="16" customHeight="1">
       <c r="A295" s="3" t="inlineStr">
         <is>
-          <t>EX-DIOR HOMME SAUVAGE EDP 60ML</t>
+          <t>EX-DIOR J ADORE EDP 30ML VAPO</t>
         </is>
       </c>
       <c r="B295" s="4" t="n">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C295" s="5" t="n">
-        <v>295.9</v>
+        <v>262.9</v>
       </c>
       <c r="D295" s="3" t="inlineStr">
         <is>
-          <t>3348901368254</t>
+          <t>3348900417892</t>
         </is>
       </c>
       <c r="E295" s="6" t="inlineStr"/>
       <c r="F295" s="7" t="inlineStr"/>
     </row>
     <row r="296" ht="16" customHeight="1">
       <c r="A296" s="8" t="inlineStr">
         <is>
-          <t>EX-DIOR HOMME SAUVAGE EDT 100ML</t>
+          <t>EX-DIOR J ADORE EDP 50ML VAPO</t>
         </is>
       </c>
       <c r="B296" s="9" t="n">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="C296" s="10" t="n">
-        <v>338.9</v>
+        <v>335.9</v>
       </c>
       <c r="D296" s="8" t="inlineStr">
         <is>
-          <t>3348901250146</t>
+          <t>3348900417885</t>
         </is>
       </c>
       <c r="E296" s="11" t="inlineStr"/>
       <c r="F296" s="12" t="inlineStr"/>
     </row>
     <row r="297" ht="16" customHeight="1">
       <c r="A297" s="3" t="inlineStr">
         <is>
-          <t>EX-DIOR HOMME SAUVAGE EDT 60ML</t>
+          <t>EX-DIOR POISON EDT 100ML VAPO</t>
         </is>
       </c>
       <c r="B297" s="4" t="n">
-        <v>17</v>
+        <v>1</v>
       </c>
       <c r="C297" s="5" t="n">
-        <v>265.9</v>
+        <v>397.9</v>
       </c>
       <c r="D297" s="3" t="inlineStr">
         <is>
-          <t>3348901250153</t>
+          <t>3348900011687</t>
         </is>
       </c>
       <c r="E297" s="6" t="inlineStr"/>
       <c r="F297" s="7" t="inlineStr"/>
     </row>
     <row r="298" ht="16" customHeight="1">
       <c r="A298" s="8" t="inlineStr">
         <is>
-          <t>EX-DIOR HOMME SAUVAGE ELIXIR 60ML</t>
+          <t>EX-DKNY WOMAN 100% BE DELICIOUS EDP 30ML VAPO</t>
         </is>
       </c>
       <c r="B298" s="9" t="n">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="C298" s="10" t="n">
-        <v>445.9</v>
+        <v>78.90000000000001</v>
       </c>
       <c r="D298" s="8" t="inlineStr">
         <is>
-          <t>3348901567572</t>
+          <t>22548154496</t>
         </is>
       </c>
       <c r="E298" s="11" t="inlineStr"/>
       <c r="F298" s="12" t="inlineStr"/>
     </row>
     <row r="299" ht="16" customHeight="1">
       <c r="A299" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">EX-DIOR J ADORE EDP 100ML  </t>
+          <t>EX-DKNY WOMAN BE DELICIOUS EDP 30ML VAPO</t>
         </is>
       </c>
       <c r="B299" s="4" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="C299" s="5" t="n">
-        <v>440.9</v>
+        <v>95.90000000000001</v>
       </c>
       <c r="D299" s="3" t="inlineStr">
         <is>
-          <t>3348900417878</t>
+          <t>763511009800</t>
         </is>
       </c>
       <c r="E299" s="6" t="inlineStr"/>
       <c r="F299" s="7" t="inlineStr"/>
     </row>
     <row r="300" ht="16" customHeight="1">
       <c r="A300" s="8" t="inlineStr">
         <is>
-          <t>EX-DIOR J ADORE EDP 30ML VAPO</t>
+          <t>EX-DKNY WOMAN BE DELICIOUS EDP 50ML VAPO</t>
         </is>
       </c>
       <c r="B300" s="9" t="n">
-        <v>17</v>
+        <v>1</v>
       </c>
       <c r="C300" s="10" t="n">
-        <v>262.9</v>
+        <v>130.9</v>
       </c>
       <c r="D300" s="8" t="inlineStr">
         <is>
-          <t>3348900417892</t>
+          <t>763511009817</t>
         </is>
       </c>
       <c r="E300" s="11" t="inlineStr"/>
       <c r="F300" s="12" t="inlineStr"/>
     </row>
     <row r="301" ht="16" customHeight="1">
       <c r="A301" s="3" t="inlineStr">
         <is>
-          <t>EX-DIOR J ADORE EDP 50ML VAPO</t>
+          <t>EX-DKNY WOMAN EDP 30ML VAPO</t>
         </is>
       </c>
       <c r="B301" s="4" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="C301" s="5" t="n">
-        <v>335.9</v>
+        <v>95.90000000000001</v>
       </c>
       <c r="D301" s="3" t="inlineStr">
         <is>
-          <t>3348900417885</t>
+          <t>763511099993</t>
         </is>
       </c>
       <c r="E301" s="6" t="inlineStr"/>
       <c r="F301" s="7" t="inlineStr"/>
     </row>
     <row r="302" ht="16" customHeight="1">
       <c r="A302" s="8" t="inlineStr">
         <is>
-          <t>EX-DIOR MISS DIOR ROSE N'ROSES  EDT 100ML VAPO</t>
+          <t>EX-DKNY WOMAN EDP 50ML VAPO</t>
         </is>
       </c>
       <c r="B302" s="9" t="n">
         <v>1</v>
       </c>
       <c r="C302" s="10" t="n">
-        <v>309.9</v>
+        <v>122.9</v>
       </c>
       <c r="D302" s="8" t="inlineStr">
         <is>
-          <t>3348901500838</t>
+          <t>763511100002</t>
         </is>
       </c>
       <c r="E302" s="11" t="inlineStr"/>
       <c r="F302" s="12" t="inlineStr"/>
     </row>
     <row r="303" ht="16" customHeight="1">
       <c r="A303" s="3" t="inlineStr">
         <is>
-          <t>EX-DIOR POISON EDT 100ML VAPO</t>
+          <t>EX-DOLCE&amp;GABBANA DEVOTION  EDP 1,5ML</t>
         </is>
       </c>
       <c r="B303" s="4" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="C303" s="5" t="n">
-        <v>397.9</v>
+        <v>6.5</v>
       </c>
       <c r="D303" s="3" t="inlineStr">
         <is>
-          <t>3348900011687</t>
+          <t>8057971183685</t>
         </is>
       </c>
       <c r="E303" s="6" t="inlineStr"/>
       <c r="F303" s="7" t="inlineStr"/>
     </row>
     <row r="304" ht="16" customHeight="1">
       <c r="A304" s="8" t="inlineStr">
         <is>
-          <t>EX-DKNY WOMAN 100% BE DELICIOUS EDP 30ML VAPO</t>
+          <t>EX-DOLCE&amp;GABBANA DEVOTION EDP 30ML</t>
         </is>
       </c>
       <c r="B304" s="9" t="n">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="C304" s="10" t="n">
-        <v>78.90000000000001</v>
+        <v>140.9</v>
       </c>
       <c r="D304" s="8" t="inlineStr">
         <is>
-          <t>22548154496</t>
+          <t>8057971183715</t>
         </is>
       </c>
       <c r="E304" s="11" t="inlineStr"/>
       <c r="F304" s="12" t="inlineStr"/>
     </row>
     <row r="305" ht="16" customHeight="1">
       <c r="A305" s="3" t="inlineStr">
         <is>
-          <t>EX-DKNY WOMAN BE DELICIOUS EDP 30ML VAPO</t>
+          <t>EX-DOLCE&amp;GABBANA DEVOTION EDP 50ML</t>
         </is>
       </c>
       <c r="B305" s="4" t="n">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="C305" s="5" t="n">
-        <v>95.90000000000001</v>
+        <v>175.9</v>
       </c>
       <c r="D305" s="3" t="inlineStr">
         <is>
-          <t>763511009800</t>
+          <t>8057971183722</t>
         </is>
       </c>
       <c r="E305" s="6" t="inlineStr"/>
       <c r="F305" s="7" t="inlineStr"/>
     </row>
     <row r="306" ht="16" customHeight="1">
       <c r="A306" s="8" t="inlineStr">
         <is>
-          <t>EX-DKNY WOMAN BE DELICIOUS EDP 50ML VAPO</t>
+          <t>EX-DOLCE&amp;GABBANA DEVOTION INTENSE EDP 1,5ML</t>
         </is>
       </c>
       <c r="B306" s="9" t="n">
-        <v>1</v>
+        <v>19</v>
       </c>
       <c r="C306" s="10" t="n">
-        <v>130.9</v>
+        <v>7</v>
       </c>
       <c r="D306" s="8" t="inlineStr">
         <is>
-          <t>763511009817</t>
+          <t>8057971188321</t>
         </is>
       </c>
       <c r="E306" s="11" t="inlineStr"/>
       <c r="F306" s="12" t="inlineStr"/>
     </row>
     <row r="307" ht="16" customHeight="1">
       <c r="A307" s="3" t="inlineStr">
         <is>
-          <t>EX-DKNY WOMAN EDP 30ML VAPO</t>
+          <t>EX-DOLCE&amp;GABBANA DEVOTION INTENSE EDP 30ML</t>
         </is>
       </c>
       <c r="B307" s="4" t="n">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="C307" s="5" t="n">
-        <v>95.90000000000001</v>
+        <v>165.9</v>
       </c>
       <c r="D307" s="3" t="inlineStr">
         <is>
-          <t>763511099993</t>
+          <t>8057971188277</t>
         </is>
       </c>
       <c r="E307" s="6" t="inlineStr"/>
       <c r="F307" s="7" t="inlineStr"/>
     </row>
     <row r="308" ht="16" customHeight="1">
       <c r="A308" s="8" t="inlineStr">
         <is>
-          <t>EX-DKNY WOMAN EDP 50ML VAPO</t>
+          <t>EX-DOLCE&amp;GABBANA DEVOTION POUR HOMME EDP 50ML</t>
         </is>
       </c>
       <c r="B308" s="9" t="n">
-        <v>2</v>
+        <v>13</v>
       </c>
       <c r="C308" s="10" t="n">
-        <v>122.9</v>
+        <v>177.9</v>
       </c>
       <c r="D308" s="8" t="inlineStr">
         <is>
-          <t>763511100002</t>
+          <t>8054754404739</t>
         </is>
       </c>
       <c r="E308" s="11" t="inlineStr"/>
       <c r="F308" s="12" t="inlineStr"/>
     </row>
     <row r="309" ht="16" customHeight="1">
-      <c r="A309" s="3" t="inlineStr">
-[...16 lines deleted...]
-      <c r="F309" s="7" t="inlineStr"/>
+      <c r="A309" s="13" t="inlineStr">
+        <is>
+          <t>EX-DOLCE&amp;GABBANA DEVOTION POUR HOMME PARFUM 1,5ML</t>
+        </is>
+      </c>
+      <c r="B309" s="14" t="n">
+        <v>15</v>
+      </c>
+      <c r="C309" s="15" t="n">
+        <v>7</v>
+      </c>
+      <c r="D309" s="16" t="inlineStr">
+        <is>
+          <t>8054754403169</t>
+        </is>
+      </c>
+      <c r="E309" s="17" t="inlineStr"/>
+      <c r="F309" s="18" t="inlineStr">
+        <is>
+          <t>NOWA DOSTAWA</t>
+        </is>
+      </c>
     </row>
     <row r="310" ht="16" customHeight="1">
       <c r="A310" s="8" t="inlineStr">
         <is>
-          <t>EX-DOLCE&amp;GABBANA DEVOTION  EDP 1,5ML</t>
+          <t>EX-DOLCE&amp;GABBANA DOLCE BLUE JASMINE WOMEN EDP 30ML VAPO</t>
         </is>
       </c>
       <c r="B310" s="9" t="n">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="C310" s="10" t="n">
-        <v>7.9</v>
+        <v>128.9</v>
       </c>
       <c r="D310" s="8" t="inlineStr">
         <is>
-          <t>8057971183685</t>
+          <t>8057971187980</t>
         </is>
       </c>
       <c r="E310" s="11" t="inlineStr"/>
       <c r="F310" s="12" t="inlineStr"/>
     </row>
     <row r="311" ht="16" customHeight="1">
       <c r="A311" s="3" t="inlineStr">
         <is>
-          <t>EX-DOLCE&amp;GABBANA DEVOTION EDP 100ML</t>
+          <t>EX-DOLCE&amp;GABBANA DOLCE EDP 1,5ML</t>
         </is>
       </c>
       <c r="B311" s="4" t="n">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="C311" s="5" t="n">
-        <v>212.9</v>
+        <v>5</v>
       </c>
       <c r="D311" s="3" t="inlineStr">
         <is>
-          <t>8057971183739</t>
+          <t>8057971181223</t>
         </is>
       </c>
       <c r="E311" s="6" t="inlineStr"/>
       <c r="F311" s="7" t="inlineStr"/>
     </row>
     <row r="312" ht="16" customHeight="1">
       <c r="A312" s="8" t="inlineStr">
         <is>
-          <t>EX-DOLCE&amp;GABBANA DEVOTION EDP 30ML</t>
+          <t>EX-DOLCE&amp;GABBANA DOLCE EDP 50ML VAPO</t>
         </is>
       </c>
       <c r="B312" s="9" t="n">
-        <v>21</v>
+        <v>1</v>
       </c>
       <c r="C312" s="10" t="n">
-        <v>140.9</v>
+        <v>148.9</v>
       </c>
       <c r="D312" s="8" t="inlineStr">
         <is>
-          <t>8057971183715</t>
+          <t>3423473020035</t>
         </is>
       </c>
       <c r="E312" s="11" t="inlineStr"/>
       <c r="F312" s="12" t="inlineStr"/>
     </row>
     <row r="313" ht="16" customHeight="1">
       <c r="A313" s="3" t="inlineStr">
         <is>
-          <t>EX-DOLCE&amp;GABBANA DEVOTION EDP 50ML</t>
+          <t>EX-DOLCE&amp;GABBANA DOLCE EDP 75ML VAPO</t>
         </is>
       </c>
       <c r="B313" s="4" t="n">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="C313" s="5" t="n">
-        <v>175.9</v>
+        <v>195.9</v>
       </c>
       <c r="D313" s="3" t="inlineStr">
         <is>
-          <t>8057971183722</t>
+          <t>8057971180295</t>
         </is>
       </c>
       <c r="E313" s="6" t="inlineStr"/>
       <c r="F313" s="7" t="inlineStr"/>
     </row>
     <row r="314" ht="16" customHeight="1">
       <c r="A314" s="8" t="inlineStr">
         <is>
-          <t>EX-DOLCE&amp;GABBANA DEVOTION INTENSE EDP 1,5ML</t>
+          <t>EX-DOLCE&amp;GABBANA DOLCE GARDEN EDP 1,5ML</t>
         </is>
       </c>
       <c r="B314" s="9" t="n">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="C314" s="10" t="n">
-        <v>6.9</v>
-[...1 lines deleted...]
-      <c r="D314" s="8" t="inlineStr"/>
+        <v>6</v>
+      </c>
+      <c r="D314" s="8" t="inlineStr">
+        <is>
+          <t>3423473044710</t>
+        </is>
+      </c>
       <c r="E314" s="11" t="inlineStr"/>
       <c r="F314" s="12" t="inlineStr"/>
     </row>
     <row r="315" ht="16" customHeight="1">
       <c r="A315" s="3" t="inlineStr">
         <is>
-          <t>EX-DOLCE&amp;GABBANA DEVOTION INTENSE EDP 30ML</t>
+          <t>EX-DOLCE&amp;GABBANA HOMME EDT 200ML VAPO</t>
         </is>
       </c>
       <c r="B315" s="4" t="n">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="C315" s="5" t="n">
-        <v>165.9</v>
+        <v>225.9</v>
       </c>
       <c r="D315" s="3" t="inlineStr">
         <is>
-          <t>8057971188277</t>
+          <t>737052872056</t>
         </is>
       </c>
       <c r="E315" s="6" t="inlineStr"/>
       <c r="F315" s="7" t="inlineStr"/>
     </row>
     <row r="316" ht="16" customHeight="1">
       <c r="A316" s="8" t="inlineStr">
         <is>
-          <t>EX-DOLCE&amp;GABBANA DEVOTION INTENSE EDP 50ML</t>
+          <t>EX-DOLCE&amp;GABBANA HOMME INTENSO EDP 125ML VAPO</t>
         </is>
       </c>
       <c r="B316" s="9" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C316" s="10" t="n">
-        <v>218.9</v>
+        <v>190.9</v>
       </c>
       <c r="D316" s="8" t="inlineStr">
         <is>
-          <t>8057971188284</t>
+          <t>737052783451</t>
         </is>
       </c>
       <c r="E316" s="11" t="inlineStr"/>
       <c r="F316" s="12" t="inlineStr"/>
     </row>
     <row r="317" ht="16" customHeight="1">
       <c r="A317" s="3" t="inlineStr">
         <is>
-          <t>EX-DOLCE&amp;GABBANA DEVOTION POUR HOMME EDP 50ML</t>
+          <t>EX-DOLCE&amp;GABBANA HOMME INTENSO EDP 75ML VAPO</t>
         </is>
       </c>
       <c r="B317" s="4" t="n">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C317" s="5" t="n">
-        <v>177.9</v>
+        <v>150.9</v>
       </c>
       <c r="D317" s="3" t="inlineStr">
         <is>
-          <t>8054754404739</t>
+          <t>737052783574</t>
         </is>
       </c>
       <c r="E317" s="6" t="inlineStr"/>
       <c r="F317" s="7" t="inlineStr"/>
     </row>
     <row r="318" ht="16" customHeight="1">
       <c r="A318" s="8" t="inlineStr">
         <is>
-          <t>EX-DOLCE&amp;GABBANA DOLCE BLUE JASMINE WOMEN EDP 30ML VAPO</t>
+          <t>EX-DOLCE&amp;GABBANA K EDP 1,5ML</t>
         </is>
       </c>
       <c r="B318" s="9" t="n">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="C318" s="10" t="n">
-        <v>128.9</v>
+        <v>7</v>
       </c>
       <c r="D318" s="8" t="inlineStr">
         <is>
-          <t>8057971187980</t>
+          <t>8057971183104</t>
         </is>
       </c>
       <c r="E318" s="11" t="inlineStr"/>
       <c r="F318" s="12" t="inlineStr"/>
     </row>
     <row r="319" ht="16" customHeight="1">
       <c r="A319" s="3" t="inlineStr">
         <is>
-          <t>EX-DOLCE&amp;GABBANA DOLCE EDP 75ML VAPO</t>
+          <t>EX-DOLCE&amp;GABBANA K EDP 50ML</t>
         </is>
       </c>
       <c r="B319" s="4" t="n">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="C319" s="5" t="n">
-        <v>210.9</v>
+        <v>159.9</v>
       </c>
       <c r="D319" s="3" t="inlineStr">
         <is>
-          <t>8057971180295</t>
+          <t>8057971181483</t>
         </is>
       </c>
       <c r="E319" s="6" t="inlineStr"/>
       <c r="F319" s="7" t="inlineStr"/>
     </row>
     <row r="320" ht="16" customHeight="1">
-      <c r="A320" s="8" t="inlineStr">
-[...16 lines deleted...]
-      <c r="F320" s="12" t="inlineStr"/>
+      <c r="A320" s="13" t="inlineStr">
+        <is>
+          <t>EX-DOLCE&amp;GABBANA K EDT 1,5ML</t>
+        </is>
+      </c>
+      <c r="B320" s="14" t="n">
+        <v>15</v>
+      </c>
+      <c r="C320" s="15" t="n">
+        <v>6</v>
+      </c>
+      <c r="D320" s="16" t="inlineStr">
+        <is>
+          <t>8057971181506</t>
+        </is>
+      </c>
+      <c r="E320" s="17" t="inlineStr"/>
+      <c r="F320" s="18" t="inlineStr">
+        <is>
+          <t>NOWA DOSTAWA</t>
+        </is>
+      </c>
     </row>
     <row r="321" ht="16" customHeight="1">
       <c r="A321" s="3" t="inlineStr">
         <is>
-          <t>EX-DOLCE&amp;GABBANA HOMME INTENSO EDP 125ML VAPO</t>
+          <t>EX-DOLCE&amp;GABBANA K EDT 100ML</t>
         </is>
       </c>
       <c r="B321" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C321" s="5" t="n">
-        <v>190.9</v>
+        <v>178.9</v>
       </c>
       <c r="D321" s="3" t="inlineStr">
         <is>
-          <t>737052783451</t>
+          <t>8057971181544</t>
         </is>
       </c>
       <c r="E321" s="6" t="inlineStr"/>
       <c r="F321" s="7" t="inlineStr"/>
     </row>
     <row r="322" ht="16" customHeight="1">
       <c r="A322" s="8" t="inlineStr">
         <is>
-          <t>EX-DOLCE&amp;GABBANA HOMME INTENSO EDP 75ML VAPO</t>
+          <t>EX-DOLCE&amp;GABBANA LIGHT BLUE MEN EAU INTENSE EDP 1,5ML</t>
         </is>
       </c>
       <c r="B322" s="9" t="n">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="C322" s="10" t="n">
-        <v>150.9</v>
+        <v>6</v>
       </c>
       <c r="D322" s="8" t="inlineStr">
         <is>
-          <t>737052783574</t>
+          <t>3423473032915</t>
         </is>
       </c>
       <c r="E322" s="11" t="inlineStr"/>
       <c r="F322" s="12" t="inlineStr"/>
     </row>
     <row r="323" ht="16" customHeight="1">
       <c r="A323" s="3" t="inlineStr">
         <is>
-          <t>EX-DOLCE&amp;GABBANA K EDP 100ML</t>
+          <t>EX-DOLCE&amp;GABBANA LIGHT BLUE MEN EDT 1,5ML</t>
         </is>
       </c>
       <c r="B323" s="4" t="n">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="C323" s="5" t="n">
-        <v>212.9</v>
+        <v>4.5</v>
       </c>
       <c r="D323" s="3" t="inlineStr">
         <is>
-          <t>3423473101253</t>
+          <t>3423473031826</t>
         </is>
       </c>
       <c r="E323" s="6" t="inlineStr"/>
       <c r="F323" s="7" t="inlineStr"/>
     </row>
     <row r="324" ht="16" customHeight="1">
       <c r="A324" s="8" t="inlineStr">
         <is>
-          <t>EX-DOLCE&amp;GABBANA K EDP 50ML</t>
+          <t>EX-DOLCE&amp;GABBANA LIGHT BLUE MEN EDT 125ML VAPO</t>
         </is>
       </c>
       <c r="B324" s="9" t="n">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C324" s="10" t="n">
-        <v>159.9</v>
+        <v>185.9</v>
       </c>
       <c r="D324" s="8" t="inlineStr">
         <is>
-          <t>8057971181483</t>
+          <t>3423473020516</t>
         </is>
       </c>
       <c r="E324" s="11" t="inlineStr"/>
       <c r="F324" s="12" t="inlineStr"/>
     </row>
     <row r="325" ht="16" customHeight="1">
       <c r="A325" s="3" t="inlineStr">
         <is>
-          <t>EX-DOLCE&amp;GABBANA K EDT 100ML</t>
+          <t>EX-DOLCE&amp;GABBANA LIGHT BLUE MEN EDT 40ML VAPO</t>
         </is>
       </c>
       <c r="B325" s="4" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="C325" s="5" t="n">
-        <v>178.9</v>
+        <v>105.9</v>
       </c>
       <c r="D325" s="3" t="inlineStr">
         <is>
-          <t>8057971181544</t>
+          <t>3423473020523</t>
         </is>
       </c>
       <c r="E325" s="6" t="inlineStr"/>
       <c r="F325" s="7" t="inlineStr"/>
     </row>
     <row r="326" ht="16" customHeight="1">
       <c r="A326" s="8" t="inlineStr">
         <is>
-          <t>EX-DOLCE&amp;GABBANA K MEN EDP 1,5ML</t>
+          <t>EX-DOLCE&amp;GABBANA LIGHT BLUE WOM EDT 1,5ML</t>
         </is>
       </c>
       <c r="B326" s="9" t="n">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C326" s="10" t="n">
-        <v>6.9</v>
+        <v>5</v>
       </c>
       <c r="D326" s="8" t="inlineStr">
         <is>
-          <t>8057971183104</t>
+          <t>730870146552</t>
         </is>
       </c>
       <c r="E326" s="11" t="inlineStr"/>
       <c r="F326" s="12" t="inlineStr"/>
     </row>
     <row r="327" ht="16" customHeight="1">
       <c r="A327" s="3" t="inlineStr">
         <is>
-          <t>EX-DOLCE&amp;GABBANA LIGHT BLUE MEN EAU INTENSE EDP 1,5ML</t>
+          <t>EX-DOLCE&amp;GABBANA LIGHT BLUE WOM EDT 100ML VAPO</t>
         </is>
       </c>
       <c r="B327" s="4" t="n">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="C327" s="5" t="n">
-        <v>6.9</v>
+        <v>185.9</v>
       </c>
       <c r="D327" s="3" t="inlineStr">
         <is>
-          <t>3423473032915</t>
+          <t>3423473020233</t>
         </is>
       </c>
       <c r="E327" s="6" t="inlineStr"/>
       <c r="F327" s="7" t="inlineStr"/>
     </row>
     <row r="328" ht="16" customHeight="1">
       <c r="A328" s="8" t="inlineStr">
         <is>
-          <t>EX-DOLCE&amp;GABBANA LIGHT BLUE MEN EDT 1,5ML</t>
+          <t>EX-DOLCE&amp;GABBANA LIGHT BLUE WOM EDT 25ML VAPO</t>
         </is>
       </c>
       <c r="B328" s="9" t="n">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C328" s="10" t="n">
-        <v>4.5</v>
+        <v>106.9</v>
       </c>
       <c r="D328" s="8" t="inlineStr">
         <is>
-          <t>3423473031826</t>
+          <t>3423473020257</t>
         </is>
       </c>
       <c r="E328" s="11" t="inlineStr"/>
       <c r="F328" s="12" t="inlineStr"/>
     </row>
     <row r="329" ht="16" customHeight="1">
       <c r="A329" s="3" t="inlineStr">
         <is>
-          <t>EX-DOLCE&amp;GABBANA LIGHT BLUE MEN EDT 2ML</t>
+          <t>EX-DOLCE&amp;GABBANA Q EDP 1,5ML</t>
         </is>
       </c>
       <c r="B329" s="4" t="n">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="C329" s="5" t="n">
-        <v>2.5</v>
+        <v>6.5</v>
       </c>
       <c r="D329" s="3" t="inlineStr">
         <is>
-          <t>737052877303</t>
+          <t>8057971183616</t>
         </is>
       </c>
       <c r="E329" s="6" t="inlineStr"/>
       <c r="F329" s="7" t="inlineStr"/>
     </row>
     <row r="330" ht="16" customHeight="1">
       <c r="A330" s="8" t="inlineStr">
         <is>
-          <t>EX-DOLCE&amp;GABBANA LIGHT BLUE MEN EDT 40ML VAPO</t>
+          <t>EX-DOLCE&amp;GABBANA Q EDP 100ML</t>
         </is>
       </c>
       <c r="B330" s="9" t="n">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="C330" s="10" t="n">
-        <v>105.9</v>
+        <v>192.9</v>
       </c>
       <c r="D330" s="8" t="inlineStr">
         <is>
-          <t>3423473020523</t>
+          <t>8057971183661</t>
         </is>
       </c>
       <c r="E330" s="11" t="inlineStr"/>
       <c r="F330" s="12" t="inlineStr"/>
     </row>
     <row r="331" ht="16" customHeight="1">
       <c r="A331" s="3" t="inlineStr">
         <is>
-          <t>EX-DOLCE&amp;GABBANA LIGHT BLUE WOM EDT 25ML VAPO</t>
+          <t>EX-DOLCE&amp;GABBANA Q EDP 30ML</t>
         </is>
       </c>
       <c r="B331" s="4" t="n">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="C331" s="5" t="n">
-        <v>106.9</v>
+        <v>131.9</v>
       </c>
       <c r="D331" s="3" t="inlineStr">
         <is>
-          <t>3423473020257</t>
+          <t>8057971183647</t>
         </is>
       </c>
       <c r="E331" s="6" t="inlineStr"/>
       <c r="F331" s="7" t="inlineStr"/>
     </row>
     <row r="332" ht="16" customHeight="1">
       <c r="A332" s="8" t="inlineStr">
         <is>
-          <t>EX-DOLCE&amp;GABBANA LIGHT BLUE WOM EDT 50ML VAPO</t>
+          <t>EX-DOLCE&amp;GABBANA Q INTENSE EDP 1,5ML</t>
         </is>
       </c>
       <c r="B332" s="9" t="n">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="C332" s="10" t="n">
-        <v>135.9</v>
+        <v>7</v>
       </c>
       <c r="D332" s="8" t="inlineStr">
         <is>
-          <t>3423473020264</t>
+          <t>8057971187874</t>
         </is>
       </c>
       <c r="E332" s="11" t="inlineStr"/>
       <c r="F332" s="12" t="inlineStr"/>
     </row>
     <row r="333" ht="16" customHeight="1">
-      <c r="A333" s="3" t="inlineStr">
-[...12 lines deleted...]
-      <c r="F333" s="7" t="inlineStr"/>
+      <c r="A333" s="13" t="inlineStr">
+        <is>
+          <t>EX-DOLCE&amp;GABBANA Q PARFUM 1,5ML</t>
+        </is>
+      </c>
+      <c r="B333" s="14" t="n">
+        <v>15</v>
+      </c>
+      <c r="C333" s="15" t="n">
+        <v>7.5</v>
+      </c>
+      <c r="D333" s="16" t="inlineStr">
+        <is>
+          <t>8054754405071</t>
+        </is>
+      </c>
+      <c r="E333" s="17" t="inlineStr"/>
+      <c r="F333" s="18" t="inlineStr">
+        <is>
+          <t>NOWA DOSTAWA</t>
+        </is>
+      </c>
     </row>
     <row r="334" ht="16" customHeight="1">
       <c r="A334" s="8" t="inlineStr">
         <is>
-          <t>EX-DOLCE&amp;GABBANA Q EDP 100ML</t>
+          <t>EX-DOLCE&amp;GABBANA THE ONE EDP 1,5ML</t>
         </is>
       </c>
       <c r="B334" s="9" t="n">
-        <v>3</v>
+        <v>30</v>
       </c>
       <c r="C334" s="10" t="n">
-        <v>192.9</v>
+        <v>5</v>
       </c>
       <c r="D334" s="8" t="inlineStr">
         <is>
-          <t>8057971183661</t>
+          <t>737052955216</t>
         </is>
       </c>
       <c r="E334" s="11" t="inlineStr"/>
       <c r="F334" s="12" t="inlineStr"/>
     </row>
     <row r="335" ht="16" customHeight="1">
       <c r="A335" s="3" t="inlineStr">
         <is>
-          <t>EX-DOLCE&amp;GABBANA Q EDP 30ML</t>
+          <t>EX-DOLCE&amp;GABBANA THE ONE EDP 30ML - LEKKO USZKODZONY KARTONIK</t>
         </is>
       </c>
       <c r="B335" s="4" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C335" s="5" t="n">
-        <v>131.9</v>
-[...5 lines deleted...]
-      </c>
+        <v>139.9</v>
+      </c>
+      <c r="D335" s="3" t="inlineStr"/>
       <c r="E335" s="6" t="inlineStr"/>
       <c r="F335" s="7" t="inlineStr"/>
     </row>
     <row r="336" ht="16" customHeight="1">
       <c r="A336" s="8" t="inlineStr">
         <is>
-          <t>EX-DOLCE&amp;GABBANA Q INTENSE EDP 1,5ML</t>
+          <t>EX-DOLCE&amp;GABBANA THE ONE EDP 30ML VAPO</t>
         </is>
       </c>
       <c r="B336" s="9" t="n">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="C336" s="10" t="n">
-        <v>6.9</v>
-[...1 lines deleted...]
-      <c r="D336" s="8" t="inlineStr"/>
+        <v>143.9</v>
+      </c>
+      <c r="D336" s="8" t="inlineStr">
+        <is>
+          <t>8057971180479</t>
+        </is>
+      </c>
       <c r="E336" s="11" t="inlineStr"/>
       <c r="F336" s="12" t="inlineStr"/>
     </row>
     <row r="337" ht="16" customHeight="1">
-      <c r="A337" s="13" t="inlineStr">
-[...16 lines deleted...]
-      </c>
+      <c r="A337" s="3" t="inlineStr">
+        <is>
+          <t>EX-DOLCE&amp;GABBANA THE ONE EDP 50ML VAPO</t>
+        </is>
+      </c>
+      <c r="B337" s="4" t="n">
+        <v>10</v>
+      </c>
+      <c r="C337" s="5" t="n">
+        <v>177.9</v>
+      </c>
+      <c r="D337" s="3" t="inlineStr">
+        <is>
+          <t>8057971180486</t>
+        </is>
+      </c>
+      <c r="E337" s="6" t="inlineStr"/>
+      <c r="F337" s="7" t="inlineStr"/>
     </row>
     <row r="338" ht="16" customHeight="1">
       <c r="A338" s="8" t="inlineStr">
         <is>
-          <t>EX-DOLCE&amp;GABBANA THE ONE EDP 30ML VAPO</t>
+          <t>EX-DOLCE&amp;GABBANA THE ONE EDP 75ML VAPO</t>
         </is>
       </c>
       <c r="B338" s="9" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="C338" s="10" t="n">
-        <v>143.9</v>
+        <v>210.9</v>
       </c>
       <c r="D338" s="8" t="inlineStr">
         <is>
-          <t>8057971180479</t>
+          <t>3423473021001</t>
         </is>
       </c>
       <c r="E338" s="11" t="inlineStr"/>
       <c r="F338" s="12" t="inlineStr"/>
     </row>
     <row r="339" ht="16" customHeight="1">
       <c r="A339" s="3" t="inlineStr">
         <is>
-          <t>EX-DOLCE&amp;GABBANA THE ONE EDP 50ML VAPO</t>
+          <t xml:space="preserve">EX-DOLCE&amp;GABBANA THE ONE FOR MEN EDT 1,5ML </t>
         </is>
       </c>
       <c r="B339" s="4" t="n">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="C339" s="5" t="n">
-        <v>177.9</v>
+        <v>5</v>
       </c>
       <c r="D339" s="3" t="inlineStr">
         <is>
-          <t>8057971180486</t>
+          <t>3423473031895</t>
         </is>
       </c>
       <c r="E339" s="6" t="inlineStr"/>
       <c r="F339" s="7" t="inlineStr"/>
     </row>
     <row r="340" ht="16" customHeight="1">
       <c r="A340" s="8" t="inlineStr">
         <is>
-          <t>EX-DOLCE&amp;GABBANA THE ONE EDP 75ML VAPO</t>
+          <t>EX-DOLCE&amp;GABBANA THE ONE FOR MEN GOLD EDP 0,8ML VAPO</t>
         </is>
       </c>
       <c r="B340" s="9" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C340" s="10" t="n">
-        <v>210.9</v>
+        <v>4.5</v>
       </c>
       <c r="D340" s="8" t="inlineStr">
         <is>
-          <t>3423473021001</t>
+          <t>3423220008859</t>
         </is>
       </c>
       <c r="E340" s="11" t="inlineStr"/>
       <c r="F340" s="12" t="inlineStr"/>
     </row>
     <row r="341" ht="16" customHeight="1">
       <c r="A341" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">EX-DOLCE&amp;GABBANA THE ONE FOR MEN EDT 1,5ML </t>
+          <t xml:space="preserve">EX-DOLCE&amp;GABBANA THE ONE FOR MEN INTENSE EDP 0,8ML </t>
         </is>
       </c>
       <c r="B341" s="4" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="C341" s="5" t="n">
-        <v>4.5</v>
+        <v>4</v>
       </c>
       <c r="D341" s="3" t="inlineStr">
         <is>
-          <t>3423473031895</t>
+          <t>3423473051916</t>
         </is>
       </c>
       <c r="E341" s="6" t="inlineStr"/>
       <c r="F341" s="7" t="inlineStr"/>
     </row>
     <row r="342" ht="16" customHeight="1">
       <c r="A342" s="8" t="inlineStr">
         <is>
-          <t>EX-DOLCE&amp;GABBANA THE ONE FOR MEN GOLD EDP 0,8ML VAPO</t>
+          <t xml:space="preserve">EX-DOLCE&amp;GABBANA THE ONE GENTLEMEN EDT 2ML   </t>
         </is>
       </c>
       <c r="B342" s="9" t="n">
-        <v>3</v>
+        <v>16</v>
       </c>
       <c r="C342" s="10" t="n">
-        <v>5.9</v>
+        <v>4</v>
       </c>
       <c r="D342" s="8" t="inlineStr">
         <is>
-          <t>3423220008859</t>
+          <t>635</t>
         </is>
       </c>
       <c r="E342" s="11" t="inlineStr"/>
       <c r="F342" s="12" t="inlineStr"/>
     </row>
     <row r="343" ht="16" customHeight="1">
       <c r="A343" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">EX-DOLCE&amp;GABBANA THE ONE FOR MEN INTENSE EDP 0,8ML </t>
+          <t>EX-ELIE SAAB GIRL OF NOW EDP 1,5ML</t>
         </is>
       </c>
       <c r="B343" s="4" t="n">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="C343" s="5" t="n">
-        <v>3.5</v>
-[...5 lines deleted...]
-      </c>
+        <v>6</v>
+      </c>
+      <c r="D343" s="3" t="inlineStr"/>
       <c r="E343" s="6" t="inlineStr"/>
       <c r="F343" s="7" t="inlineStr"/>
     </row>
     <row r="344" ht="16" customHeight="1">
       <c r="A344" s="8" t="inlineStr">
         <is>
-          <t xml:space="preserve">EX-DOLCE&amp;GABBANA THE ONE GENTLEMEN EDT 2ML   </t>
+          <t>EX-ELIE SAAB GIRL OF NOW EDP 50ML</t>
         </is>
       </c>
       <c r="B344" s="9" t="n">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="C344" s="10" t="n">
-        <v>3.75</v>
+        <v>149.9</v>
       </c>
       <c r="D344" s="8" t="inlineStr">
         <is>
-          <t>635</t>
+          <t>3423473996750</t>
         </is>
       </c>
       <c r="E344" s="11" t="inlineStr"/>
       <c r="F344" s="12" t="inlineStr"/>
     </row>
     <row r="345" ht="16" customHeight="1">
       <c r="A345" s="3" t="inlineStr">
         <is>
-          <t>EX-ELIE SAAB GIRL OF NOW EDP 1,5ML</t>
+          <t>EX-GAULTIER JEAN PAUL DIVINE EDP 50ML VAPO</t>
         </is>
       </c>
       <c r="B345" s="4" t="n">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="C345" s="5" t="n">
-        <v>6.9</v>
-[...1 lines deleted...]
-      <c r="D345" s="3" t="inlineStr"/>
+        <v>269.9</v>
+      </c>
+      <c r="D345" s="3" t="inlineStr">
+        <is>
+          <t>8435415076821</t>
+        </is>
+      </c>
       <c r="E345" s="6" t="inlineStr"/>
       <c r="F345" s="7" t="inlineStr"/>
     </row>
     <row r="346" ht="16" customHeight="1">
       <c r="A346" s="8" t="inlineStr">
         <is>
-          <t>EX-ELIE SAAB GIRL OF NOW EDP 50ML</t>
+          <t>EX-GAULTIER JEAN PAUL LA BELLE EDP 30ML</t>
         </is>
       </c>
       <c r="B346" s="9" t="n">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C346" s="10" t="n">
-        <v>149.9</v>
+        <v>174.9</v>
       </c>
       <c r="D346" s="8" t="inlineStr">
         <is>
-          <t>3423473996750</t>
+          <t>8435415017237</t>
         </is>
       </c>
       <c r="E346" s="11" t="inlineStr"/>
       <c r="F346" s="12" t="inlineStr"/>
     </row>
     <row r="347" ht="16" customHeight="1">
       <c r="A347" s="3" t="inlineStr">
         <is>
-          <t>EX-GAULTIER FLEUR DU MALE 1ML</t>
+          <t>EX-GAULTIER JEAN PAUL SCANDAL EDP 30ML VAPO</t>
         </is>
       </c>
       <c r="B347" s="4" t="n">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="C347" s="5" t="n">
-        <v>2</v>
+        <v>178.9</v>
       </c>
       <c r="D347" s="3" t="inlineStr">
         <is>
-          <t>468</t>
+          <t>8435415059084</t>
         </is>
       </c>
       <c r="E347" s="6" t="inlineStr"/>
       <c r="F347" s="7" t="inlineStr"/>
     </row>
     <row r="348" ht="16" customHeight="1">
       <c r="A348" s="8" t="inlineStr">
         <is>
-          <t>EX-GAULTIER JEAN PAUL CLASSIQUE WOM EDT 30ML</t>
+          <t>EX-GAULTIER JEAN PAUL SCANDAL LE PARFUM EDP INTENSE 1,5 ML</t>
         </is>
       </c>
       <c r="B348" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="C348" s="10" t="n">
         <v>6</v>
       </c>
-      <c r="C348" s="10" t="n">
-[...2 lines deleted...]
-      <c r="D348" s="8" t="inlineStr"/>
+      <c r="D348" s="8" t="inlineStr">
+        <is>
+          <t>8435415050920</t>
+        </is>
+      </c>
       <c r="E348" s="11" t="inlineStr"/>
       <c r="F348" s="12" t="inlineStr"/>
     </row>
     <row r="349" ht="16" customHeight="1">
       <c r="A349" s="3" t="inlineStr">
         <is>
-          <t>EX-GAULTIER JEAN PAUL DIVINE EDP 50ML VAPO</t>
+          <t>EX-GAULTIER JEAN PAUL SCANDAL LE PARFUM INTENSE 30ML</t>
         </is>
       </c>
       <c r="B349" s="4" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="C349" s="5" t="n">
-        <v>269.9</v>
+        <v>178.9</v>
       </c>
       <c r="D349" s="3" t="inlineStr">
         <is>
-          <t>8435415076821</t>
+          <t>8435415050777</t>
         </is>
       </c>
       <c r="E349" s="6" t="inlineStr"/>
       <c r="F349" s="7" t="inlineStr"/>
     </row>
     <row r="350" ht="16" customHeight="1">
       <c r="A350" s="8" t="inlineStr">
         <is>
-          <t>EX-GAULTIER JEAN PAUL LA BELLE EDP 30ML</t>
+          <t>EX-GAULTIER JEAN PAUL SCANDAL LE PARFUM INTENSE 50ML</t>
         </is>
       </c>
       <c r="B350" s="9" t="n">
         <v>6</v>
       </c>
       <c r="C350" s="10" t="n">
-        <v>174.9</v>
+        <v>258.9</v>
       </c>
       <c r="D350" s="8" t="inlineStr">
         <is>
-          <t>8435415017237</t>
+          <t>8435415050753</t>
         </is>
       </c>
       <c r="E350" s="11" t="inlineStr"/>
       <c r="F350" s="12" t="inlineStr"/>
     </row>
     <row r="351" ht="16" customHeight="1">
       <c r="A351" s="3" t="inlineStr">
         <is>
-          <t>EX-GAULTIER JEAN PAUL SCANDAL EDP 30ML VAPO</t>
+          <t>EX-GAULTIER JEAN PAUL SCANDAL POUR HOMME EDT 1,5 ML</t>
         </is>
       </c>
       <c r="B351" s="4" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="C351" s="5" t="n">
-        <v>178.9</v>
+        <v>5</v>
       </c>
       <c r="D351" s="3" t="inlineStr">
         <is>
-          <t>8435415059084</t>
+          <t>8435415061278</t>
         </is>
       </c>
       <c r="E351" s="6" t="inlineStr"/>
       <c r="F351" s="7" t="inlineStr"/>
     </row>
     <row r="352" ht="16" customHeight="1">
-      <c r="A352" s="13" t="inlineStr">
-[...20 lines deleted...]
-      </c>
+      <c r="A352" s="8" t="inlineStr">
+        <is>
+          <t>EX-GAULTIER JEAN PAUL SCANDAL POUR HOMME EDT 100ML+ EDT 10ML + DEO SPRAY 150ML</t>
+        </is>
+      </c>
+      <c r="B352" s="9" t="n">
+        <v>2</v>
+      </c>
+      <c r="C352" s="10" t="n">
+        <v>275.9</v>
+      </c>
+      <c r="D352" s="8" t="inlineStr">
+        <is>
+          <t>8435415113250</t>
+        </is>
+      </c>
+      <c r="E352" s="11" t="inlineStr"/>
+      <c r="F352" s="12" t="inlineStr"/>
     </row>
     <row r="353" ht="16" customHeight="1">
       <c r="A353" s="3" t="inlineStr">
         <is>
-          <t>EX-GAULTIER JEAN PAUL SCANDAL LE PARFUM EDP INTENSE 1,5 ML</t>
+          <t>EX-GAULTIER LE MALE EDT 40ML VAPO</t>
         </is>
       </c>
       <c r="B353" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C353" s="5" t="n">
-        <v>8</v>
+        <v>150.9</v>
       </c>
       <c r="D353" s="3" t="inlineStr">
         <is>
-          <t>8435415050920</t>
+          <t>3423470476460</t>
         </is>
       </c>
       <c r="E353" s="6" t="inlineStr"/>
       <c r="F353" s="7" t="inlineStr"/>
     </row>
     <row r="354" ht="16" customHeight="1">
       <c r="A354" s="8" t="inlineStr">
         <is>
-          <t>EX-GAULTIER JEAN PAUL SCANDAL LE PARFUM INTENSE 30ML</t>
+          <t>EX-GAULTIER LE MALE ELIXIR PARFUM 75ML- LEKKO WGNIECIONE OPAKOWANIE</t>
         </is>
       </c>
       <c r="B354" s="9" t="n">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="C354" s="10" t="n">
-        <v>178.9</v>
-[...5 lines deleted...]
-      </c>
+        <v>271.9</v>
+      </c>
+      <c r="D354" s="8" t="inlineStr"/>
       <c r="E354" s="11" t="inlineStr"/>
       <c r="F354" s="12" t="inlineStr"/>
     </row>
     <row r="355" ht="16" customHeight="1">
       <c r="A355" s="3" t="inlineStr">
         <is>
-          <t>EX-GAULTIER JEAN PAUL SCANDAL LE PARFUM INTENSE 50ML</t>
+          <t>EX-GAULTIER LE MALE LE BEAU EDT 75ML</t>
         </is>
       </c>
       <c r="B355" s="4" t="n">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="C355" s="5" t="n">
-        <v>258.9</v>
+        <v>235.9</v>
       </c>
       <c r="D355" s="3" t="inlineStr">
         <is>
-          <t>8435415050753</t>
+          <t>8435415017190</t>
         </is>
       </c>
       <c r="E355" s="6" t="inlineStr"/>
       <c r="F355" s="7" t="inlineStr"/>
     </row>
     <row r="356" ht="16" customHeight="1">
       <c r="A356" s="8" t="inlineStr">
         <is>
-          <t>EX-GAULTIER JEAN PAUL SCANDAL POUR HOMME EDT 1,5 ML</t>
+          <t>EX-GAULTIER LE MALE LE PARFUM INTENSE EDP 1,5ML</t>
         </is>
       </c>
       <c r="B356" s="9" t="n">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C356" s="10" t="n">
         <v>5</v>
       </c>
       <c r="D356" s="8" t="inlineStr">
         <is>
-          <t>8435415061278</t>
+          <t>8435415043915</t>
         </is>
       </c>
       <c r="E356" s="11" t="inlineStr"/>
       <c r="F356" s="12" t="inlineStr"/>
     </row>
     <row r="357" ht="16" customHeight="1">
       <c r="A357" s="3" t="inlineStr">
         <is>
-          <t>EX-GAULTIER JEAN PAUL SCANDAL POUR HOMME EDT 100ML+ EDT 10ML + DEO SPRAY 150ML</t>
+          <t>EX-GIVENCHY ANGE OU DEMON  EDP 30ML VAPO</t>
         </is>
       </c>
       <c r="B357" s="4" t="n">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="C357" s="5" t="n">
-        <v>269.9</v>
+        <v>145.9</v>
       </c>
       <c r="D357" s="3" t="inlineStr">
         <is>
-          <t>8435415113250</t>
+          <t>3274870373305</t>
         </is>
       </c>
       <c r="E357" s="6" t="inlineStr"/>
       <c r="F357" s="7" t="inlineStr"/>
     </row>
     <row r="358" ht="16" customHeight="1">
-      <c r="A358" s="13" t="inlineStr">
-[...20 lines deleted...]
-      </c>
+      <c r="A358" s="8" t="inlineStr">
+        <is>
+          <t>EX-GIVENCHY ANGE OU DEMON EDP 50ML VAPO</t>
+        </is>
+      </c>
+      <c r="B358" s="9" t="n">
+        <v>6</v>
+      </c>
+      <c r="C358" s="10" t="n">
+        <v>202.9</v>
+      </c>
+      <c r="D358" s="8" t="inlineStr">
+        <is>
+          <t>3274870373251</t>
+        </is>
+      </c>
+      <c r="E358" s="11" t="inlineStr"/>
+      <c r="F358" s="12" t="inlineStr"/>
     </row>
     <row r="359" ht="16" customHeight="1">
       <c r="A359" s="3" t="inlineStr">
         <is>
-          <t>EX-GAULTIER LE MALE EDT 40ML VAPO</t>
+          <t>EX-GIVENCHY ANGE OU DEMON LE SECRET EDP 30ML</t>
         </is>
       </c>
       <c r="B359" s="4" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C359" s="5" t="n">
-        <v>150.9</v>
+        <v>149.9</v>
       </c>
       <c r="D359" s="3" t="inlineStr">
         <is>
-          <t>3423470476460</t>
+          <t>3274870002687</t>
         </is>
       </c>
       <c r="E359" s="6" t="inlineStr"/>
       <c r="F359" s="7" t="inlineStr"/>
     </row>
     <row r="360" ht="16" customHeight="1">
       <c r="A360" s="8" t="inlineStr">
         <is>
-          <t>EX-GAULTIER LE MALE ELIXIR PARFUM 75ML- LEKKO WGNIECIONE OPAKOWANIE</t>
+          <t>EX-GIVENCHY ANGE OU DEMON LE SECRET EDP 50ML</t>
         </is>
       </c>
       <c r="B360" s="9" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C360" s="10" t="n">
-        <v>271.9</v>
-[...1 lines deleted...]
-      <c r="D360" s="8" t="inlineStr"/>
+        <v>196.9</v>
+      </c>
+      <c r="D360" s="8" t="inlineStr">
+        <is>
+          <t>3274870002694</t>
+        </is>
+      </c>
       <c r="E360" s="11" t="inlineStr"/>
       <c r="F360" s="12" t="inlineStr"/>
     </row>
     <row r="361" ht="16" customHeight="1">
       <c r="A361" s="3" t="inlineStr">
         <is>
-          <t>EX-GAULTIER LE MALE LE BEAU EDT 75ML</t>
+          <t>EX-GIVENCHY DAHLIA DIVIN EDT 1ML</t>
         </is>
       </c>
       <c r="B361" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C361" s="5" t="n">
-        <v>235.9</v>
+        <v>5</v>
       </c>
       <c r="D361" s="3" t="inlineStr">
         <is>
-          <t>8435415017190</t>
+          <t>3274872304475</t>
         </is>
       </c>
       <c r="E361" s="6" t="inlineStr"/>
       <c r="F361" s="7" t="inlineStr"/>
     </row>
     <row r="362" ht="16" customHeight="1">
       <c r="A362" s="8" t="inlineStr">
         <is>
-          <t>EX-GAULTIER LE MALE LE PARFUM INTENSE EDP 1,5ML</t>
+          <t>EX-GIVENCHY GENTLEMAN  EDP 1ML</t>
         </is>
       </c>
       <c r="B362" s="9" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="C362" s="10" t="n">
         <v>5</v>
       </c>
       <c r="D362" s="8" t="inlineStr">
         <is>
-          <t>8435415043915</t>
+          <t>3274872368057</t>
         </is>
       </c>
       <c r="E362" s="11" t="inlineStr"/>
       <c r="F362" s="12" t="inlineStr"/>
     </row>
     <row r="363" ht="16" customHeight="1">
       <c r="A363" s="3" t="inlineStr">
         <is>
-          <t>EX-GIVENCHY ANGE OU DEMON  EDP 30ML VAPO</t>
+          <t>EX-GIVENCHY GENTLEMAN  EDP 60ML</t>
         </is>
       </c>
       <c r="B363" s="4" t="n">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="C363" s="5" t="n">
-        <v>145.9</v>
+        <v>158.9</v>
       </c>
       <c r="D363" s="3" t="inlineStr">
         <is>
-          <t>3274870373305</t>
+          <t>3274872424982</t>
         </is>
       </c>
       <c r="E363" s="6" t="inlineStr"/>
       <c r="F363" s="7" t="inlineStr"/>
     </row>
     <row r="364" ht="16" customHeight="1">
       <c r="A364" s="8" t="inlineStr">
         <is>
-          <t>EX-GIVENCHY ANGE OU DEMON EDP 50ML VAPO</t>
+          <t>EX-GIVENCHY GENTLEMAN EDT 1ML</t>
         </is>
       </c>
       <c r="B364" s="9" t="n">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="C364" s="10" t="n">
-        <v>202.9</v>
+        <v>5</v>
       </c>
       <c r="D364" s="8" t="inlineStr">
         <is>
-          <t>3274870373251</t>
+          <t>3274872347380</t>
         </is>
       </c>
       <c r="E364" s="11" t="inlineStr"/>
       <c r="F364" s="12" t="inlineStr"/>
     </row>
     <row r="365" ht="16" customHeight="1">
       <c r="A365" s="3" t="inlineStr">
         <is>
-          <t>EX-GIVENCHY ANGE OU DEMON LE SECRET EDP 30ML</t>
+          <t>EX-GIVENCHY GENTLEMAN EDT 60ML VAPO</t>
         </is>
       </c>
       <c r="B365" s="4" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C365" s="5" t="n">
-        <v>149.9</v>
+        <v>137.9</v>
       </c>
       <c r="D365" s="3" t="inlineStr">
         <is>
-          <t>3274870002687</t>
+          <t>3274872424999</t>
         </is>
       </c>
       <c r="E365" s="6" t="inlineStr"/>
       <c r="F365" s="7" t="inlineStr"/>
     </row>
     <row r="366" ht="16" customHeight="1">
       <c r="A366" s="8" t="inlineStr">
         <is>
-          <t>EX-GIVENCHY ANGE OU DEMON LE SECRET EDP 50ML</t>
+          <t>EX-GIVENCHY GENTLEMAN INTENSE EDT 60ML</t>
         </is>
       </c>
       <c r="B366" s="9" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C366" s="10" t="n">
-        <v>196.9</v>
+        <v>145.9</v>
       </c>
       <c r="D366" s="8" t="inlineStr">
         <is>
-          <t>3274870002694</t>
+          <t>3274872422995</t>
         </is>
       </c>
       <c r="E366" s="11" t="inlineStr"/>
       <c r="F366" s="12" t="inlineStr"/>
     </row>
     <row r="367" ht="16" customHeight="1">
-      <c r="A367" s="3" t="inlineStr">
-[...16 lines deleted...]
-      <c r="F367" s="7" t="inlineStr"/>
+      <c r="A367" s="13" t="inlineStr">
+        <is>
+          <t>EX-GIVENCHY L'INTERDIT ABSOLU INTENSE WOM EDP 1,5ML</t>
+        </is>
+      </c>
+      <c r="B367" s="14" t="n">
+        <v>10</v>
+      </c>
+      <c r="C367" s="15" t="n">
+        <v>6.5</v>
+      </c>
+      <c r="D367" s="16" t="inlineStr">
+        <is>
+          <t>3274872473720</t>
+        </is>
+      </c>
+      <c r="E367" s="17" t="inlineStr"/>
+      <c r="F367" s="18" t="inlineStr">
+        <is>
+          <t>NOWA DOSTAWA</t>
+        </is>
+      </c>
     </row>
     <row r="368" ht="16" customHeight="1">
       <c r="A368" s="8" t="inlineStr">
         <is>
-          <t>EX-GIVENCHY GENTLEMAN  EDP 1ML</t>
+          <t>EX-GIVENCHY L'INTERDIT ABSOLU INTENSE WOM EDP 35ML VAPO</t>
         </is>
       </c>
       <c r="B368" s="9" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C368" s="10" t="n">
-        <v>4.9</v>
+        <v>209.9</v>
       </c>
       <c r="D368" s="8" t="inlineStr">
         <is>
-          <t>3274872368057</t>
+          <t>3274872473669</t>
         </is>
       </c>
       <c r="E368" s="11" t="inlineStr"/>
       <c r="F368" s="12" t="inlineStr"/>
     </row>
     <row r="369" ht="16" customHeight="1">
       <c r="A369" s="3" t="inlineStr">
         <is>
-          <t>EX-GIVENCHY GENTLEMAN  EDP 60ML</t>
+          <t>EX-GIVENCHY L'INTERDIT ROUGE  WOM EDP 1ML VAPO</t>
         </is>
       </c>
       <c r="B369" s="4" t="n">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="C369" s="5" t="n">
-        <v>158.9</v>
+        <v>6</v>
       </c>
       <c r="D369" s="3" t="inlineStr">
         <is>
-          <t>3274872424982</t>
+          <t>274872428096</t>
         </is>
       </c>
       <c r="E369" s="6" t="inlineStr"/>
       <c r="F369" s="7" t="inlineStr"/>
     </row>
     <row r="370" ht="16" customHeight="1">
       <c r="A370" s="8" t="inlineStr">
         <is>
-          <t>EX-GIVENCHY GENTLEMAN EDT 1ML</t>
+          <t>EX-GIVENCHY L'INTERDIT ROUGE EDP 35ML</t>
         </is>
       </c>
       <c r="B370" s="9" t="n">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="C370" s="10" t="n">
-        <v>5.9</v>
+        <v>195.9</v>
       </c>
       <c r="D370" s="8" t="inlineStr">
         <is>
-          <t>3274872347380</t>
+          <t>3274872428034</t>
         </is>
       </c>
       <c r="E370" s="11" t="inlineStr"/>
       <c r="F370" s="12" t="inlineStr"/>
     </row>
     <row r="371" ht="16" customHeight="1">
       <c r="A371" s="3" t="inlineStr">
         <is>
-          <t>EX-GIVENCHY GENTLEMAN EDT 60ML VAPO</t>
+          <t>EX-GIVENCHY L'INTERDIT ROUGE EDP 80ML</t>
         </is>
       </c>
       <c r="B371" s="4" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C371" s="5" t="n">
-        <v>137.9</v>
+        <v>299.9</v>
       </c>
       <c r="D371" s="3" t="inlineStr">
         <is>
-          <t>3274872424999</t>
+          <t>3274872428058</t>
         </is>
       </c>
       <c r="E371" s="6" t="inlineStr"/>
       <c r="F371" s="7" t="inlineStr"/>
     </row>
     <row r="372" ht="16" customHeight="1">
       <c r="A372" s="8" t="inlineStr">
         <is>
-          <t>EX-GIVENCHY GENTLEMAN INTENSE EDT 60ML</t>
+          <t>EX-GIVENCHY L'INTERDIT WOM EDP 100ML VAPO</t>
         </is>
       </c>
       <c r="B372" s="9" t="n">
         <v>2</v>
       </c>
       <c r="C372" s="10" t="n">
-        <v>145.9</v>
+        <v>325.9</v>
       </c>
       <c r="D372" s="8" t="inlineStr">
         <is>
-          <t>3274872422995</t>
+          <t>3274872445512</t>
         </is>
       </c>
       <c r="E372" s="11" t="inlineStr"/>
       <c r="F372" s="12" t="inlineStr"/>
     </row>
     <row r="373" ht="16" customHeight="1">
       <c r="A373" s="3" t="inlineStr">
         <is>
-          <t>EX-GIVENCHY L'INTERDIT ABSOLU INTENSE WOM EDP 35ML VAPO</t>
+          <t>EX-GIVENCHY L'INTERDIT WOM EDP 1ML VAPO</t>
         </is>
       </c>
       <c r="B373" s="4" t="n">
-        <v>3</v>
+        <v>21</v>
       </c>
       <c r="C373" s="5" t="n">
-        <v>209.9</v>
+        <v>6</v>
       </c>
       <c r="D373" s="3" t="inlineStr">
         <is>
-          <t>3274872473669</t>
+          <t>3274872372184</t>
         </is>
       </c>
       <c r="E373" s="6" t="inlineStr"/>
       <c r="F373" s="7" t="inlineStr"/>
     </row>
     <row r="374" ht="16" customHeight="1">
       <c r="A374" s="8" t="inlineStr">
         <is>
-          <t>EX-GIVENCHY L'INTERDIT ROUGE  WOM EDP 1ML VAPO</t>
+          <t>EX-GIVENCHY L'INTERDIT WOM EDP 35ML VAPO</t>
         </is>
       </c>
       <c r="B374" s="9" t="n">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C374" s="10" t="n">
-        <v>5.9</v>
+        <v>176.9</v>
       </c>
       <c r="D374" s="8" t="inlineStr">
         <is>
-          <t>274872428096</t>
+          <t>3274872372139</t>
         </is>
       </c>
       <c r="E374" s="11" t="inlineStr"/>
       <c r="F374" s="12" t="inlineStr"/>
     </row>
     <row r="375" ht="16" customHeight="1">
       <c r="A375" s="3" t="inlineStr">
         <is>
-          <t>EX-GIVENCHY L'INTERDIT ROUGE EDP 35ML</t>
+          <t>EX-GIVENCHY L'INTERDIT WOM EDP 50ML + EDP 12,5ML</t>
         </is>
       </c>
       <c r="B375" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C375" s="5" t="n">
-        <v>195.9</v>
+        <v>255.9</v>
       </c>
       <c r="D375" s="3" t="inlineStr">
         <is>
-          <t>3274872428034</t>
+          <t>3274872463141</t>
         </is>
       </c>
       <c r="E375" s="6" t="inlineStr"/>
       <c r="F375" s="7" t="inlineStr"/>
     </row>
     <row r="376" ht="16" customHeight="1">
       <c r="A376" s="8" t="inlineStr">
         <is>
-          <t>EX-GIVENCHY L'INTERDIT ROUGE EDP 80ML</t>
+          <t>EX-GIVENCHY L'INTERDIT WOM EDP 50ML VAPO</t>
         </is>
       </c>
       <c r="B376" s="9" t="n">
         <v>1</v>
       </c>
       <c r="C376" s="10" t="n">
-        <v>299.9</v>
+        <v>225.9</v>
       </c>
       <c r="D376" s="8" t="inlineStr">
         <is>
-          <t>3274872428058</t>
+          <t>3274872372146</t>
         </is>
       </c>
       <c r="E376" s="11" t="inlineStr"/>
       <c r="F376" s="12" t="inlineStr"/>
     </row>
     <row r="377" ht="16" customHeight="1">
       <c r="A377" s="3" t="inlineStr">
         <is>
-          <t>EX-GIVENCHY L'INTERDIT WOM EDP 100ML VAPO</t>
+          <t>EX-GIVENCHY L'INTERDIT WOM EDP 80ML VAPO</t>
         </is>
       </c>
       <c r="B377" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C377" s="5" t="n">
-        <v>325.9</v>
+        <v>275.9</v>
       </c>
       <c r="D377" s="3" t="inlineStr">
         <is>
-          <t>3274872445512</t>
+          <t>3274872372153</t>
         </is>
       </c>
       <c r="E377" s="6" t="inlineStr"/>
       <c r="F377" s="7" t="inlineStr"/>
     </row>
     <row r="378" ht="16" customHeight="1">
       <c r="A378" s="8" t="inlineStr">
         <is>
-          <t>EX-GIVENCHY L'INTERDIT WOM EDP 1ML VAPO</t>
+          <t>EX-GIVENCHY L'INTERDIT WOM EDT 50ML VAPO</t>
         </is>
       </c>
       <c r="B378" s="9" t="n">
-        <v>21</v>
+        <v>6</v>
       </c>
       <c r="C378" s="10" t="n">
-        <v>5.9</v>
+        <v>212.9</v>
       </c>
       <c r="D378" s="8" t="inlineStr">
         <is>
-          <t>3274872372184</t>
+          <t>3274872441972</t>
         </is>
       </c>
       <c r="E378" s="11" t="inlineStr"/>
       <c r="F378" s="12" t="inlineStr"/>
     </row>
     <row r="379" ht="16" customHeight="1">
       <c r="A379" s="3" t="inlineStr">
         <is>
-          <t>EX-GIVENCHY L'INTERDIT WOM EDP 35ML VAPO</t>
+          <t>EX-GIVENCHY L'INTERDIT WOM EDT 80ML VAPO</t>
         </is>
       </c>
       <c r="B379" s="4" t="n">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="C379" s="5" t="n">
-        <v>176.9</v>
+        <v>248.9</v>
       </c>
       <c r="D379" s="3" t="inlineStr">
         <is>
-          <t>3274872372139</t>
+          <t>3274872441989</t>
         </is>
       </c>
       <c r="E379" s="6" t="inlineStr"/>
       <c r="F379" s="7" t="inlineStr"/>
     </row>
     <row r="380" ht="16" customHeight="1">
       <c r="A380" s="8" t="inlineStr">
         <is>
-          <t>EX-GIVENCHY L'INTERDIT WOM EDP 50ML + EDP 12,5ML</t>
+          <t>EX-GUCCI BLOOM  EDP WOM 50ML</t>
         </is>
       </c>
       <c r="B380" s="9" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="C380" s="10" t="n">
-        <v>260.9</v>
+        <v>199.9</v>
       </c>
       <c r="D380" s="8" t="inlineStr">
         <is>
-          <t>3274872463141</t>
+          <t>8005610481043</t>
         </is>
       </c>
       <c r="E380" s="11" t="inlineStr"/>
       <c r="F380" s="12" t="inlineStr"/>
     </row>
     <row r="381" ht="16" customHeight="1">
       <c r="A381" s="3" t="inlineStr">
         <is>
-          <t>EX-GIVENCHY L'INTERDIT WOM EDP 50ML VAPO</t>
+          <t>EX-GUCCI BLOOM AMBROSIA DI FIORI INTENSE EDP 30ML</t>
         </is>
       </c>
       <c r="B381" s="4" t="n">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="C381" s="5" t="n">
-        <v>225.9</v>
+        <v>165.9</v>
       </c>
       <c r="D381" s="3" t="inlineStr">
         <is>
-          <t>3274872372146</t>
+          <t>3614228958578</t>
         </is>
       </c>
       <c r="E381" s="6" t="inlineStr"/>
       <c r="F381" s="7" t="inlineStr"/>
     </row>
     <row r="382" ht="16" customHeight="1">
       <c r="A382" s="8" t="inlineStr">
         <is>
-          <t>EX-GIVENCHY L'INTERDIT WOM EDP 80ML VAPO</t>
+          <t>EX-GUCCI BLOOM INTENSE  EDP WOM 50ML</t>
         </is>
       </c>
       <c r="B382" s="9" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="C382" s="10" t="n">
-        <v>275.9</v>
+        <v>226.9</v>
       </c>
       <c r="D382" s="8" t="inlineStr">
         <is>
-          <t>3274872372153</t>
+          <t>3616304249709</t>
         </is>
       </c>
       <c r="E382" s="11" t="inlineStr"/>
       <c r="F382" s="12" t="inlineStr"/>
     </row>
     <row r="383" ht="16" customHeight="1">
       <c r="A383" s="3" t="inlineStr">
         <is>
-          <t>EX-GIVENCHY L'INTERDIT WOM EDT 50ML VAPO</t>
+          <t>EX-GUCCI BLOOM PROFUMO DI FIORI EDP 50ML</t>
         </is>
       </c>
       <c r="B383" s="4" t="n">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="C383" s="5" t="n">
-        <v>212.9</v>
+        <v>198.9</v>
       </c>
       <c r="D383" s="3" t="inlineStr">
         <is>
-          <t>3274872441972</t>
+          <t>3614229461305</t>
         </is>
       </c>
       <c r="E383" s="6" t="inlineStr"/>
       <c r="F383" s="7" t="inlineStr"/>
     </row>
     <row r="384" ht="16" customHeight="1">
       <c r="A384" s="8" t="inlineStr">
         <is>
-          <t>EX-GIVENCHY L'INTERDIT WOM EDT 80ML VAPO</t>
+          <t xml:space="preserve">EX-GUCCI FLORA GORGEOUS GARDENIA EDP 50ML </t>
         </is>
       </c>
       <c r="B384" s="9" t="n">
         <v>1</v>
       </c>
       <c r="C384" s="10" t="n">
-        <v>248.9</v>
+        <v>212.9</v>
       </c>
       <c r="D384" s="8" t="inlineStr">
         <is>
-          <t>3274872441989</t>
+          <t>3616302022489</t>
         </is>
       </c>
       <c r="E384" s="11" t="inlineStr"/>
       <c r="F384" s="12" t="inlineStr"/>
     </row>
     <row r="385" ht="16" customHeight="1">
       <c r="A385" s="3" t="inlineStr">
         <is>
-          <t>EX-GIVENCHY L'INTERDIT WOM SG 75ML</t>
+          <t xml:space="preserve">EX-GUCCI FLORA GORGEOUS GARDENIA INTENSE EDP 1,5ML </t>
         </is>
       </c>
       <c r="B385" s="4" t="n">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="C385" s="5" t="n">
-        <v>20.9</v>
-[...1 lines deleted...]
-      <c r="D385" s="3" t="inlineStr"/>
+        <v>7</v>
+      </c>
+      <c r="D385" s="3" t="inlineStr">
+        <is>
+          <t>3616305275813</t>
+        </is>
+      </c>
       <c r="E385" s="6" t="inlineStr"/>
       <c r="F385" s="7" t="inlineStr"/>
     </row>
     <row r="386" ht="16" customHeight="1">
       <c r="A386" s="8" t="inlineStr">
         <is>
-          <t>EX-GIVENCHY PI EDT 1ML</t>
+          <t>EX-GUCCI GUILTY ABSOLUTE HOMME EDP 50ML VAPO</t>
         </is>
       </c>
       <c r="B386" s="9" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="C386" s="10" t="n">
-        <v>4.5</v>
+        <v>181.9</v>
       </c>
       <c r="D386" s="8" t="inlineStr">
         <is>
-          <t>3274875222875</t>
+          <t>8005610344188</t>
         </is>
       </c>
       <c r="E386" s="11" t="inlineStr"/>
       <c r="F386" s="12" t="inlineStr"/>
     </row>
     <row r="387" ht="16" customHeight="1">
       <c r="A387" s="3" t="inlineStr">
         <is>
-          <t>EX-GIVENCHY VERY IRRESISTIBLE EDT 30ML VAPO</t>
+          <t>EX-GUCCI GUILTY ABSOLUTE WOMAN EDP 50ML VAPO</t>
         </is>
       </c>
       <c r="B387" s="4" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C387" s="5" t="n">
-        <v>140.9</v>
-[...1 lines deleted...]
-      <c r="D387" s="3" t="inlineStr"/>
+        <v>234.9</v>
+      </c>
+      <c r="D387" s="3" t="inlineStr">
+        <is>
+          <t>8005610524146</t>
+        </is>
+      </c>
       <c r="E387" s="6" t="inlineStr"/>
       <c r="F387" s="7" t="inlineStr"/>
     </row>
     <row r="388" ht="16" customHeight="1">
       <c r="A388" s="8" t="inlineStr">
         <is>
-          <t>EX-GUCCI BLOOM  EDP WOM 50ML</t>
+          <t xml:space="preserve">EX-GUCCI GUILTY HOMME EDT 1,2ML       </t>
         </is>
       </c>
       <c r="B388" s="9" t="n">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="C388" s="10" t="n">
-        <v>199.9</v>
+        <v>5</v>
       </c>
       <c r="D388" s="8" t="inlineStr">
         <is>
-          <t>8005610481043</t>
+          <t>737052877877</t>
         </is>
       </c>
       <c r="E388" s="11" t="inlineStr"/>
       <c r="F388" s="12" t="inlineStr"/>
     </row>
     <row r="389" ht="16" customHeight="1">
       <c r="A389" s="3" t="inlineStr">
         <is>
-          <t>EX-GUCCI BLOOM AMBROSIA DI FIORI INTENSE EDP 30ML</t>
+          <t xml:space="preserve">EX-GUCCI GUILTY HOMME EDT 50ML VAPO   </t>
         </is>
       </c>
       <c r="B389" s="4" t="n">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="C389" s="5" t="n">
-        <v>165.9</v>
+        <v>170.9</v>
       </c>
       <c r="D389" s="3" t="inlineStr">
         <is>
-          <t>3614228958578</t>
+          <t>737052339207</t>
         </is>
       </c>
       <c r="E389" s="6" t="inlineStr"/>
       <c r="F389" s="7" t="inlineStr"/>
     </row>
     <row r="390" ht="16" customHeight="1">
       <c r="A390" s="8" t="inlineStr">
         <is>
-          <t>EX-GUCCI BLOOM INTENSE  EDP WOM 50ML</t>
+          <t xml:space="preserve">EX-GUCCI GUILTY HOMME EDT 90ML VAPO   </t>
         </is>
       </c>
       <c r="B390" s="9" t="n">
         <v>5</v>
       </c>
       <c r="C390" s="10" t="n">
-        <v>226.9</v>
+        <v>215.9</v>
       </c>
       <c r="D390" s="8" t="inlineStr">
         <is>
-          <t>3616304249709</t>
+          <t>737052339047</t>
         </is>
       </c>
       <c r="E390" s="11" t="inlineStr"/>
       <c r="F390" s="12" t="inlineStr"/>
     </row>
     <row r="391" ht="16" customHeight="1">
       <c r="A391" s="3" t="inlineStr">
         <is>
-          <t>EX-GUCCI BLOOM PROFUMO DI FIORI EDP 50ML</t>
+          <t>EX-GUCCI GUILTY HOMME LOVE EDITION EDP 1,5ML</t>
         </is>
       </c>
       <c r="B391" s="4" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C391" s="5" t="n">
-        <v>198.9</v>
+        <v>6</v>
       </c>
       <c r="D391" s="3" t="inlineStr">
         <is>
-          <t>3614229461305</t>
+          <t>3616305259479</t>
         </is>
       </c>
       <c r="E391" s="6" t="inlineStr"/>
       <c r="F391" s="7" t="inlineStr"/>
     </row>
     <row r="392" ht="16" customHeight="1">
       <c r="A392" s="8" t="inlineStr">
         <is>
-          <t xml:space="preserve">EX-GUCCI FLORA GORGEOUS GARDENIA EDP 50ML </t>
+          <t>EX-GUCCI GUILTY HOMME LOVE EDITION EDP 50ML</t>
         </is>
       </c>
       <c r="B392" s="9" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="C392" s="10" t="n">
-        <v>212.9</v>
+        <v>239.9</v>
       </c>
       <c r="D392" s="8" t="inlineStr">
         <is>
-          <t>3616302022489</t>
+          <t>3616305259455</t>
         </is>
       </c>
       <c r="E392" s="11" t="inlineStr"/>
       <c r="F392" s="12" t="inlineStr"/>
     </row>
     <row r="393" ht="16" customHeight="1">
       <c r="A393" s="3" t="inlineStr">
         <is>
-          <t>EX-GUCCI GUILTY ABSOLUTE HOMME EDP 50ML VAPO</t>
+          <t>EX-GUCCI GUILTY INTENSE WOMAN EDP 50ML</t>
         </is>
       </c>
       <c r="B393" s="4" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="C393" s="5" t="n">
-        <v>181.9</v>
+        <v>235.9</v>
       </c>
       <c r="D393" s="3" t="inlineStr">
         <is>
-          <t>8005610344188</t>
+          <t>3616301794646</t>
         </is>
       </c>
       <c r="E393" s="6" t="inlineStr"/>
       <c r="F393" s="7" t="inlineStr"/>
     </row>
     <row r="394" ht="16" customHeight="1">
       <c r="A394" s="8" t="inlineStr">
         <is>
-          <t>EX-GUCCI GUILTY ABSOLUTE WOMAN EDP 50ML VAPO</t>
+          <t>EX-GUCCI GUILTY WOMAN EDP 30ML VAPO</t>
         </is>
       </c>
       <c r="B394" s="9" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C394" s="10" t="n">
-        <v>234.9</v>
+        <v>177.9</v>
       </c>
       <c r="D394" s="8" t="inlineStr">
         <is>
-          <t>8005610524146</t>
+          <t>3614227758063</t>
         </is>
       </c>
       <c r="E394" s="11" t="inlineStr"/>
       <c r="F394" s="12" t="inlineStr"/>
     </row>
     <row r="395" ht="16" customHeight="1">
       <c r="A395" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">EX-GUCCI GUILTY HOMME EDT 1,2ML       </t>
+          <t>EX-GUCCI GUILTY WOMAN EDP 50ML VAPO</t>
         </is>
       </c>
       <c r="B395" s="4" t="n">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="C395" s="5" t="n">
-        <v>3.5</v>
+        <v>209.9</v>
       </c>
       <c r="D395" s="3" t="inlineStr">
         <is>
-          <t>737052877877</t>
+          <t>3614227758117</t>
         </is>
       </c>
       <c r="E395" s="6" t="inlineStr"/>
       <c r="F395" s="7" t="inlineStr"/>
     </row>
     <row r="396" ht="16" customHeight="1">
       <c r="A396" s="8" t="inlineStr">
         <is>
-          <t xml:space="preserve">EX-GUCCI GUILTY HOMME EDT 50ML VAPO   </t>
+          <t>EX-GUCCI GUILTY WOMAN EDT 1,5ML</t>
         </is>
       </c>
       <c r="B396" s="9" t="n">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="C396" s="10" t="n">
-        <v>170.9</v>
+        <v>5</v>
       </c>
       <c r="D396" s="8" t="inlineStr">
         <is>
-          <t>737052339207</t>
+          <t>737052877839</t>
         </is>
       </c>
       <c r="E396" s="11" t="inlineStr"/>
       <c r="F396" s="12" t="inlineStr"/>
     </row>
     <row r="397" ht="16" customHeight="1">
       <c r="A397" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">EX-GUCCI GUILTY HOMME EDT 90ML VAPO   </t>
+          <t xml:space="preserve">EX-GUCCI GUILTY WOMAN EDT 50ML VAPO  </t>
         </is>
       </c>
       <c r="B397" s="4" t="n">
         <v>5</v>
       </c>
       <c r="C397" s="5" t="n">
-        <v>215.9</v>
+        <v>202.9</v>
       </c>
       <c r="D397" s="3" t="inlineStr">
         <is>
-          <t>737052339047</t>
+          <t>3616301976110</t>
         </is>
       </c>
       <c r="E397" s="6" t="inlineStr"/>
       <c r="F397" s="7" t="inlineStr"/>
     </row>
     <row r="398" ht="16" customHeight="1">
       <c r="A398" s="8" t="inlineStr">
         <is>
-          <t>EX-GUCCI GUILTY HOMME LOVE EDITION EDP 1,5ML</t>
+          <t>EX-GUCCI MEMOIRE D'UNE ODEUR EDP 1,5ML</t>
         </is>
       </c>
       <c r="B398" s="9" t="n">
         <v>2</v>
       </c>
       <c r="C398" s="10" t="n">
-        <v>5.9</v>
+        <v>5</v>
       </c>
       <c r="D398" s="8" t="inlineStr">
         <is>
-          <t>3616305259479</t>
+          <t>3614225307577</t>
         </is>
       </c>
       <c r="E398" s="11" t="inlineStr"/>
       <c r="F398" s="12" t="inlineStr"/>
     </row>
     <row r="399" ht="16" customHeight="1">
       <c r="A399" s="3" t="inlineStr">
         <is>
-          <t>EX-GUCCI GUILTY HOMME LOVE EDITION EDP 50ML</t>
+          <t>EX-GUCCI RUSH EDT 30ML VAPO</t>
         </is>
       </c>
       <c r="B399" s="4" t="n">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="C399" s="5" t="n">
-        <v>239.9</v>
+        <v>169.9</v>
       </c>
       <c r="D399" s="3" t="inlineStr">
         <is>
-          <t>3616305259455</t>
+          <t>766124033705</t>
         </is>
       </c>
       <c r="E399" s="6" t="inlineStr"/>
       <c r="F399" s="7" t="inlineStr"/>
     </row>
     <row r="400" ht="16" customHeight="1">
       <c r="A400" s="8" t="inlineStr">
         <is>
-          <t>EX-GUCCI GUILTY INTENSE WOMAN EDP 50ML</t>
+          <t>EX-GUCCI RUSH EDT 50ML VAPO</t>
         </is>
       </c>
       <c r="B400" s="9" t="n">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="C400" s="10" t="n">
-        <v>235.9</v>
+        <v>196.9</v>
       </c>
       <c r="D400" s="8" t="inlineStr">
         <is>
-          <t>3616301794646</t>
+          <t>8005610328768</t>
         </is>
       </c>
       <c r="E400" s="11" t="inlineStr"/>
       <c r="F400" s="12" t="inlineStr"/>
     </row>
     <row r="401" ht="16" customHeight="1">
       <c r="A401" s="3" t="inlineStr">
         <is>
-          <t>EX-GUCCI GUILTY WOMAN EDP 30ML VAPO</t>
+          <t>EX-GUERLAIN HABIT ROUGE  EDP 1ML</t>
         </is>
       </c>
       <c r="B401" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="C401" s="5" t="n">
         <v>6</v>
       </c>
-      <c r="C401" s="5" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="D401" s="3" t="inlineStr">
         <is>
-          <t>3614227758063</t>
+          <t>3346476517770</t>
         </is>
       </c>
       <c r="E401" s="6" t="inlineStr"/>
       <c r="F401" s="7" t="inlineStr"/>
     </row>
     <row r="402" ht="16" customHeight="1">
       <c r="A402" s="8" t="inlineStr">
         <is>
-          <t>EX-GUCCI GUILTY WOMAN EDP 50ML VAPO</t>
+          <t>EX-GUERLAIN MON GUERLAIN EDP 30ML VAPO</t>
         </is>
       </c>
       <c r="B402" s="9" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="C402" s="10" t="n">
-        <v>209.9</v>
+        <v>140.9</v>
       </c>
       <c r="D402" s="8" t="inlineStr">
         <is>
-          <t>3614227758117</t>
+          <t>3346470131385</t>
         </is>
       </c>
       <c r="E402" s="11" t="inlineStr"/>
       <c r="F402" s="12" t="inlineStr"/>
     </row>
     <row r="403" ht="16" customHeight="1">
       <c r="A403" s="3" t="inlineStr">
         <is>
-          <t>EX-GUCCI GUILTY WOMAN EDT 1,5ML</t>
+          <t>EX-GUERLAIN MON GUERLAIN EDP 50ML VAPO - USZKODZONY KARTONIK</t>
         </is>
       </c>
       <c r="B403" s="4" t="n">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="C403" s="5" t="n">
-        <v>3.5</v>
-[...5 lines deleted...]
-      </c>
+        <v>225.9</v>
+      </c>
+      <c r="D403" s="3" t="inlineStr"/>
       <c r="E403" s="6" t="inlineStr"/>
       <c r="F403" s="7" t="inlineStr"/>
     </row>
     <row r="404" ht="16" customHeight="1">
       <c r="A404" s="8" t="inlineStr">
         <is>
-          <t xml:space="preserve">EX-GUCCI GUILTY WOMAN EDT 50ML VAPO  </t>
+          <t>EX-GUERLAIN MON GUERLAIN INTENSE EDP 1,2ML</t>
         </is>
       </c>
       <c r="B404" s="9" t="n">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="C404" s="10" t="n">
-        <v>202.9</v>
+        <v>5</v>
       </c>
       <c r="D404" s="8" t="inlineStr">
         <is>
-          <t>3616301976110</t>
+          <t>3346476514267</t>
         </is>
       </c>
       <c r="E404" s="11" t="inlineStr"/>
       <c r="F404" s="12" t="inlineStr"/>
     </row>
     <row r="405" ht="16" customHeight="1">
       <c r="A405" s="3" t="inlineStr">
         <is>
-          <t>EX-GUCCI MEMOIRE D'UNE ODEUR EDP 1,5ML</t>
+          <t>EX-GUERLAIN MON GUERLAIN INTENSE EDP 30ML</t>
         </is>
       </c>
       <c r="B405" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C405" s="5" t="n">
-        <v>5</v>
+        <v>180.9</v>
       </c>
       <c r="D405" s="3" t="inlineStr">
         <is>
-          <t>3614225307577</t>
+          <t>3346470137820</t>
         </is>
       </c>
       <c r="E405" s="6" t="inlineStr"/>
       <c r="F405" s="7" t="inlineStr"/>
     </row>
     <row r="406" ht="16" customHeight="1">
       <c r="A406" s="8" t="inlineStr">
         <is>
-          <t>EX-GUCCI RUSH EDT 30ML VAPO</t>
+          <t>EX-HERMES BARENIA EDP 2ML</t>
         </is>
       </c>
       <c r="B406" s="9" t="n">
+        <v>2</v>
+      </c>
+      <c r="C406" s="10" t="n">
         <v>7</v>
       </c>
-      <c r="C406" s="10" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="D406" s="8" t="inlineStr">
         <is>
-          <t>766124033705</t>
+          <t>3346130421443</t>
         </is>
       </c>
       <c r="E406" s="11" t="inlineStr"/>
       <c r="F406" s="12" t="inlineStr"/>
     </row>
     <row r="407" ht="16" customHeight="1">
       <c r="A407" s="3" t="inlineStr">
         <is>
-          <t>EX-GUCCI RUSH EDT 50ML VAPO</t>
+          <t>EX-HERMES H24 EDT 100ML</t>
         </is>
       </c>
       <c r="B407" s="4" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C407" s="5" t="n">
-        <v>196.9</v>
+        <v>199.9</v>
       </c>
       <c r="D407" s="3" t="inlineStr">
         <is>
-          <t>8005610328768</t>
+          <t>3346133500022</t>
         </is>
       </c>
       <c r="E407" s="6" t="inlineStr"/>
       <c r="F407" s="7" t="inlineStr"/>
     </row>
     <row r="408" ht="16" customHeight="1">
       <c r="A408" s="8" t="inlineStr">
         <is>
-          <t>EX-GUERLAIN HABIT ROUGE  EDP 1ML</t>
+          <t>EX-HERMES H24 EDT 30ML</t>
         </is>
       </c>
       <c r="B408" s="9" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="C408" s="10" t="n">
-        <v>5.9</v>
+        <v>132.9</v>
       </c>
       <c r="D408" s="8" t="inlineStr">
         <is>
-          <t>3346476517770</t>
+          <t>3346130010951</t>
         </is>
       </c>
       <c r="E408" s="11" t="inlineStr"/>
       <c r="F408" s="12" t="inlineStr"/>
     </row>
     <row r="409" ht="16" customHeight="1">
       <c r="A409" s="3" t="inlineStr">
         <is>
-          <t>EX-GUERLAIN MON GUERLAIN EDP 30ML VAPO</t>
+          <t>EX-HERMES H24 EDT 50ML</t>
         </is>
       </c>
       <c r="B409" s="4" t="n">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="C409" s="5" t="n">
-        <v>140.9</v>
+        <v>150.9</v>
       </c>
       <c r="D409" s="3" t="inlineStr">
         <is>
-          <t>3346470131385</t>
+          <t>3346133500046</t>
         </is>
       </c>
       <c r="E409" s="6" t="inlineStr"/>
       <c r="F409" s="7" t="inlineStr"/>
     </row>
     <row r="410" ht="16" customHeight="1">
       <c r="A410" s="8" t="inlineStr">
         <is>
-          <t>EX-GUERLAIN MON GUERLAIN EDP 50ML VAPO - USZKODZONY KARTONIK</t>
+          <t>EX-HERMES TERRE D'HERMES  INTENSE HOMME EDP 2ML</t>
         </is>
       </c>
       <c r="B410" s="9" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="C410" s="10" t="n">
-        <v>225.9</v>
+        <v>8</v>
       </c>
       <c r="D410" s="8" t="inlineStr"/>
       <c r="E410" s="11" t="inlineStr"/>
       <c r="F410" s="12" t="inlineStr"/>
     </row>
     <row r="411" ht="16" customHeight="1">
       <c r="A411" s="3" t="inlineStr">
         <is>
-          <t>EX-GUERLAIN MON GUERLAIN INTENSE EDP 1,2ML</t>
+          <t>EX-HERMES TERRE D'HERMES HOMME EDT 100ML VAPO</t>
         </is>
       </c>
       <c r="B411" s="4" t="n">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="C411" s="5" t="n">
-        <v>5</v>
+        <v>230.9</v>
       </c>
       <c r="D411" s="3" t="inlineStr">
         <is>
-          <t>3346476514267</t>
+          <t>3346130009603</t>
         </is>
       </c>
       <c r="E411" s="6" t="inlineStr"/>
       <c r="F411" s="7" t="inlineStr"/>
     </row>
     <row r="412" ht="16" customHeight="1">
       <c r="A412" s="8" t="inlineStr">
         <is>
-          <t>EX-GUERLAIN MON GUERLAIN INTENSE EDP 30ML</t>
+          <t>EX-HERMES TERRE D'HERMES HOMME EDT 2ML VAPO</t>
         </is>
       </c>
       <c r="B412" s="9" t="n">
-        <v>3</v>
+        <v>14</v>
       </c>
       <c r="C412" s="10" t="n">
-        <v>180.9</v>
+        <v>8</v>
       </c>
       <c r="D412" s="8" t="inlineStr">
         <is>
-          <t>3346470137820</t>
+          <t>3346131432905</t>
         </is>
       </c>
       <c r="E412" s="11" t="inlineStr"/>
       <c r="F412" s="12" t="inlineStr"/>
     </row>
     <row r="413" ht="16" customHeight="1">
       <c r="A413" s="3" t="inlineStr">
         <is>
-          <t>EX-HERMES BARENIA EDP 2ML</t>
+          <t>EX-HERMES TERRE D'HERMES HOMME EDT 30ML</t>
         </is>
       </c>
       <c r="B413" s="4" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C413" s="5" t="n">
-        <v>7.9</v>
+        <v>160.9</v>
       </c>
       <c r="D413" s="3" t="inlineStr">
         <is>
-          <t>3346130421443</t>
+          <t>3346131409914</t>
         </is>
       </c>
       <c r="E413" s="6" t="inlineStr"/>
       <c r="F413" s="7" t="inlineStr"/>
     </row>
     <row r="414" ht="16" customHeight="1">
       <c r="A414" s="8" t="inlineStr">
         <is>
-          <t>EX-HERMES H24 EDT 100ML</t>
+          <t>EX-HERMES TERRE D'HERMES HOMME EDT 50ML + SG 40ML</t>
         </is>
       </c>
       <c r="B414" s="9" t="n">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="C414" s="10" t="n">
-        <v>199.9</v>
+        <v>196.9</v>
       </c>
       <c r="D414" s="8" t="inlineStr">
         <is>
-          <t>3346133500022</t>
+          <t>3346130433712</t>
         </is>
       </c>
       <c r="E414" s="11" t="inlineStr"/>
       <c r="F414" s="12" t="inlineStr"/>
     </row>
     <row r="415" ht="16" customHeight="1">
       <c r="A415" s="3" t="inlineStr">
         <is>
-          <t>EX-HERMES H24 EDT 30ML</t>
+          <t>EX-HERMES TERRE D'HERMES HOMME EDT 50ML VAPO</t>
         </is>
       </c>
       <c r="B415" s="4" t="n">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="C415" s="5" t="n">
-        <v>132.9</v>
+        <v>192.9</v>
       </c>
       <c r="D415" s="3" t="inlineStr">
         <is>
-          <t>3346130010951</t>
+          <t>3346130009610</t>
         </is>
       </c>
       <c r="E415" s="6" t="inlineStr"/>
       <c r="F415" s="7" t="inlineStr"/>
     </row>
     <row r="416" ht="16" customHeight="1">
       <c r="A416" s="8" t="inlineStr">
         <is>
-          <t>EX-HERMES H24 EDT 50ML</t>
+          <t>EX-HERRERA 212 MEN EDT 100ML VAPO</t>
         </is>
       </c>
       <c r="B416" s="9" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="C416" s="10" t="n">
-        <v>150.9</v>
+        <v>220.9</v>
       </c>
       <c r="D416" s="8" t="inlineStr">
         <is>
-          <t>3346133500046</t>
+          <t>8411061341605</t>
         </is>
       </c>
       <c r="E416" s="11" t="inlineStr"/>
       <c r="F416" s="12" t="inlineStr"/>
     </row>
     <row r="417" ht="16" customHeight="1">
       <c r="A417" s="3" t="inlineStr">
         <is>
-          <t>EX-HERMES TERRE D'HERMES  INTENSE HOMME EDP 2ML</t>
+          <t>EX-HERRERA 212 MEN EDT 50ML VAPO</t>
         </is>
       </c>
       <c r="B417" s="4" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="C417" s="5" t="n">
-        <v>7.9</v>
-[...1 lines deleted...]
-      <c r="D417" s="3" t="inlineStr"/>
+        <v>178.9</v>
+      </c>
+      <c r="D417" s="3" t="inlineStr">
+        <is>
+          <t>8411061896259</t>
+        </is>
+      </c>
       <c r="E417" s="6" t="inlineStr"/>
       <c r="F417" s="7" t="inlineStr"/>
     </row>
     <row r="418" ht="16" customHeight="1">
       <c r="A418" s="8" t="inlineStr">
         <is>
-          <t>EX-HERMES TERRE D'HERMES HOMME EDT 100ML + 15ML + SG 40ML</t>
+          <t>EX-HERRERA 212 MEN VIP EDT 100ML VAPO</t>
         </is>
       </c>
       <c r="B418" s="9" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C418" s="10" t="n">
-        <v>260.9</v>
+        <v>215.9</v>
       </c>
       <c r="D418" s="8" t="inlineStr">
         <is>
-          <t>3346130433729</t>
+          <t>8411061723760</t>
         </is>
       </c>
       <c r="E418" s="11" t="inlineStr"/>
       <c r="F418" s="12" t="inlineStr"/>
     </row>
     <row r="419" ht="16" customHeight="1">
       <c r="A419" s="3" t="inlineStr">
         <is>
-          <t>EX-HERMES TERRE D'HERMES HOMME EDT 100ML VAPO</t>
+          <t>EX-HERRERA 212 WOMAN EDT 100ML VAPO - USZKODZONY KARTONIK</t>
         </is>
       </c>
       <c r="B419" s="4" t="n">
-        <v>21</v>
+        <v>3</v>
       </c>
       <c r="C419" s="5" t="n">
-        <v>230.9</v>
-[...5 lines deleted...]
-      </c>
+        <v>240.9</v>
+      </c>
+      <c r="D419" s="3" t="inlineStr"/>
       <c r="E419" s="6" t="inlineStr"/>
       <c r="F419" s="7" t="inlineStr"/>
     </row>
     <row r="420" ht="16" customHeight="1">
       <c r="A420" s="8" t="inlineStr">
         <is>
-          <t>EX-HERMES TERRE D'HERMES HOMME EDT 2ML VAPO</t>
+          <t>EX-HERRERA 212 WOMAN EDT 30ML VAPO</t>
         </is>
       </c>
       <c r="B420" s="9" t="n">
-        <v>18</v>
+        <v>4</v>
       </c>
       <c r="C420" s="10" t="n">
-        <v>7.9</v>
+        <v>135.9</v>
       </c>
       <c r="D420" s="8" t="inlineStr">
         <is>
-          <t>3346131432905</t>
+          <t>8411061906651</t>
         </is>
       </c>
       <c r="E420" s="11" t="inlineStr"/>
       <c r="F420" s="12" t="inlineStr"/>
     </row>
     <row r="421" ht="16" customHeight="1">
       <c r="A421" s="3" t="inlineStr">
         <is>
-          <t>EX-HERMES TERRE D'HERMES HOMME EDT 30ML</t>
+          <t>EX-HERRERA 212 WOMAN HEROES FOREVER YOUNG EDP 30ML VAPO</t>
         </is>
       </c>
       <c r="B421" s="4" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C421" s="5" t="n">
-        <v>160.9</v>
+        <v>165.9</v>
       </c>
       <c r="D421" s="3" t="inlineStr">
         <is>
-          <t>3346131409914</t>
+          <t>8411061996539</t>
         </is>
       </c>
       <c r="E421" s="6" t="inlineStr"/>
       <c r="F421" s="7" t="inlineStr"/>
     </row>
     <row r="422" ht="16" customHeight="1">
       <c r="A422" s="8" t="inlineStr">
         <is>
-          <t>EX-HERMES TERRE D'HERMES HOMME EDT 50ML + SG 40ML</t>
+          <t>EX-HERRERA 212 WOMAN HEROES FOREVER YOUNG EDP 50ML VAPO</t>
         </is>
       </c>
       <c r="B422" s="9" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="C422" s="10" t="n">
-        <v>196.9</v>
+        <v>215.9</v>
       </c>
       <c r="D422" s="8" t="inlineStr">
         <is>
-          <t>3346130433712</t>
+          <t>8411061994702</t>
         </is>
       </c>
       <c r="E422" s="11" t="inlineStr"/>
       <c r="F422" s="12" t="inlineStr"/>
     </row>
     <row r="423" ht="16" customHeight="1">
       <c r="A423" s="3" t="inlineStr">
         <is>
-          <t>EX-HERMES TERRE D'HERMES HOMME EDT 50ML VAPO</t>
+          <t>EX-HERRERA BAD BOY EDT 100ML VAPO</t>
         </is>
       </c>
       <c r="B423" s="4" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="C423" s="5" t="n">
-        <v>192.9</v>
+        <v>262.9</v>
       </c>
       <c r="D423" s="3" t="inlineStr">
         <is>
-          <t>3346130009610</t>
+          <t>8411061923245</t>
         </is>
       </c>
       <c r="E423" s="6" t="inlineStr"/>
       <c r="F423" s="7" t="inlineStr"/>
     </row>
     <row r="424" ht="16" customHeight="1">
       <c r="A424" s="8" t="inlineStr">
         <is>
-          <t>EX-HERMES TWILLY D'HERMES  EDP 50ML VAPO</t>
+          <t>EX-HERRERA BAD BOY EDT 50ML - LEKKO USZKODZONY KARTONIK</t>
         </is>
       </c>
       <c r="B424" s="9" t="n">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="C424" s="10" t="n">
-        <v>221.9</v>
-[...5 lines deleted...]
-      </c>
+        <v>196.9</v>
+      </c>
+      <c r="D424" s="8" t="inlineStr"/>
       <c r="E424" s="11" t="inlineStr"/>
       <c r="F424" s="12" t="inlineStr"/>
     </row>
     <row r="425" ht="16" customHeight="1">
       <c r="A425" s="3" t="inlineStr">
         <is>
-          <t>EX-HERRERA 212 MEN EDT 100ML VAPO</t>
+          <t>EX-HERRERA BAD BOY EDT 50ML VAPO</t>
         </is>
       </c>
       <c r="B425" s="4" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="C425" s="5" t="n">
-        <v>224.9</v>
+        <v>198.9</v>
       </c>
       <c r="D425" s="3" t="inlineStr">
         <is>
-          <t>8411061341605</t>
+          <t>8411061926093</t>
         </is>
       </c>
       <c r="E425" s="6" t="inlineStr"/>
       <c r="F425" s="7" t="inlineStr"/>
     </row>
     <row r="426" ht="16" customHeight="1">
       <c r="A426" s="8" t="inlineStr">
         <is>
-          <t>EX-HERRERA 212 MEN EDT 50ML VAPO</t>
+          <t>EX-HERRERA BAD BOY LE PARFUM EDP 50ML VAPO</t>
         </is>
       </c>
       <c r="B426" s="9" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C426" s="10" t="n">
-        <v>178.9</v>
+        <v>232.9</v>
       </c>
       <c r="D426" s="8" t="inlineStr">
         <is>
-          <t>8411061896259</t>
+          <t>8411061991909</t>
         </is>
       </c>
       <c r="E426" s="11" t="inlineStr"/>
       <c r="F426" s="12" t="inlineStr"/>
     </row>
     <row r="427" ht="16" customHeight="1">
       <c r="A427" s="3" t="inlineStr">
         <is>
-          <t>EX-HERRERA 212 MEN VIP EDT 100ML VAPO</t>
+          <t>EX-HERRERA GOOD GIRL BLUSH ELIXIR EDP 30ML VAPO</t>
         </is>
       </c>
       <c r="B427" s="4" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C427" s="5" t="n">
-        <v>215.9</v>
-[...5 lines deleted...]
-      </c>
+        <v>212.9</v>
+      </c>
+      <c r="D427" s="3" t="inlineStr"/>
       <c r="E427" s="6" t="inlineStr"/>
       <c r="F427" s="7" t="inlineStr"/>
     </row>
     <row r="428" ht="16" customHeight="1">
-      <c r="A428" s="13" t="inlineStr">
-[...16 lines deleted...]
-      </c>
+      <c r="A428" s="8" t="inlineStr">
+        <is>
+          <t>EX-HERRERA GOOD GIRL EDP 30ML VAPO</t>
+        </is>
+      </c>
+      <c r="B428" s="9" t="n">
+        <v>12</v>
+      </c>
+      <c r="C428" s="10" t="n">
+        <v>199.9</v>
+      </c>
+      <c r="D428" s="8" t="inlineStr">
+        <is>
+          <t>8411061041673</t>
+        </is>
+      </c>
+      <c r="E428" s="11" t="inlineStr"/>
+      <c r="F428" s="12" t="inlineStr"/>
     </row>
     <row r="429" ht="16" customHeight="1">
       <c r="A429" s="3" t="inlineStr">
         <is>
-          <t>EX-HERRERA 212 WOMAN EDT 30ML VAPO</t>
+          <t>EX-HERRERA GOOD GIRL EDP 50ML VAPO</t>
         </is>
       </c>
       <c r="B429" s="4" t="n">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="C429" s="5" t="n">
-        <v>135.9</v>
+        <v>266.9</v>
       </c>
       <c r="D429" s="3" t="inlineStr">
         <is>
-          <t>8411061906651</t>
+          <t>8411061026250</t>
         </is>
       </c>
       <c r="E429" s="6" t="inlineStr"/>
       <c r="F429" s="7" t="inlineStr"/>
     </row>
     <row r="430" ht="16" customHeight="1">
       <c r="A430" s="8" t="inlineStr">
         <is>
-          <t>EX-HERRERA 212 WOMAN HEROES FOREVER YOUNG EDP 30ML VAPO</t>
+          <t>EX-HERRERA GOOD GIRL EDP 80ML + EDP 10ML + BL 100ML</t>
         </is>
       </c>
       <c r="B430" s="9" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C430" s="10" t="n">
-        <v>165.9</v>
+        <v>368.9</v>
       </c>
       <c r="D430" s="8" t="inlineStr">
         <is>
-          <t>8411061996539</t>
+          <t>8411061037997</t>
         </is>
       </c>
       <c r="E430" s="11" t="inlineStr"/>
       <c r="F430" s="12" t="inlineStr"/>
     </row>
     <row r="431" ht="16" customHeight="1">
       <c r="A431" s="3" t="inlineStr">
         <is>
-          <t>EX-HERRERA 212 WOMAN HEROES FOREVER YOUNG EDP 50ML VAPO</t>
+          <t>EX-HERRERA GOOD GIRL EDP 80ML VAPO</t>
         </is>
       </c>
       <c r="B431" s="4" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C431" s="5" t="n">
-        <v>215.9</v>
+        <v>305.9</v>
       </c>
       <c r="D431" s="3" t="inlineStr">
         <is>
-          <t>8411061994702</t>
+          <t>8411061026342</t>
         </is>
       </c>
       <c r="E431" s="6" t="inlineStr"/>
       <c r="F431" s="7" t="inlineStr"/>
     </row>
     <row r="432" ht="16" customHeight="1">
       <c r="A432" s="8" t="inlineStr">
         <is>
-          <t>EX-HERRERA BAD BOY EDT 100ML VAPO</t>
+          <t>EX-HERRERA LA BOMBA EDP 30ML VAPO</t>
         </is>
       </c>
       <c r="B432" s="9" t="n">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="C432" s="10" t="n">
-        <v>262.9</v>
+        <v>209.9</v>
       </c>
       <c r="D432" s="8" t="inlineStr">
         <is>
-          <t>8411061923245</t>
+          <t>8411061077146</t>
         </is>
       </c>
       <c r="E432" s="11" t="inlineStr"/>
       <c r="F432" s="12" t="inlineStr"/>
     </row>
     <row r="433" ht="16" customHeight="1">
       <c r="A433" s="3" t="inlineStr">
         <is>
-          <t>EX-HERRERA BAD BOY EDT 50ML - LEKKO USZKODZONY KARTONIK</t>
+          <t>EX-HERRERA LA BOMBA EDP 50ML VAPO</t>
         </is>
       </c>
       <c r="B433" s="4" t="n">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="C433" s="5" t="n">
-        <v>196.9</v>
-[...1 lines deleted...]
-      <c r="D433" s="3" t="inlineStr"/>
+        <v>280.9</v>
+      </c>
+      <c r="D433" s="3" t="inlineStr">
+        <is>
+          <t>8411061077153</t>
+        </is>
+      </c>
       <c r="E433" s="6" t="inlineStr"/>
       <c r="F433" s="7" t="inlineStr"/>
     </row>
     <row r="434" ht="16" customHeight="1">
       <c r="A434" s="8" t="inlineStr">
         <is>
-          <t>EX-HERRERA BAD BOY EDT 50ML VAPO</t>
+          <t>EX-HERRERA LA BOMBA EDP 80ML VAPO</t>
         </is>
       </c>
       <c r="B434" s="9" t="n">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="C434" s="10" t="n">
-        <v>198.9</v>
+        <v>345.9</v>
       </c>
       <c r="D434" s="8" t="inlineStr">
         <is>
-          <t>8411061926093</t>
+          <t>8411061077160</t>
         </is>
       </c>
       <c r="E434" s="11" t="inlineStr"/>
       <c r="F434" s="12" t="inlineStr"/>
     </row>
     <row r="435" ht="16" customHeight="1">
       <c r="A435" s="3" t="inlineStr">
         <is>
-          <t>EX-HERRERA BAD BOY ELIXIR EDP 50ML VAPO</t>
+          <t>EX-HERRERA LA BOMBA INTENSA EDP 50ML VAPO</t>
         </is>
       </c>
       <c r="B435" s="4" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C435" s="5" t="n">
-        <v>215.9</v>
+        <v>289.9</v>
       </c>
       <c r="D435" s="3" t="inlineStr">
         <is>
-          <t>8411061106303</t>
+          <t>8411061137949</t>
         </is>
       </c>
       <c r="E435" s="6" t="inlineStr"/>
       <c r="F435" s="7" t="inlineStr"/>
     </row>
     <row r="436" ht="16" customHeight="1">
       <c r="A436" s="8" t="inlineStr">
         <is>
-          <t>EX-HERRERA BAD BOY LE PARFUM EDP 100ML VAPO</t>
+          <t>EX-HERRERA VERY GOOD GIRL EDP 30ML</t>
         </is>
       </c>
       <c r="B436" s="9" t="n">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="C436" s="10" t="n">
-        <v>308.9</v>
+        <v>196.9</v>
       </c>
       <c r="D436" s="8" t="inlineStr">
         <is>
-          <t>8411061991886</t>
+          <t>8411061041659</t>
         </is>
       </c>
       <c r="E436" s="11" t="inlineStr"/>
       <c r="F436" s="12" t="inlineStr"/>
     </row>
     <row r="437" ht="16" customHeight="1">
       <c r="A437" s="3" t="inlineStr">
         <is>
-          <t>EX-HERRERA BAD BOY LE PARFUM EDP 50ML VAPO</t>
+          <t>EX-ISSEY MIYAKE  A DROP D'ISSEY EDP 0,8ML ESSENTTIELE</t>
         </is>
       </c>
       <c r="B437" s="4" t="n">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="C437" s="5" t="n">
-        <v>232.9</v>
+        <v>3.5</v>
       </c>
       <c r="D437" s="3" t="inlineStr">
         <is>
-          <t>8411061991909</t>
+          <t>3423222092191</t>
         </is>
       </c>
       <c r="E437" s="6" t="inlineStr"/>
       <c r="F437" s="7" t="inlineStr"/>
     </row>
     <row r="438" ht="16" customHeight="1">
       <c r="A438" s="8" t="inlineStr">
         <is>
-          <t>EX-HERRERA GOOD GIRL BLUSH EDP 30ML VAPO</t>
+          <t>EX-JIMMY CHOO FLORAL WOMAN EDT 40ML VAPO</t>
         </is>
       </c>
       <c r="B438" s="9" t="n">
         <v>1</v>
       </c>
       <c r="C438" s="10" t="n">
-        <v>213.9</v>
+        <v>84.90000000000001</v>
       </c>
       <c r="D438" s="8" t="inlineStr">
         <is>
-          <t>8411061056776</t>
+          <t>3386460103701</t>
         </is>
       </c>
       <c r="E438" s="11" t="inlineStr"/>
       <c r="F438" s="12" t="inlineStr"/>
     </row>
     <row r="439" ht="16" customHeight="1">
       <c r="A439" s="3" t="inlineStr">
         <is>
-          <t>EX-HERRERA GOOD GIRL BLUSH ELIXIR EDP 30ML VAPO</t>
+          <t>EX-JIMMY CHOO ILLICIT FLOWER WOMAN EDT 60ML VAPO</t>
         </is>
       </c>
       <c r="B439" s="4" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C439" s="5" t="n">
-        <v>212.9</v>
-[...1 lines deleted...]
-      <c r="D439" s="3" t="inlineStr"/>
+        <v>102.9</v>
+      </c>
+      <c r="D439" s="3" t="inlineStr">
+        <is>
+          <t>3386460075350</t>
+        </is>
+      </c>
       <c r="E439" s="6" t="inlineStr"/>
       <c r="F439" s="7" t="inlineStr"/>
     </row>
     <row r="440" ht="16" customHeight="1">
       <c r="A440" s="8" t="inlineStr">
         <is>
-          <t>EX-HERRERA GOOD GIRL EDP 30ML VAPO</t>
+          <t>EX-JIMMY CHOO WOMAN EDP 100ML VAPO</t>
         </is>
       </c>
       <c r="B440" s="9" t="n">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="C440" s="10" t="n">
-        <v>199.9</v>
+        <v>163.9</v>
       </c>
       <c r="D440" s="8" t="inlineStr">
         <is>
-          <t>8411061041673</t>
+          <t>3386460025478</t>
         </is>
       </c>
       <c r="E440" s="11" t="inlineStr"/>
       <c r="F440" s="12" t="inlineStr"/>
     </row>
     <row r="441" ht="16" customHeight="1">
       <c r="A441" s="3" t="inlineStr">
         <is>
-          <t>EX-HERRERA GOOD GIRL EDP 50ML VAPO</t>
+          <t>EX-JIMMY CHOO WOMAN EDP 40ML VAPO</t>
         </is>
       </c>
       <c r="B441" s="4" t="n">
-        <v>13</v>
+        <v>2</v>
       </c>
       <c r="C441" s="5" t="n">
-        <v>266.9</v>
+        <v>85.90000000000001</v>
       </c>
       <c r="D441" s="3" t="inlineStr">
         <is>
-          <t>8411061026250</t>
+          <t>3386460025492</t>
         </is>
       </c>
       <c r="E441" s="6" t="inlineStr"/>
       <c r="F441" s="7" t="inlineStr"/>
     </row>
     <row r="442" ht="16" customHeight="1">
       <c r="A442" s="8" t="inlineStr">
         <is>
-          <t>EX-HERRERA GOOD GIRL EDP 80ML + EDP 10ML + BL 100ML</t>
+          <t>EX-JIMMY CHOO WOMAN EDP 60ML VAPO</t>
         </is>
       </c>
       <c r="B442" s="9" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C442" s="10" t="n">
-        <v>375.9</v>
+        <v>116.9</v>
       </c>
       <c r="D442" s="8" t="inlineStr">
         <is>
-          <t>8411061037997</t>
+          <t>3386460025485</t>
         </is>
       </c>
       <c r="E442" s="11" t="inlineStr"/>
       <c r="F442" s="12" t="inlineStr"/>
     </row>
     <row r="443" ht="16" customHeight="1">
       <c r="A443" s="3" t="inlineStr">
         <is>
-          <t>EX-HERRERA GOOD GIRL EDP 80ML VAPO</t>
+          <t>EX-JOOP! HOMME ABSOLUTE  EDP 1,2ML</t>
         </is>
       </c>
       <c r="B443" s="4" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="C443" s="5" t="n">
-        <v>305.9</v>
+        <v>5</v>
       </c>
       <c r="D443" s="3" t="inlineStr">
         <is>
-          <t>8411061026342</t>
+          <t>3614224907129</t>
         </is>
       </c>
       <c r="E443" s="6" t="inlineStr"/>
       <c r="F443" s="7" t="inlineStr"/>
     </row>
     <row r="444" ht="16" customHeight="1">
       <c r="A444" s="8" t="inlineStr">
         <is>
-          <t>EX-HERRERA GOOD GIRL LEGERE EDP 30ML VAPO</t>
+          <t>EX-JOOP! HOMME EDT 125ML VAPO</t>
         </is>
       </c>
       <c r="B444" s="9" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="C444" s="10" t="n">
-        <v>208.9</v>
+        <v>86.90000000000001</v>
       </c>
       <c r="D444" s="8" t="inlineStr">
         <is>
-          <t>8411061907610</t>
+          <t>3414206000608</t>
         </is>
       </c>
       <c r="E444" s="11" t="inlineStr"/>
       <c r="F444" s="12" t="inlineStr"/>
     </row>
     <row r="445" ht="16" customHeight="1">
       <c r="A445" s="3" t="inlineStr">
         <is>
-          <t>EX-HERRERA LA BOMBA EDP 30ML VAPO</t>
+          <t>EX-JOOP! HOMME EDT 200ML VAPO</t>
         </is>
       </c>
       <c r="B445" s="4" t="n">
-        <v>15</v>
+        <v>3</v>
       </c>
       <c r="C445" s="5" t="n">
-        <v>209.9</v>
+        <v>105.9</v>
       </c>
       <c r="D445" s="3" t="inlineStr">
         <is>
-          <t>8411061077146</t>
+          <t>3607345809915</t>
         </is>
       </c>
       <c r="E445" s="6" t="inlineStr"/>
       <c r="F445" s="7" t="inlineStr"/>
     </row>
     <row r="446" ht="16" customHeight="1">
       <c r="A446" s="8" t="inlineStr">
         <is>
-          <t>EX-HERRERA LA BOMBA EDP 50ML VAPO</t>
+          <t>EX-JOOP! HOMME EDT 75ML VAPO</t>
         </is>
       </c>
       <c r="B446" s="9" t="n">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="C446" s="10" t="n">
-        <v>280.9</v>
+        <v>77.90000000000001</v>
       </c>
       <c r="D446" s="8" t="inlineStr">
         <is>
-          <t>8411061077153</t>
+          <t>3414206000592</t>
         </is>
       </c>
       <c r="E446" s="11" t="inlineStr"/>
       <c r="F446" s="12" t="inlineStr"/>
     </row>
     <row r="447" ht="16" customHeight="1">
       <c r="A447" s="3" t="inlineStr">
         <is>
-          <t>EX-HERRERA LA BOMBA EDP 80ML VAPO</t>
+          <t>EX-JOOP! HOMME ICE EDT 1,2ML</t>
         </is>
       </c>
       <c r="B447" s="4" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="C447" s="5" t="n">
-        <v>345.9</v>
+        <v>4.5</v>
       </c>
       <c r="D447" s="3" t="inlineStr">
         <is>
-          <t>8411061077160</t>
+          <t>3614229666489</t>
         </is>
       </c>
       <c r="E447" s="6" t="inlineStr"/>
       <c r="F447" s="7" t="inlineStr"/>
     </row>
     <row r="448" ht="16" customHeight="1">
       <c r="A448" s="8" t="inlineStr">
         <is>
-          <t>EX-HERRERA LA BOMBA INTENSA EDP 50ML VAPO</t>
+          <t>EX-JOOP! JUMP MEN EDT 100ML VAPO</t>
         </is>
       </c>
       <c r="B448" s="9" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="C448" s="10" t="n">
-        <v>289.9</v>
+        <v>74.90000000000001</v>
       </c>
       <c r="D448" s="8" t="inlineStr">
         <is>
-          <t>8411061137949</t>
+          <t>3414200640015</t>
         </is>
       </c>
       <c r="E448" s="11" t="inlineStr"/>
       <c r="F448" s="12" t="inlineStr"/>
     </row>
     <row r="449" ht="16" customHeight="1">
       <c r="A449" s="3" t="inlineStr">
         <is>
-          <t>EX-HERRERA VERY GOOD GIRL EDP 30ML</t>
+          <t>EX-KENZO AIR HOMME EDT 1ML</t>
         </is>
       </c>
       <c r="B449" s="4" t="n">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="C449" s="5" t="n">
-        <v>196.9</v>
+        <v>4</v>
       </c>
       <c r="D449" s="3" t="inlineStr">
         <is>
-          <t>8411061041659</t>
+          <t>413</t>
         </is>
       </c>
       <c r="E449" s="6" t="inlineStr"/>
       <c r="F449" s="7" t="inlineStr"/>
     </row>
     <row r="450" ht="16" customHeight="1">
       <c r="A450" s="8" t="inlineStr">
         <is>
-          <t>EX-HERRERA WOMEN EDP 50ML</t>
+          <t>EX-KENZO FLOWER BY KENZO EDP 100ML VAPO</t>
         </is>
       </c>
       <c r="B450" s="9" t="n">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="C450" s="10" t="n">
-        <v>125.9</v>
+        <v>192.9</v>
       </c>
       <c r="D450" s="8" t="inlineStr">
         <is>
-          <t>8411061061701</t>
+          <t>3352818518800</t>
         </is>
       </c>
       <c r="E450" s="11" t="inlineStr"/>
       <c r="F450" s="12" t="inlineStr"/>
     </row>
     <row r="451" ht="16" customHeight="1">
       <c r="A451" s="3" t="inlineStr">
         <is>
-          <t>EX-ISSEY MIYAKE  A DROP D'ISSEY EDP 0,8ML ESSENTTIELE</t>
+          <t>EX-KENZO FLOWER BY KENZO EDP 1ML</t>
         </is>
       </c>
       <c r="B451" s="4" t="n">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="C451" s="5" t="n">
-        <v>3.9</v>
+        <v>5</v>
       </c>
       <c r="D451" s="3" t="inlineStr">
         <is>
-          <t>3423222092191</t>
+          <t>3352810303442</t>
         </is>
       </c>
       <c r="E451" s="6" t="inlineStr"/>
       <c r="F451" s="7" t="inlineStr"/>
     </row>
     <row r="452" ht="16" customHeight="1">
       <c r="A452" s="8" t="inlineStr">
         <is>
-          <t>EX-JIL SANDER SUN MEN EDT 1,2ML</t>
+          <t>EX-KENZO FLOWER BY KENZO EDP 30ML VAPO</t>
         </is>
       </c>
       <c r="B452" s="9" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="C452" s="10" t="n">
-        <v>1.5</v>
+        <v>112.9</v>
       </c>
       <c r="D452" s="8" t="inlineStr">
         <is>
-          <t>3414202431413</t>
+          <t>3352818516806</t>
         </is>
       </c>
       <c r="E452" s="11" t="inlineStr"/>
       <c r="F452" s="12" t="inlineStr"/>
     </row>
     <row r="453" ht="16" customHeight="1">
       <c r="A453" s="3" t="inlineStr">
         <is>
-          <t>EX-JIMMY CHOO FLORAL WOMAN EDT 40ML VAPO</t>
+          <t>EX-KENZO FLOWER BY KENZO EDP 50ML + EDP 10ML</t>
         </is>
       </c>
       <c r="B453" s="4" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C453" s="5" t="n">
-        <v>84.90000000000001</v>
+        <v>178.9</v>
       </c>
       <c r="D453" s="3" t="inlineStr">
         <is>
-          <t>3386460103701</t>
+          <t>3274872466906</t>
         </is>
       </c>
       <c r="E453" s="6" t="inlineStr"/>
       <c r="F453" s="7" t="inlineStr"/>
     </row>
     <row r="454" ht="16" customHeight="1">
       <c r="A454" s="8" t="inlineStr">
         <is>
-          <t>EX-JIMMY CHOO ILLICIT FLOWER WOMAN EDT 60ML VAPO</t>
+          <t>EX-KENZO FLOWER BY KENZO EDP 50ML VAPO</t>
         </is>
       </c>
       <c r="B454" s="9" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="C454" s="10" t="n">
-        <v>102.9</v>
+        <v>155.9</v>
       </c>
       <c r="D454" s="8" t="inlineStr">
         <is>
-          <t>3386460075350</t>
+          <t>3352818517803</t>
         </is>
       </c>
       <c r="E454" s="11" t="inlineStr"/>
       <c r="F454" s="12" t="inlineStr"/>
     </row>
     <row r="455" ht="16" customHeight="1">
       <c r="A455" s="3" t="inlineStr">
         <is>
-          <t>EX-JIMMY CHOO WOMAN EDP 100ML VAPO</t>
+          <t>EX-KENZO FLOWER BY KENZO L' ABSOLUTE EDP 1ML</t>
         </is>
       </c>
       <c r="B455" s="4" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="C455" s="5" t="n">
-        <v>163.9</v>
+        <v>6</v>
       </c>
       <c r="D455" s="3" t="inlineStr">
         <is>
-          <t>3386460025478</t>
+          <t>3274872441811</t>
         </is>
       </c>
       <c r="E455" s="6" t="inlineStr"/>
       <c r="F455" s="7" t="inlineStr"/>
     </row>
     <row r="456" ht="16" customHeight="1">
       <c r="A456" s="8" t="inlineStr">
         <is>
-          <t>EX-JIMMY CHOO WOMAN EDP 40ML VAPO</t>
+          <t>EX-KENZO JUNGLE EDP 100ML VAPO</t>
         </is>
       </c>
       <c r="B456" s="9" t="n">
-        <v>3</v>
+        <v>16</v>
       </c>
       <c r="C456" s="10" t="n">
-        <v>85.90000000000001</v>
+        <v>202.9</v>
       </c>
       <c r="D456" s="8" t="inlineStr">
         <is>
-          <t>3386460025492</t>
+          <t>3274872457270</t>
         </is>
       </c>
       <c r="E456" s="11" t="inlineStr"/>
       <c r="F456" s="12" t="inlineStr"/>
     </row>
     <row r="457" ht="16" customHeight="1">
       <c r="A457" s="3" t="inlineStr">
         <is>
-          <t>EX-JIMMY CHOO WOMAN EDP 60ML VAPO</t>
+          <t>EX-KENZO JUNGLE EDP 30ML VAPO</t>
         </is>
       </c>
       <c r="B457" s="4" t="n">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="C457" s="5" t="n">
-        <v>116.9</v>
+        <v>125.9</v>
       </c>
       <c r="D457" s="3" t="inlineStr">
         <is>
-          <t>3386460025485</t>
+          <t>3274872457263</t>
         </is>
       </c>
       <c r="E457" s="6" t="inlineStr"/>
       <c r="F457" s="7" t="inlineStr"/>
     </row>
     <row r="458" ht="16" customHeight="1">
       <c r="A458" s="8" t="inlineStr">
         <is>
-          <t>EX-JOOP! HOMME ABSOLUTE  EDP 1,2ML</t>
+          <t>EX-KENZO L EAU PAR HOMME INDIGO EDP 1ML VAPO</t>
         </is>
       </c>
       <c r="B458" s="9" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="C458" s="10" t="n">
-        <v>5.9</v>
+        <v>6</v>
       </c>
       <c r="D458" s="8" t="inlineStr">
         <is>
-          <t>3614224907129</t>
+          <t>3274872495869</t>
         </is>
       </c>
       <c r="E458" s="11" t="inlineStr"/>
       <c r="F458" s="12" t="inlineStr"/>
     </row>
     <row r="459" ht="16" customHeight="1">
       <c r="A459" s="3" t="inlineStr">
         <is>
-          <t>EX-JOOP! HOMME EDT 125ML VAPO</t>
+          <t xml:space="preserve">EX-KLEIN BEAUTY SHEER WOMAN EDT 100ML VAPO   </t>
         </is>
       </c>
       <c r="B459" s="4" t="n">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="C459" s="5" t="n">
-        <v>86.90000000000001</v>
+        <v>108.9</v>
       </c>
       <c r="D459" s="3" t="inlineStr">
         <is>
-          <t>3414206000608</t>
+          <t>3607342306134</t>
         </is>
       </c>
       <c r="E459" s="6" t="inlineStr"/>
       <c r="F459" s="7" t="inlineStr"/>
     </row>
     <row r="460" ht="16" customHeight="1">
       <c r="A460" s="8" t="inlineStr">
         <is>
-          <t>EX-JOOP! HOMME EDT 200ML VAPO</t>
+          <t xml:space="preserve">EX-KLEIN BEAUTY WOMAN EDP 100ML VAPO   </t>
         </is>
       </c>
       <c r="B460" s="9" t="n">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="C460" s="10" t="n">
-        <v>105.9</v>
+        <v>96.90000000000001</v>
       </c>
       <c r="D460" s="8" t="inlineStr">
         <is>
-          <t>3607345809915</t>
+          <t>3607340213267</t>
         </is>
       </c>
       <c r="E460" s="11" t="inlineStr"/>
       <c r="F460" s="12" t="inlineStr"/>
     </row>
     <row r="461" ht="16" customHeight="1">
       <c r="A461" s="3" t="inlineStr">
         <is>
-          <t>EX-JOOP! HOMME EDT 75ML VAPO</t>
+          <t>EX-KLEIN CK ALL EDT 100ML VAPO</t>
         </is>
       </c>
       <c r="B461" s="4" t="n">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="C461" s="5" t="n">
-        <v>77.90000000000001</v>
+        <v>75.90000000000001</v>
       </c>
       <c r="D461" s="3" t="inlineStr">
         <is>
-          <t>3414206000592</t>
+          <t>3614223162963</t>
         </is>
       </c>
       <c r="E461" s="6" t="inlineStr"/>
       <c r="F461" s="7" t="inlineStr"/>
     </row>
     <row r="462" ht="16" customHeight="1">
       <c r="A462" s="8" t="inlineStr">
         <is>
-          <t>EX-JOOP! HOMME ICE EDT 1,2ML</t>
+          <t>EX-KLEIN CK BE DEO STICK 75G</t>
         </is>
       </c>
       <c r="B462" s="9" t="n">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="C462" s="10" t="n">
-        <v>4.9</v>
+        <v>35.9</v>
       </c>
       <c r="D462" s="8" t="inlineStr">
         <is>
-          <t>3614229666489</t>
+          <t>88300108992</t>
         </is>
       </c>
       <c r="E462" s="11" t="inlineStr"/>
       <c r="F462" s="12" t="inlineStr"/>
     </row>
     <row r="463" ht="16" customHeight="1">
       <c r="A463" s="3" t="inlineStr">
         <is>
-          <t>EX-JOOP! JUMP MEN EDT 100ML VAPO</t>
+          <t>EX-KLEIN CK BE EDT 100ML VAPO</t>
         </is>
       </c>
       <c r="B463" s="4" t="n">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C463" s="5" t="n">
-        <v>74.90000000000001</v>
+        <v>70.90000000000001</v>
       </c>
       <c r="D463" s="3" t="inlineStr">
         <is>
-          <t>3414200640015</t>
+          <t>88300104406</t>
         </is>
       </c>
       <c r="E463" s="6" t="inlineStr"/>
       <c r="F463" s="7" t="inlineStr"/>
     </row>
     <row r="464" ht="16" customHeight="1">
       <c r="A464" s="8" t="inlineStr">
         <is>
-          <t>EX-KENZO AIR HOMME EDT 1ML</t>
+          <t>EX-KLEIN CK BE EDT 200ML VAPO</t>
         </is>
       </c>
       <c r="B464" s="9" t="n">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C464" s="10" t="n">
-        <v>3.8</v>
+        <v>97.90000000000001</v>
       </c>
       <c r="D464" s="8" t="inlineStr">
         <is>
-          <t>413</t>
+          <t>88300104437</t>
         </is>
       </c>
       <c r="E464" s="11" t="inlineStr"/>
       <c r="F464" s="12" t="inlineStr"/>
     </row>
     <row r="465" ht="16" customHeight="1">
       <c r="A465" s="3" t="inlineStr">
         <is>
-          <t>EX-KENZO FLOWER BY KENZO EDP 100ML VAPO</t>
+          <t>EX-KLEIN CK IN2U MEN EDT 100ML VAPO</t>
         </is>
       </c>
       <c r="B465" s="4" t="n">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="C465" s="5" t="n">
-        <v>192.9</v>
+        <v>72.90000000000001</v>
       </c>
       <c r="D465" s="3" t="inlineStr">
         <is>
-          <t>3352818518800</t>
+          <t>88300196890</t>
         </is>
       </c>
       <c r="E465" s="6" t="inlineStr"/>
       <c r="F465" s="7" t="inlineStr"/>
     </row>
     <row r="466" ht="16" customHeight="1">
       <c r="A466" s="8" t="inlineStr">
         <is>
-          <t>EX-KENZO FLOWER BY KENZO EDP 1ML</t>
+          <t>EX-KLEIN CK IN2U MEN EDT 150ML VAPO</t>
         </is>
       </c>
       <c r="B466" s="9" t="n">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="C466" s="10" t="n">
-        <v>4.9</v>
+        <v>85.90000000000001</v>
       </c>
       <c r="D466" s="8" t="inlineStr">
         <is>
-          <t>3352810303442</t>
+          <t>88300196944</t>
         </is>
       </c>
       <c r="E466" s="11" t="inlineStr"/>
       <c r="F466" s="12" t="inlineStr"/>
     </row>
     <row r="467" ht="16" customHeight="1">
       <c r="A467" s="3" t="inlineStr">
         <is>
-          <t>EX-KENZO FLOWER BY KENZO EDP 30ML VAPO</t>
+          <t>EX-KLEIN CK IN2U MEN EDT 150ML VAPO - USZKODZONY KARTONIK</t>
         </is>
       </c>
       <c r="B467" s="4" t="n">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="C467" s="5" t="n">
-        <v>112.9</v>
-[...5 lines deleted...]
-      </c>
+        <v>76.90000000000001</v>
+      </c>
+      <c r="D467" s="3" t="inlineStr"/>
       <c r="E467" s="6" t="inlineStr"/>
       <c r="F467" s="7" t="inlineStr"/>
     </row>
     <row r="468" ht="16" customHeight="1">
       <c r="A468" s="8" t="inlineStr">
         <is>
-          <t>EX-KENZO FLOWER BY KENZO EDP 50ML + EDP 10ML</t>
+          <t>EX-KLEIN CK IN2U WOMAN EDT 100ML VAPO</t>
         </is>
       </c>
       <c r="B468" s="9" t="n">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C468" s="10" t="n">
-        <v>175.9</v>
+        <v>65.90000000000001</v>
       </c>
       <c r="D468" s="8" t="inlineStr">
         <is>
-          <t>3274872466906</t>
+          <t>88300196814</t>
         </is>
       </c>
       <c r="E468" s="11" t="inlineStr"/>
       <c r="F468" s="12" t="inlineStr"/>
     </row>
     <row r="469" ht="16" customHeight="1">
       <c r="A469" s="3" t="inlineStr">
         <is>
-          <t>EX-KENZO FLOWER BY KENZO EDP 50ML VAPO</t>
+          <t>EX-KLEIN CK IN2U WOMAN EDT 100ML VAPO - USZKODZONY KARTONIK</t>
         </is>
       </c>
       <c r="B469" s="4" t="n">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="C469" s="5" t="n">
-        <v>156.9</v>
-[...5 lines deleted...]
-      </c>
+        <v>69.90000000000001</v>
+      </c>
+      <c r="D469" s="3" t="inlineStr"/>
       <c r="E469" s="6" t="inlineStr"/>
       <c r="F469" s="7" t="inlineStr"/>
     </row>
     <row r="470" ht="16" customHeight="1">
       <c r="A470" s="8" t="inlineStr">
         <is>
-          <t>EX-KENZO FLOWER BY KENZO L' ABSOLUTE EDP 1ML</t>
+          <t>EX-KLEIN CK IN2U WOMAN EDT 150ML VAPO - USZKODZONY KARTONIK</t>
         </is>
       </c>
       <c r="B470" s="9" t="n">
         <v>1</v>
       </c>
       <c r="C470" s="10" t="n">
-        <v>5.9</v>
-[...5 lines deleted...]
-      </c>
+        <v>70.90000000000001</v>
+      </c>
+      <c r="D470" s="8" t="inlineStr"/>
       <c r="E470" s="11" t="inlineStr"/>
       <c r="F470" s="12" t="inlineStr"/>
     </row>
     <row r="471" ht="16" customHeight="1">
       <c r="A471" s="3" t="inlineStr">
         <is>
-          <t>EX-KENZO JUNGLE EDP 100ML VAPO</t>
+          <t>EX-KLEIN CK IN2U WOMAN EDT 50ML VAPO</t>
         </is>
       </c>
       <c r="B471" s="4" t="n">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="C471" s="5" t="n">
-        <v>202.9</v>
+        <v>55.9</v>
       </c>
       <c r="D471" s="3" t="inlineStr">
         <is>
-          <t>3274872457270</t>
+          <t>88300196852</t>
         </is>
       </c>
       <c r="E471" s="6" t="inlineStr"/>
       <c r="F471" s="7" t="inlineStr"/>
     </row>
     <row r="472" ht="16" customHeight="1">
       <c r="A472" s="8" t="inlineStr">
         <is>
-          <t>EX-KENZO JUNGLE EDP 30ML VAPO</t>
+          <t>EX-KLEIN CK ONE EDT 1,2ML</t>
         </is>
       </c>
       <c r="B472" s="9" t="n">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="C472" s="10" t="n">
-        <v>125.9</v>
+        <v>4</v>
       </c>
       <c r="D472" s="8" t="inlineStr">
         <is>
-          <t>3274872457263</t>
+          <t>31655872612</t>
         </is>
       </c>
       <c r="E472" s="11" t="inlineStr"/>
       <c r="F472" s="12" t="inlineStr"/>
     </row>
     <row r="473" ht="16" customHeight="1">
       <c r="A473" s="3" t="inlineStr">
         <is>
-          <t>EX-KENZO L EAU PAR HOMME INDIGO EDP 1ML VAPO</t>
+          <t>EX-KLEIN CK ONE EDT 100ML VAPO</t>
         </is>
       </c>
       <c r="B473" s="4" t="n">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="C473" s="5" t="n">
-        <v>8.9</v>
+        <v>86.90000000000001</v>
       </c>
       <c r="D473" s="3" t="inlineStr">
         <is>
-          <t>3274872495869</t>
+          <t>88300607402</t>
         </is>
       </c>
       <c r="E473" s="6" t="inlineStr"/>
       <c r="F473" s="7" t="inlineStr"/>
     </row>
     <row r="474" ht="16" customHeight="1">
       <c r="A474" s="8" t="inlineStr">
         <is>
-          <t xml:space="preserve">EX-KLEIN BEAUTY SHEER WOMAN EDT 100ML VAPO   </t>
+          <t>EX-KLEIN CK ONE NIGHT ESSENCE PARFUM INTENSE 1,2ML</t>
         </is>
       </c>
       <c r="B474" s="9" t="n">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="C474" s="10" t="n">
-        <v>108.9</v>
+        <v>7</v>
       </c>
       <c r="D474" s="8" t="inlineStr">
         <is>
-          <t>3607342306134</t>
+          <t>3616305838506</t>
         </is>
       </c>
       <c r="E474" s="11" t="inlineStr"/>
       <c r="F474" s="12" t="inlineStr"/>
     </row>
     <row r="475" ht="16" customHeight="1">
       <c r="A475" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">EX-KLEIN BEAUTY WOMAN EDP 100ML VAPO   </t>
+          <t>EX-KLEIN CK ONE NIGHT ESSENCE PARFUM INTENSE 10ML MINI</t>
         </is>
       </c>
       <c r="B475" s="4" t="n">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="C475" s="5" t="n">
-        <v>96.90000000000001</v>
+        <v>29.9</v>
       </c>
       <c r="D475" s="3" t="inlineStr">
         <is>
-          <t>3607340213267</t>
+          <t>3616306096189</t>
         </is>
       </c>
       <c r="E475" s="6" t="inlineStr"/>
       <c r="F475" s="7" t="inlineStr"/>
     </row>
     <row r="476" ht="16" customHeight="1">
       <c r="A476" s="8" t="inlineStr">
         <is>
-          <t>EX-KLEIN CK ALL EDT 100ML VAPO</t>
+          <t xml:space="preserve">EX-KLEIN CK ONE SHOCK MEN EDT 200ML VAPO </t>
         </is>
       </c>
       <c r="B476" s="9" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="C476" s="10" t="n">
-        <v>75.90000000000001</v>
+        <v>88.90000000000001</v>
       </c>
       <c r="D476" s="8" t="inlineStr">
         <is>
-          <t>3614223162963</t>
+          <t>3607342401426</t>
         </is>
       </c>
       <c r="E476" s="11" t="inlineStr"/>
       <c r="F476" s="12" t="inlineStr"/>
     </row>
     <row r="477" ht="16" customHeight="1">
       <c r="A477" s="3" t="inlineStr">
         <is>
-          <t>EX-KLEIN CK BE DEO STICK 75G</t>
+          <t>EX-KLEIN CK ONE SHOCK WOM EDT 200ML VAPO</t>
         </is>
       </c>
       <c r="B477" s="4" t="n">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="C477" s="5" t="n">
-        <v>35.9</v>
+        <v>76.90000000000001</v>
       </c>
       <c r="D477" s="3" t="inlineStr">
         <is>
-          <t>88300108992</t>
+          <t>3607342401860</t>
         </is>
       </c>
       <c r="E477" s="6" t="inlineStr"/>
       <c r="F477" s="7" t="inlineStr"/>
     </row>
     <row r="478" ht="16" customHeight="1">
       <c r="A478" s="8" t="inlineStr">
         <is>
-          <t>EX-KLEIN CK BE EDT 100ML VAPO</t>
+          <t>EX-KLEIN CK ONE SHOCK WOM EDT 200ML VAPO - USZKODZONY KARTONIK</t>
         </is>
       </c>
       <c r="B478" s="9" t="n">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="C478" s="10" t="n">
-        <v>70.90000000000001</v>
-[...5 lines deleted...]
-      </c>
+        <v>69.90000000000001</v>
+      </c>
+      <c r="D478" s="8" t="inlineStr"/>
       <c r="E478" s="11" t="inlineStr"/>
       <c r="F478" s="12" t="inlineStr"/>
     </row>
     <row r="479" ht="16" customHeight="1">
       <c r="A479" s="3" t="inlineStr">
         <is>
-          <t>EX-KLEIN CK BE EDT 200ML VAPO</t>
+          <t>EX-KLEIN ESCAPE FOR MEN EDT 50ML VAPO</t>
         </is>
       </c>
       <c r="B479" s="4" t="n">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="C479" s="5" t="n">
-        <v>97.90000000000001</v>
+        <v>65.90000000000001</v>
       </c>
       <c r="D479" s="3" t="inlineStr">
         <is>
-          <t>88300104437</t>
+          <t>88300100507</t>
         </is>
       </c>
       <c r="E479" s="6" t="inlineStr"/>
       <c r="F479" s="7" t="inlineStr"/>
     </row>
     <row r="480" ht="16" customHeight="1">
       <c r="A480" s="8" t="inlineStr">
         <is>
-          <t>EX-KLEIN CK IN2U MEN EDT 100ML VAPO</t>
+          <t>EX-KLEIN ETERNITY FOR MEN DEO STICK 75G</t>
         </is>
       </c>
       <c r="B480" s="9" t="n">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="C480" s="10" t="n">
-        <v>72.90000000000001</v>
+        <v>38.9</v>
       </c>
       <c r="D480" s="8" t="inlineStr">
         <is>
-          <t>88300196890</t>
+          <t>88300605705</t>
         </is>
       </c>
       <c r="E480" s="11" t="inlineStr"/>
       <c r="F480" s="12" t="inlineStr"/>
     </row>
     <row r="481" ht="16" customHeight="1">
       <c r="A481" s="3" t="inlineStr">
         <is>
-          <t>EX-KLEIN CK IN2U MEN EDT 150ML VAPO</t>
+          <t>EX-KLEIN ETERNITY FOR MEN EDT 1,2ML</t>
         </is>
       </c>
       <c r="B481" s="4" t="n">
-        <v>6</v>
+        <v>20</v>
       </c>
       <c r="C481" s="5" t="n">
-        <v>85.90000000000001</v>
+        <v>4</v>
       </c>
       <c r="D481" s="3" t="inlineStr">
         <is>
-          <t>88300196944</t>
+          <t>3607348036103</t>
         </is>
       </c>
       <c r="E481" s="6" t="inlineStr"/>
       <c r="F481" s="7" t="inlineStr"/>
     </row>
     <row r="482" ht="16" customHeight="1">
       <c r="A482" s="8" t="inlineStr">
         <is>
-          <t>EX-KLEIN CK IN2U MEN EDT 150ML VAPO - USZKODZONY KARTONIK</t>
+          <t>EX-KLEIN ETERNITY FOR MEN EDT 100ML VAPO</t>
         </is>
       </c>
       <c r="B482" s="9" t="n">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="C482" s="10" t="n">
-        <v>76.90000000000001</v>
-[...1 lines deleted...]
-      <c r="D482" s="8" t="inlineStr"/>
+        <v>109.9</v>
+      </c>
+      <c r="D482" s="8" t="inlineStr">
+        <is>
+          <t>88300105519</t>
+        </is>
+      </c>
       <c r="E482" s="11" t="inlineStr"/>
       <c r="F482" s="12" t="inlineStr"/>
     </row>
     <row r="483" ht="16" customHeight="1">
       <c r="A483" s="3" t="inlineStr">
         <is>
-          <t>EX-KLEIN CK IN2U WOMAN EDT 100ML VAPO</t>
+          <t>EX-KLEIN ETERNITY FOR MEN EDT 50ML VAPO</t>
         </is>
       </c>
       <c r="B483" s="4" t="n">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="C483" s="5" t="n">
-        <v>65.90000000000001</v>
+        <v>92.90000000000001</v>
       </c>
       <c r="D483" s="3" t="inlineStr">
         <is>
-          <t>88300196814</t>
+          <t>88300605309</t>
         </is>
       </c>
       <c r="E483" s="6" t="inlineStr"/>
       <c r="F483" s="7" t="inlineStr"/>
     </row>
     <row r="484" ht="16" customHeight="1">
       <c r="A484" s="8" t="inlineStr">
         <is>
-          <t>EX-KLEIN CK IN2U WOMAN EDT 100ML VAPO - USZKODZONY KARTONIK</t>
+          <t>EX-KLEIN ETERNITY REFLECTIONS FOR MEN EDT 100ML VAPO</t>
         </is>
       </c>
       <c r="B484" s="9" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C484" s="10" t="n">
-        <v>69.90000000000001</v>
-[...1 lines deleted...]
-      <c r="D484" s="8" t="inlineStr"/>
+        <v>118.9</v>
+      </c>
+      <c r="D484" s="8" t="inlineStr">
+        <is>
+          <t>3616303463373</t>
+        </is>
+      </c>
       <c r="E484" s="11" t="inlineStr"/>
       <c r="F484" s="12" t="inlineStr"/>
     </row>
     <row r="485" ht="16" customHeight="1">
       <c r="A485" s="3" t="inlineStr">
         <is>
-          <t>EX-KLEIN CK IN2U WOMAN EDT 150ML VAPO</t>
+          <t>EX-KLEIN ETERNITY WOM. EDP 1,2ML</t>
         </is>
       </c>
       <c r="B485" s="4" t="n">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="C485" s="5" t="n">
-        <v>76.90000000000001</v>
+        <v>5</v>
       </c>
       <c r="D485" s="3" t="inlineStr">
         <is>
-          <t>88300196876</t>
+          <t>3607348036547</t>
         </is>
       </c>
       <c r="E485" s="6" t="inlineStr"/>
       <c r="F485" s="7" t="inlineStr"/>
     </row>
     <row r="486" ht="16" customHeight="1">
       <c r="A486" s="8" t="inlineStr">
         <is>
-          <t>EX-KLEIN CK IN2U WOMAN EDT 150ML VAPO - USZKODZONY KARTONIK</t>
+          <t>EX-KLEIN ETERNITY WOM. EDP 100ML + EDP 10ML + BL 100ML</t>
         </is>
       </c>
       <c r="B486" s="9" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C486" s="10" t="n">
-        <v>70.90000000000001</v>
-[...1 lines deleted...]
-      <c r="D486" s="8" t="inlineStr"/>
+        <v>160.9</v>
+      </c>
+      <c r="D486" s="8" t="inlineStr">
+        <is>
+          <t>3616305266163</t>
+        </is>
+      </c>
       <c r="E486" s="11" t="inlineStr"/>
       <c r="F486" s="12" t="inlineStr"/>
     </row>
     <row r="487" ht="16" customHeight="1">
       <c r="A487" s="3" t="inlineStr">
         <is>
-          <t>EX-KLEIN CK IN2U WOMAN EDT 50ML VAPO</t>
+          <t>EX-KLEIN ETERNITY WOM. EDP 100ML VAPO</t>
         </is>
       </c>
       <c r="B487" s="4" t="n">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="C487" s="5" t="n">
-        <v>55.9</v>
+        <v>120.9</v>
       </c>
       <c r="D487" s="3" t="inlineStr">
         <is>
-          <t>88300196852</t>
+          <t>88300101405</t>
         </is>
       </c>
       <c r="E487" s="6" t="inlineStr"/>
       <c r="F487" s="7" t="inlineStr"/>
     </row>
     <row r="488" ht="16" customHeight="1">
       <c r="A488" s="8" t="inlineStr">
         <is>
-          <t>EX-KLEIN CK ONE DEO SPRAY 150ML</t>
+          <t>EX-KLEIN ETERNITY WOM. EDP 30ML VAPO</t>
         </is>
       </c>
       <c r="B488" s="9" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="C488" s="10" t="n">
-        <v>33.9</v>
+        <v>70.90000000000001</v>
       </c>
       <c r="D488" s="8" t="inlineStr">
         <is>
-          <t>3614225971518</t>
+          <t>88300101382</t>
         </is>
       </c>
       <c r="E488" s="11" t="inlineStr"/>
       <c r="F488" s="12" t="inlineStr"/>
     </row>
     <row r="489" ht="16" customHeight="1">
       <c r="A489" s="3" t="inlineStr">
         <is>
-          <t>EX-KLEIN CK ONE DEO STICK 75G</t>
+          <t>EX-KLEIN ETERNITY WOM. EDP 50ML VAPO</t>
         </is>
       </c>
       <c r="B489" s="4" t="n">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="C489" s="5" t="n">
-        <v>31.9</v>
+        <v>104.9</v>
       </c>
       <c r="D489" s="3" t="inlineStr">
         <is>
-          <t>88300108978</t>
+          <t>88300601301</t>
         </is>
       </c>
       <c r="E489" s="6" t="inlineStr"/>
       <c r="F489" s="7" t="inlineStr"/>
     </row>
     <row r="490" ht="16" customHeight="1">
       <c r="A490" s="8" t="inlineStr">
         <is>
-          <t>EX-KLEIN CK ONE EDT 1,2ML</t>
+          <t>EX-KLEIN ETERNITY WOM. MOMENT EDP 30ML VAPO</t>
         </is>
       </c>
       <c r="B490" s="9" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C490" s="10" t="n">
-        <v>3.9</v>
+        <v>44.9</v>
       </c>
       <c r="D490" s="8" t="inlineStr">
         <is>
-          <t>31655872612</t>
+          <t>88300156009</t>
         </is>
       </c>
       <c r="E490" s="11" t="inlineStr"/>
       <c r="F490" s="12" t="inlineStr"/>
     </row>
     <row r="491" ht="16" customHeight="1">
       <c r="A491" s="3" t="inlineStr">
         <is>
-          <t>EX-KLEIN CK ONE EDT 100ML VAPO</t>
+          <t>EX-KLEIN EUPHORIA BOLD ELIXIR PARFUM INTENSE  10ML VAPO</t>
         </is>
       </c>
       <c r="B491" s="4" t="n">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C491" s="5" t="n">
-        <v>86.90000000000001</v>
+        <v>79.90000000000001</v>
       </c>
       <c r="D491" s="3" t="inlineStr">
         <is>
-          <t>88300607402</t>
+          <t>3616305278685</t>
         </is>
       </c>
       <c r="E491" s="6" t="inlineStr"/>
       <c r="F491" s="7" t="inlineStr"/>
     </row>
     <row r="492" ht="16" customHeight="1">
       <c r="A492" s="8" t="inlineStr">
         <is>
-          <t>EX-KLEIN CK ONE NIGHT ESSENCE PARFUM INTENSE 1,2ML</t>
+          <t>EX-KLEIN EUPHORIA DEEP EDT 1,2ML</t>
         </is>
       </c>
       <c r="B492" s="9" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="C492" s="10" t="n">
-        <v>7.9</v>
+        <v>5</v>
       </c>
       <c r="D492" s="8" t="inlineStr">
         <is>
-          <t>3616305838506</t>
+          <t>3614223462186</t>
         </is>
       </c>
       <c r="E492" s="11" t="inlineStr"/>
       <c r="F492" s="12" t="inlineStr"/>
     </row>
     <row r="493" ht="16" customHeight="1">
       <c r="A493" s="3" t="inlineStr">
         <is>
-          <t>EX-KLEIN CK ONE NIGHT ESSENCE PARFUM INTENSE 10ML MINI</t>
+          <t>EX-KLEIN EUPHORIA EDP 100ML VAPO</t>
         </is>
       </c>
       <c r="B493" s="4" t="n">
-        <v>3</v>
+        <v>19</v>
       </c>
       <c r="C493" s="5" t="n">
-        <v>29.9</v>
+        <v>136.9</v>
       </c>
       <c r="D493" s="3" t="inlineStr">
         <is>
-          <t>3616306096189</t>
+          <t>88300162505</t>
         </is>
       </c>
       <c r="E493" s="6" t="inlineStr"/>
       <c r="F493" s="7" t="inlineStr"/>
     </row>
     <row r="494" ht="16" customHeight="1">
       <c r="A494" s="8" t="inlineStr">
         <is>
-          <t xml:space="preserve">EX-KLEIN CK ONE SHOCK MEN EDT 200ML VAPO </t>
+          <t>EX-KLEIN EUPHORIA EDP 30ML VAPO</t>
         </is>
       </c>
       <c r="B494" s="9" t="n">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="C494" s="10" t="n">
         <v>88.90000000000001</v>
       </c>
       <c r="D494" s="8" t="inlineStr">
         <is>
-          <t>3607342401426</t>
+          <t>88300162574</t>
         </is>
       </c>
       <c r="E494" s="11" t="inlineStr"/>
       <c r="F494" s="12" t="inlineStr"/>
     </row>
     <row r="495" ht="16" customHeight="1">
       <c r="A495" s="3" t="inlineStr">
         <is>
-          <t>EX-KLEIN CK ONE SHOCK WOM EDT 200ML VAPO</t>
+          <t>EX-KLEIN EUPHORIA EDP 50ML VAPO</t>
         </is>
       </c>
       <c r="B495" s="4" t="n">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="C495" s="5" t="n">
-        <v>76.90000000000001</v>
+        <v>110.9</v>
       </c>
       <c r="D495" s="3" t="inlineStr">
         <is>
-          <t>3607342401860</t>
+          <t>88300162550</t>
         </is>
       </c>
       <c r="E495" s="6" t="inlineStr"/>
       <c r="F495" s="7" t="inlineStr"/>
     </row>
     <row r="496" ht="16" customHeight="1">
       <c r="A496" s="8" t="inlineStr">
         <is>
-          <t>EX-KLEIN CK ONE SHOCK WOM EDT 200ML VAPO - USZKODZONY KARTONIK</t>
+          <t>EX-KLEIN EUPHORIA EDP 50ML VAPO - USZKODZONY KARTONIK</t>
         </is>
       </c>
       <c r="B496" s="9" t="n">
         <v>1</v>
       </c>
       <c r="C496" s="10" t="n">
-        <v>69.90000000000001</v>
+        <v>104.9</v>
       </c>
       <c r="D496" s="8" t="inlineStr"/>
       <c r="E496" s="11" t="inlineStr"/>
       <c r="F496" s="12" t="inlineStr"/>
     </row>
     <row r="497" ht="16" customHeight="1">
       <c r="A497" s="3" t="inlineStr">
         <is>
-          <t>EX-KLEIN ESCAPE FOR MEN EDT 100ML VAPO</t>
+          <t>EX-KLEIN EUPHORIA MEN AS 100ML VAPO</t>
         </is>
       </c>
       <c r="B497" s="4" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C497" s="5" t="n">
-        <v>71.90000000000001</v>
+        <v>79.90000000000001</v>
       </c>
       <c r="D497" s="3" t="inlineStr">
         <is>
-          <t>88300100514</t>
+          <t>88300178339</t>
         </is>
       </c>
       <c r="E497" s="6" t="inlineStr"/>
       <c r="F497" s="7" t="inlineStr"/>
     </row>
     <row r="498" ht="16" customHeight="1">
       <c r="A498" s="8" t="inlineStr">
         <is>
-          <t>EX-KLEIN ESCAPE FOR MEN EDT 50ML VAPO</t>
+          <t>EX-KLEIN EUPHORIA MEN DEO STICK 75G</t>
         </is>
       </c>
       <c r="B498" s="9" t="n">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="C498" s="10" t="n">
-        <v>65.90000000000001</v>
+        <v>35.9</v>
       </c>
       <c r="D498" s="8" t="inlineStr">
         <is>
-          <t>88300100507</t>
+          <t>88300178445</t>
         </is>
       </c>
       <c r="E498" s="11" t="inlineStr"/>
       <c r="F498" s="12" t="inlineStr"/>
     </row>
     <row r="499" ht="16" customHeight="1">
       <c r="A499" s="3" t="inlineStr">
         <is>
-          <t>EX-KLEIN ETERNITY FOR MEN DEO STICK 75G</t>
+          <t>EX-KLEIN EUPHORIA MEN EDT 100ML VAPO</t>
         </is>
       </c>
       <c r="B499" s="4" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="C499" s="5" t="n">
-        <v>38.9</v>
+        <v>104.9</v>
       </c>
       <c r="D499" s="3" t="inlineStr">
         <is>
-          <t>88300605705</t>
+          <t>88300178278</t>
         </is>
       </c>
       <c r="E499" s="6" t="inlineStr"/>
       <c r="F499" s="7" t="inlineStr"/>
     </row>
     <row r="500" ht="16" customHeight="1">
       <c r="A500" s="8" t="inlineStr">
         <is>
-          <t>EX-KLEIN ETERNITY FOR MEN EDT 1,2ML</t>
+          <t>EX-KLEIN EUPHORIA MEN EDT 20ML VAPO</t>
         </is>
       </c>
       <c r="B500" s="9" t="n">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="C500" s="10" t="n">
-        <v>4</v>
+        <v>42.9</v>
       </c>
       <c r="D500" s="8" t="inlineStr">
         <is>
-          <t>3607348036103</t>
+          <t>3607349635534</t>
         </is>
       </c>
       <c r="E500" s="11" t="inlineStr"/>
       <c r="F500" s="12" t="inlineStr"/>
     </row>
     <row r="501" ht="16" customHeight="1">
       <c r="A501" s="3" t="inlineStr">
         <is>
-          <t>EX-KLEIN ETERNITY FOR MEN EDT 100ML VAPO</t>
+          <t>EX-KLEIN EUPHORIA MEN EDT 50ML VAPO</t>
         </is>
       </c>
       <c r="B501" s="4" t="n">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="C501" s="5" t="n">
-        <v>112.9</v>
+        <v>89.90000000000001</v>
       </c>
       <c r="D501" s="3" t="inlineStr">
         <is>
-          <t>88300105519</t>
+          <t>88300178315</t>
         </is>
       </c>
       <c r="E501" s="6" t="inlineStr"/>
       <c r="F501" s="7" t="inlineStr"/>
     </row>
     <row r="502" ht="16" customHeight="1">
       <c r="A502" s="8" t="inlineStr">
         <is>
-          <t>EX-KLEIN ETERNITY FOR MEN EDT 50ML VAPO</t>
+          <t>EX-KLEIN MY EUPHORIA EDP 30ML VAPO</t>
         </is>
       </c>
       <c r="B502" s="9" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="C502" s="10" t="n">
-        <v>95.90000000000001</v>
+        <v>125.9</v>
       </c>
       <c r="D502" s="8" t="inlineStr">
         <is>
-          <t>88300605309</t>
+          <t>3616304478260</t>
         </is>
       </c>
       <c r="E502" s="11" t="inlineStr"/>
       <c r="F502" s="12" t="inlineStr"/>
     </row>
     <row r="503" ht="16" customHeight="1">
       <c r="A503" s="3" t="inlineStr">
         <is>
-          <t>EX-KLEIN ETERNITY REFLECTIONS FOR MEN EDT 100ML VAPO</t>
+          <t>EX-KLEIN WOMEN EDP 100ML VAPO</t>
         </is>
       </c>
       <c r="B503" s="4" t="n">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="C503" s="5" t="n">
-        <v>118.9</v>
+        <v>117.9</v>
       </c>
       <c r="D503" s="3" t="inlineStr">
         <is>
-          <t>3616303463373</t>
+          <t>3614225358463</t>
         </is>
       </c>
       <c r="E503" s="6" t="inlineStr"/>
       <c r="F503" s="7" t="inlineStr"/>
     </row>
     <row r="504" ht="16" customHeight="1">
       <c r="A504" s="8" t="inlineStr">
         <is>
-          <t>EX-KLEIN ETERNITY WOM. EDP 1,2ML</t>
+          <t>EX-KLEIN WOMEN EDT1,2ML</t>
         </is>
       </c>
       <c r="B504" s="9" t="n">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C504" s="10" t="n">
-        <v>5.9</v>
-[...5 lines deleted...]
-      </c>
+        <v>4</v>
+      </c>
+      <c r="D504" s="8" t="inlineStr"/>
       <c r="E504" s="11" t="inlineStr"/>
       <c r="F504" s="12" t="inlineStr"/>
     </row>
     <row r="505" ht="16" customHeight="1">
       <c r="A505" s="3" t="inlineStr">
         <is>
-          <t>EX-KLEIN ETERNITY WOM. EDP 100ML + EDP 10ML + BL 100ML</t>
+          <t>EX-KLEIN WOMEN INTENSE EDP1,2ML</t>
         </is>
       </c>
       <c r="B505" s="4" t="n">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="C505" s="5" t="n">
-        <v>160.9</v>
+        <v>5</v>
       </c>
       <c r="D505" s="3" t="inlineStr">
         <is>
-          <t>3616305266163</t>
+          <t>3614228192880</t>
         </is>
       </c>
       <c r="E505" s="6" t="inlineStr"/>
       <c r="F505" s="7" t="inlineStr"/>
     </row>
     <row r="506" ht="16" customHeight="1">
       <c r="A506" s="8" t="inlineStr">
         <is>
-          <t>EX-KLEIN ETERNITY WOM. EDP 100ML VAPO</t>
+          <t>EX-KREM BEAUTY MAGIC VITAMIN E-DAY CREAM (BSC) 75ML</t>
         </is>
       </c>
       <c r="B506" s="9" t="n">
-        <v>14</v>
+        <v>91</v>
       </c>
       <c r="C506" s="10" t="n">
-        <v>120.9</v>
+        <v>23.98</v>
       </c>
       <c r="D506" s="8" t="inlineStr">
         <is>
-          <t>88300101405</t>
+          <t>5039382001492</t>
         </is>
       </c>
       <c r="E506" s="11" t="inlineStr"/>
       <c r="F506" s="12" t="inlineStr"/>
     </row>
     <row r="507" ht="16" customHeight="1">
       <c r="A507" s="3" t="inlineStr">
         <is>
-          <t>EX-KLEIN ETERNITY WOM. EDP 30ML VAPO</t>
+          <t>EX-KREM VITAMIN SKIN CREAM (BSC) 75ML</t>
         </is>
       </c>
       <c r="B507" s="4" t="n">
-        <v>9</v>
+        <v>1134</v>
       </c>
       <c r="C507" s="5" t="n">
-        <v>70.90000000000001</v>
+        <v>23.98</v>
       </c>
       <c r="D507" s="3" t="inlineStr">
         <is>
-          <t>88300101382</t>
+          <t>5039382001003</t>
         </is>
       </c>
       <c r="E507" s="6" t="inlineStr"/>
       <c r="F507" s="7" t="inlineStr"/>
     </row>
     <row r="508" ht="16" customHeight="1">
       <c r="A508" s="8" t="inlineStr">
         <is>
-          <t>EX-KLEIN ETERNITY WOM. EDP 50ML VAPO</t>
+          <t>EX-LACOSTE HOMME EDT 2ML</t>
         </is>
       </c>
       <c r="B508" s="9" t="n">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="C508" s="10" t="n">
-        <v>104.9</v>
+        <v>3.5</v>
       </c>
       <c r="D508" s="8" t="inlineStr">
         <is>
-          <t>88300601301</t>
+          <t>390</t>
         </is>
       </c>
       <c r="E508" s="11" t="inlineStr"/>
       <c r="F508" s="12" t="inlineStr"/>
     </row>
     <row r="509" ht="16" customHeight="1">
       <c r="A509" s="3" t="inlineStr">
         <is>
-          <t>EX-KLEIN ETERNITY WOM. MOMENT EDP 30ML VAPO</t>
+          <t>EX-LACOSTE HOMME ESSENTIAL EDT 125ML VAPO</t>
         </is>
       </c>
       <c r="B509" s="4" t="n">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C509" s="5" t="n">
-        <v>44.9</v>
+        <v>130.9</v>
       </c>
       <c r="D509" s="3" t="inlineStr">
         <is>
-          <t>88300156009</t>
+          <t>737052483214</t>
         </is>
       </c>
       <c r="E509" s="6" t="inlineStr"/>
       <c r="F509" s="7" t="inlineStr"/>
     </row>
     <row r="510" ht="16" customHeight="1">
       <c r="A510" s="8" t="inlineStr">
         <is>
-          <t>EX-KLEIN EUPHORIA BOLD ELIXIR PARFUM INTENSE  10ML VAPO</t>
+          <t>EX-LACOSTE HOMME ESSENTIAL EDT 75ML VAPO</t>
         </is>
       </c>
       <c r="B510" s="9" t="n">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C510" s="10" t="n">
-        <v>79.90000000000001</v>
+        <v>96.90000000000001</v>
       </c>
       <c r="D510" s="8" t="inlineStr">
         <is>
-          <t>3616305278685</t>
+          <t>737052483238</t>
         </is>
       </c>
       <c r="E510" s="11" t="inlineStr"/>
       <c r="F510" s="12" t="inlineStr"/>
     </row>
     <row r="511" ht="16" customHeight="1">
       <c r="A511" s="3" t="inlineStr">
         <is>
-          <t>EX-KLEIN EUPHORIA DEEP EDT 1,2ML</t>
+          <t>EX-LACOSTE HOMME L.12.12 BLANC DEO SPRAY 150ML</t>
         </is>
       </c>
       <c r="B511" s="4" t="n">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="C511" s="5" t="n">
-        <v>5.9</v>
+        <v>38.9</v>
       </c>
       <c r="D511" s="3" t="inlineStr">
         <is>
-          <t>3614223462186</t>
+          <t>8005610668987</t>
         </is>
       </c>
       <c r="E511" s="6" t="inlineStr"/>
       <c r="F511" s="7" t="inlineStr"/>
     </row>
     <row r="512" ht="16" customHeight="1">
       <c r="A512" s="8" t="inlineStr">
         <is>
-          <t>EX-KLEIN EUPHORIA EDP 100ML VAPO</t>
+          <t>EX-LACOSTE HOMME L.12.12 BLANC EDP 100ML</t>
         </is>
       </c>
       <c r="B512" s="9" t="n">
-        <v>18</v>
+        <v>1</v>
       </c>
       <c r="C512" s="10" t="n">
-        <v>136.9</v>
+        <v>152.9</v>
       </c>
       <c r="D512" s="8" t="inlineStr">
         <is>
-          <t>88300162505</t>
+          <t>3614228836043</t>
         </is>
       </c>
       <c r="E512" s="11" t="inlineStr"/>
       <c r="F512" s="12" t="inlineStr"/>
     </row>
     <row r="513" ht="16" customHeight="1">
       <c r="A513" s="3" t="inlineStr">
         <is>
-          <t>EX-KLEIN EUPHORIA EDP 30ML VAPO</t>
+          <t>EX-LACOSTE HOMME L.12.12 BLANC EDT 100ML</t>
         </is>
       </c>
       <c r="B513" s="4" t="n">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="C513" s="5" t="n">
-        <v>88.90000000000001</v>
+        <v>138.9</v>
       </c>
       <c r="D513" s="3" t="inlineStr">
         <is>
-          <t>88300162574</t>
+          <t>737052413174</t>
         </is>
       </c>
       <c r="E513" s="6" t="inlineStr"/>
       <c r="F513" s="7" t="inlineStr"/>
     </row>
     <row r="514" ht="16" customHeight="1">
       <c r="A514" s="8" t="inlineStr">
         <is>
-          <t>EX-KLEIN EUPHORIA EDP 50ML VAPO</t>
+          <t>EX-LACOSTE HOMME L.12.12 BLANC EDT 50ML</t>
         </is>
       </c>
       <c r="B514" s="9" t="n">
-        <v>3</v>
+        <v>14</v>
       </c>
       <c r="C514" s="10" t="n">
-        <v>110.9</v>
+        <v>104.9</v>
       </c>
       <c r="D514" s="8" t="inlineStr">
         <is>
-          <t>88300162550</t>
+          <t>737052895956</t>
         </is>
       </c>
       <c r="E514" s="11" t="inlineStr"/>
       <c r="F514" s="12" t="inlineStr"/>
     </row>
     <row r="515" ht="16" customHeight="1">
       <c r="A515" s="3" t="inlineStr">
         <is>
-          <t>EX-KLEIN EUPHORIA EDP 50ML VAPO - USZKODZONY KARTONIK</t>
+          <t>EX-LACOSTE HOMME RED EDT 125ML VAPO</t>
         </is>
       </c>
       <c r="B515" s="4" t="n">
-        <v>1</v>
+        <v>57</v>
       </c>
       <c r="C515" s="5" t="n">
-        <v>104.9</v>
-[...1 lines deleted...]
-      <c r="D515" s="3" t="inlineStr"/>
+        <v>116.9</v>
+      </c>
+      <c r="D515" s="3" t="inlineStr">
+        <is>
+          <t>3616302931781</t>
+        </is>
+      </c>
       <c r="E515" s="6" t="inlineStr"/>
       <c r="F515" s="7" t="inlineStr"/>
     </row>
     <row r="516" ht="16" customHeight="1">
       <c r="A516" s="8" t="inlineStr">
         <is>
-          <t>EX-KLEIN EUPHORIA MEN AS 100ML VAPO</t>
+          <t>EX-LACOSTE HOMME RED EDT 75ML VAPO</t>
         </is>
       </c>
       <c r="B516" s="9" t="n">
-        <v>2</v>
+        <v>62</v>
       </c>
       <c r="C516" s="10" t="n">
-        <v>79.90000000000001</v>
+        <v>96.90000000000001</v>
       </c>
       <c r="D516" s="8" t="inlineStr">
         <is>
-          <t>88300178339</t>
+          <t>3616302931835</t>
         </is>
       </c>
       <c r="E516" s="11" t="inlineStr"/>
       <c r="F516" s="12" t="inlineStr"/>
     </row>
     <row r="517" ht="16" customHeight="1">
       <c r="A517" s="3" t="inlineStr">
         <is>
-          <t>EX-KLEIN EUPHORIA MEN DEO STICK 75G</t>
+          <t>EX-LACOSTE L.12.12. POUR ELLE EAU FRAICHE EDT 30ML</t>
         </is>
       </c>
       <c r="B517" s="4" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="C517" s="5" t="n">
-        <v>35.9</v>
+        <v>75.90000000000001</v>
       </c>
       <c r="D517" s="3" t="inlineStr">
         <is>
-          <t>88300178445</t>
+          <t>3607346355077</t>
         </is>
       </c>
       <c r="E517" s="6" t="inlineStr"/>
       <c r="F517" s="7" t="inlineStr"/>
     </row>
     <row r="518" ht="16" customHeight="1">
       <c r="A518" s="8" t="inlineStr">
         <is>
-          <t>EX-KLEIN EUPHORIA MEN EDT 100ML VAPO</t>
+          <t>EX-LACOSTE L.12.12. POUR ELLE ROSE EAU INTENSE EDT 100ML</t>
         </is>
       </c>
       <c r="B518" s="9" t="n">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="C518" s="10" t="n">
-        <v>104.9</v>
+        <v>130.9</v>
       </c>
       <c r="D518" s="8" t="inlineStr">
         <is>
-          <t>88300178278</t>
+          <t>3616303459949</t>
         </is>
       </c>
       <c r="E518" s="11" t="inlineStr"/>
       <c r="F518" s="12" t="inlineStr"/>
     </row>
     <row r="519" ht="16" customHeight="1">
       <c r="A519" s="3" t="inlineStr">
         <is>
-          <t>EX-KLEIN MAN EDT 100ML VAPO</t>
+          <t>EX-LACOSTE L.12.12. POUR ELLE ROSE EAU INTENSE EDT 50ML</t>
         </is>
       </c>
       <c r="B519" s="4" t="n">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="C519" s="5" t="n">
-        <v>75.90000000000001</v>
+        <v>80.90000000000001</v>
       </c>
       <c r="D519" s="3" t="inlineStr">
         <is>
-          <t>31655644851</t>
+          <t>3616303459956</t>
         </is>
       </c>
       <c r="E519" s="6" t="inlineStr"/>
       <c r="F519" s="7" t="inlineStr"/>
     </row>
     <row r="520" ht="16" customHeight="1">
       <c r="A520" s="8" t="inlineStr">
         <is>
-          <t>EX-KLEIN MY EUPHORIA EDP 30ML VAPO</t>
+          <t>EX-LACOSTE L.12.12. POUR ELLE ROSE EDP 35ML</t>
         </is>
       </c>
       <c r="B520" s="9" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C520" s="10" t="n">
-        <v>125.9</v>
+        <v>75.90000000000001</v>
       </c>
       <c r="D520" s="8" t="inlineStr">
         <is>
-          <t>3616304478260</t>
+          <t>3614228836081</t>
         </is>
       </c>
       <c r="E520" s="11" t="inlineStr"/>
       <c r="F520" s="12" t="inlineStr"/>
     </row>
     <row r="521" ht="16" customHeight="1">
       <c r="A521" s="3" t="inlineStr">
         <is>
-          <t>EX-KLEIN OBSESSION FOR MEN DEO STICK 75G</t>
+          <t>EX-LACOSTE L'HOMME EDT 100ML VAPO</t>
         </is>
       </c>
       <c r="B521" s="4" t="n">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="C521" s="5" t="n">
-        <v>35.9</v>
+        <v>129.9</v>
       </c>
       <c r="D521" s="3" t="inlineStr">
         <is>
-          <t>3614224480936</t>
+          <t>8005610521220</t>
         </is>
       </c>
       <c r="E521" s="6" t="inlineStr"/>
       <c r="F521" s="7" t="inlineStr"/>
     </row>
     <row r="522" ht="16" customHeight="1">
       <c r="A522" s="8" t="inlineStr">
         <is>
-          <t>EX-KLEIN TRUTH WOM. EDP 100ML VAPO</t>
+          <t>EX-LACOSTE L'HOMME EDT 50ML VAPO</t>
         </is>
       </c>
       <c r="B522" s="9" t="n">
         <v>1</v>
       </c>
       <c r="C522" s="10" t="n">
-        <v>98.90000000000001</v>
+        <v>95.90000000000001</v>
       </c>
       <c r="D522" s="8" t="inlineStr">
         <is>
-          <t>88300049493</t>
+          <t>8005610521183</t>
         </is>
       </c>
       <c r="E522" s="11" t="inlineStr"/>
       <c r="F522" s="12" t="inlineStr"/>
     </row>
     <row r="523" ht="16" customHeight="1">
-      <c r="A523" s="13" t="inlineStr">
-[...16 lines deleted...]
-      </c>
+      <c r="A523" s="3" t="inlineStr">
+        <is>
+          <t>EX-LACOSTE L'HOMME INTENSE EDT 1,5ML</t>
+        </is>
+      </c>
+      <c r="B523" s="4" t="n">
+        <v>13</v>
+      </c>
+      <c r="C523" s="5" t="n">
+        <v>3.5</v>
+      </c>
+      <c r="D523" s="3" t="inlineStr">
+        <is>
+          <t>3614227365018</t>
+        </is>
+      </c>
+      <c r="E523" s="6" t="inlineStr"/>
+      <c r="F523" s="7" t="inlineStr"/>
     </row>
     <row r="524" ht="16" customHeight="1">
-      <c r="A524" s="13" t="inlineStr">
-[...20 lines deleted...]
-      </c>
+      <c r="A524" s="8" t="inlineStr">
+        <is>
+          <t>EX-LACOSTE LIVE POUR HOMME EDT 2ML</t>
+        </is>
+      </c>
+      <c r="B524" s="9" t="n">
+        <v>10</v>
+      </c>
+      <c r="C524" s="10" t="n">
+        <v>3.5</v>
+      </c>
+      <c r="D524" s="8" t="inlineStr">
+        <is>
+          <t>32</t>
+        </is>
+      </c>
+      <c r="E524" s="11" t="inlineStr"/>
+      <c r="F524" s="12" t="inlineStr"/>
     </row>
     <row r="525" ht="16" customHeight="1">
       <c r="A525" s="3" t="inlineStr">
         <is>
-          <t>EX-KREM BEAUTY MAGIC VITAMIN E-DAY CREAM (BSC) 75ML</t>
+          <t>EX-LACOSTE POUR FEMME EDP 30ML VAPO</t>
         </is>
       </c>
       <c r="B525" s="4" t="n">
-        <v>137</v>
+        <v>2</v>
       </c>
       <c r="C525" s="5" t="n">
-        <v>23.98</v>
+        <v>90.90000000000001</v>
       </c>
       <c r="D525" s="3" t="inlineStr">
         <is>
-          <t>5039382001492</t>
+          <t>737052949161</t>
         </is>
       </c>
       <c r="E525" s="6" t="inlineStr"/>
       <c r="F525" s="7" t="inlineStr"/>
     </row>
     <row r="526" ht="16" customHeight="1">
       <c r="A526" s="8" t="inlineStr">
         <is>
-          <t>EX-KREM VITAMIN SKIN CREAM (BSC) 75ML</t>
+          <t>EX-LACOSTE POUR FEMME EDP 50ML VAPO</t>
         </is>
       </c>
       <c r="B526" s="9" t="n">
-        <v>1293</v>
+        <v>33</v>
       </c>
       <c r="C526" s="10" t="n">
-        <v>23.98</v>
+        <v>110.9</v>
       </c>
       <c r="D526" s="8" t="inlineStr">
         <is>
-          <t>5039382001003</t>
+          <t>3386460149365</t>
         </is>
       </c>
       <c r="E526" s="11" t="inlineStr"/>
       <c r="F526" s="12" t="inlineStr"/>
     </row>
     <row r="527" ht="16" customHeight="1">
       <c r="A527" s="3" t="inlineStr">
         <is>
-          <t>EX-LACOSTE HOMME EDT 2ML</t>
+          <t>EX-LACOSTE POUR FEMME EDP 90ML VAPO</t>
         </is>
       </c>
       <c r="B527" s="4" t="n">
-        <v>2</v>
+        <v>32</v>
       </c>
       <c r="C527" s="5" t="n">
-        <v>3.5</v>
+        <v>138.9</v>
       </c>
       <c r="D527" s="3" t="inlineStr">
         <is>
-          <t>390</t>
+          <t>3386480149358</t>
         </is>
       </c>
       <c r="E527" s="6" t="inlineStr"/>
       <c r="F527" s="7" t="inlineStr"/>
     </row>
     <row r="528" ht="16" customHeight="1">
       <c r="A528" s="8" t="inlineStr">
         <is>
-          <t>EX-LACOSTE HOMME ESSENTIAL EDT 125ML VAPO</t>
+          <t>EX-LACOSTE WOMAN TOUCH OF PINK EDT 50ML VAPO</t>
         </is>
       </c>
       <c r="B528" s="9" t="n">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="C528" s="10" t="n">
-        <v>130.9</v>
+        <v>85.90000000000001</v>
       </c>
       <c r="D528" s="8" t="inlineStr">
         <is>
-          <t>737052483214</t>
+          <t>737052191331</t>
         </is>
       </c>
       <c r="E528" s="11" t="inlineStr"/>
       <c r="F528" s="12" t="inlineStr"/>
     </row>
     <row r="529" ht="16" customHeight="1">
       <c r="A529" s="3" t="inlineStr">
         <is>
-          <t>EX-LACOSTE HOMME ESSENTIAL EDT 75ML VAPO</t>
+          <t>EX-LACOSTE WOMAN TOUCH OF PINK EDT 50ML VAPO - BEZ FOLII</t>
         </is>
       </c>
       <c r="B529" s="4" t="n">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="C529" s="5" t="n">
-        <v>96.90000000000001</v>
-[...5 lines deleted...]
-      </c>
+        <v>80.90000000000001</v>
+      </c>
+      <c r="D529" s="3" t="inlineStr"/>
       <c r="E529" s="6" t="inlineStr"/>
       <c r="F529" s="7" t="inlineStr"/>
     </row>
     <row r="530" ht="16" customHeight="1">
       <c r="A530" s="8" t="inlineStr">
         <is>
-          <t>EX-LACOSTE HOMME L.12.12 BLANC DEO SPRAY 150ML</t>
+          <t>EX-LANCOME  LASHES IDOLE MASCARA  BLACK WOTERPROOF  8 ML</t>
         </is>
       </c>
       <c r="B530" s="9" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C530" s="10" t="n">
-        <v>38.9</v>
+        <v>74.90000000000001</v>
       </c>
       <c r="D530" s="8" t="inlineStr">
         <is>
-          <t>8005610668987</t>
+          <t>3614273348386</t>
         </is>
       </c>
       <c r="E530" s="11" t="inlineStr"/>
       <c r="F530" s="12" t="inlineStr"/>
     </row>
     <row r="531" ht="16" customHeight="1">
       <c r="A531" s="3" t="inlineStr">
         <is>
-          <t>EX-LACOSTE HOMME L.12.12 BLANC EDP 100ML</t>
+          <t>EX-LANCOME HYPNOSE EDP 75ML VAPO</t>
         </is>
       </c>
       <c r="B531" s="4" t="n">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="C531" s="5" t="n">
-        <v>152.9</v>
+        <v>255.9</v>
       </c>
       <c r="D531" s="3" t="inlineStr">
         <is>
-          <t>3614228836043</t>
+          <t>3147758235500</t>
         </is>
       </c>
       <c r="E531" s="6" t="inlineStr"/>
       <c r="F531" s="7" t="inlineStr"/>
     </row>
     <row r="532" ht="16" customHeight="1">
       <c r="A532" s="8" t="inlineStr">
         <is>
-          <t>EX-LACOSTE HOMME L.12.12 BLANC EDT 100ML</t>
+          <t>EX-LANCOME IDOLE EDP 25ML</t>
         </is>
       </c>
       <c r="B532" s="9" t="n">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="C532" s="10" t="n">
-        <v>138.9</v>
+        <v>145.9</v>
       </c>
       <c r="D532" s="8" t="inlineStr">
         <is>
-          <t>737052413174</t>
+          <t>3614272639638</t>
         </is>
       </c>
       <c r="E532" s="11" t="inlineStr"/>
       <c r="F532" s="12" t="inlineStr"/>
     </row>
     <row r="533" ht="16" customHeight="1">
       <c r="A533" s="3" t="inlineStr">
         <is>
-          <t>EX-LACOSTE HOMME L.12.12 BLANC EDT 50ML</t>
+          <t>EX-LANCOME IDOLE EDP 50ML + EDP 10ML + LASH IDOLE MASCARA 2,5ML</t>
         </is>
       </c>
       <c r="B533" s="4" t="n">
-        <v>17</v>
+        <v>5</v>
       </c>
       <c r="C533" s="5" t="n">
-        <v>104.9</v>
+        <v>280.9</v>
       </c>
       <c r="D533" s="3" t="inlineStr">
         <is>
-          <t>737052895956</t>
+          <t>3614274179590</t>
         </is>
       </c>
       <c r="E533" s="6" t="inlineStr"/>
       <c r="F533" s="7" t="inlineStr"/>
     </row>
     <row r="534" ht="16" customHeight="1">
-      <c r="A534" s="8" t="inlineStr">
-[...16 lines deleted...]
-      <c r="F534" s="12" t="inlineStr"/>
+      <c r="A534" s="13" t="inlineStr">
+        <is>
+          <t>EX-LANCOME IDOLE EDT 100ML</t>
+        </is>
+      </c>
+      <c r="B534" s="14" t="n">
+        <v>1</v>
+      </c>
+      <c r="C534" s="15" t="n">
+        <v>289.9</v>
+      </c>
+      <c r="D534" s="16" t="inlineStr">
+        <is>
+          <t>3614274078565</t>
+        </is>
+      </c>
+      <c r="E534" s="17" t="inlineStr"/>
+      <c r="F534" s="18" t="inlineStr">
+        <is>
+          <t>NOWA DOSTAWA</t>
+        </is>
+      </c>
     </row>
     <row r="535" ht="16" customHeight="1">
       <c r="A535" s="3" t="inlineStr">
         <is>
-          <t>EX-LACOSTE HOMME RED EDT 75ML VAPO</t>
+          <t>EX-LANCOME IDOLE NECTAR EDP 25ML</t>
         </is>
       </c>
       <c r="B535" s="4" t="n">
-        <v>126</v>
+        <v>1</v>
       </c>
       <c r="C535" s="5" t="n">
-        <v>96.90000000000001</v>
+        <v>180.9</v>
       </c>
       <c r="D535" s="3" t="inlineStr">
         <is>
-          <t>3616302931835</t>
+          <t>3614273749428</t>
         </is>
       </c>
       <c r="E535" s="6" t="inlineStr"/>
       <c r="F535" s="7" t="inlineStr"/>
     </row>
     <row r="536" ht="16" customHeight="1">
       <c r="A536" s="8" t="inlineStr">
         <is>
-          <t>EX-LACOSTE L.12.12. POUR ELLE EAU FRAICHE EDT 30ML</t>
+          <t>EX-LANCOME LA VIE EST BELLE EDP 100ML + TUSZ DO RZĘS 2ML + BL 50ML</t>
         </is>
       </c>
       <c r="B536" s="9" t="n">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="C536" s="10" t="n">
-        <v>75.90000000000001</v>
+        <v>338.9</v>
       </c>
       <c r="D536" s="8" t="inlineStr">
         <is>
-          <t>3607346355077</t>
+          <t>3614274654158</t>
         </is>
       </c>
       <c r="E536" s="11" t="inlineStr"/>
       <c r="F536" s="12" t="inlineStr"/>
     </row>
     <row r="537" ht="16" customHeight="1">
       <c r="A537" s="3" t="inlineStr">
         <is>
-          <t>EX-LACOSTE L.12.12. POUR ELLE ROSE EAU INTENSE EDT 100ML</t>
+          <t>EX-LANCOME LA VIE EST BELLE EDP 30ML</t>
         </is>
       </c>
       <c r="B537" s="4" t="n">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="C537" s="5" t="n">
-        <v>130.9</v>
+        <v>171.9</v>
       </c>
       <c r="D537" s="3" t="inlineStr">
         <is>
-          <t>3616303459949</t>
+          <t>3605532612690</t>
         </is>
       </c>
       <c r="E537" s="6" t="inlineStr"/>
       <c r="F537" s="7" t="inlineStr"/>
     </row>
     <row r="538" ht="16" customHeight="1">
       <c r="A538" s="8" t="inlineStr">
         <is>
-          <t>EX-LACOSTE L.12.12. POUR ELLE ROSE EAU INTENSE EDT 50ML</t>
+          <t>EX-LANCOME LA VIE EST BELLE EDP 30ML + BL 50ML + SG 50ML</t>
         </is>
       </c>
       <c r="B538" s="9" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C538" s="10" t="n">
-        <v>80.90000000000001</v>
+        <v>199.9</v>
       </c>
       <c r="D538" s="8" t="inlineStr">
         <is>
-          <t>3616303459956</t>
+          <t>3614274652208</t>
         </is>
       </c>
       <c r="E538" s="11" t="inlineStr"/>
       <c r="F538" s="12" t="inlineStr"/>
     </row>
     <row r="539" ht="16" customHeight="1">
       <c r="A539" s="3" t="inlineStr">
         <is>
-          <t>EX-LACOSTE L.12.12. POUR ELLE ROSE EDP 35ML</t>
+          <t>EX-LANCOME LA VIE EST BELLE EDP 50ML + TUSZ DO RZĘS 2ML + SERUM 10ML</t>
         </is>
       </c>
       <c r="B539" s="4" t="n">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="C539" s="5" t="n">
-        <v>75.90000000000001</v>
+        <v>258.9</v>
       </c>
       <c r="D539" s="3" t="inlineStr">
         <is>
-          <t>3614228836081</t>
+          <t>3614274785012</t>
         </is>
       </c>
       <c r="E539" s="6" t="inlineStr"/>
       <c r="F539" s="7" t="inlineStr"/>
     </row>
     <row r="540" ht="16" customHeight="1">
       <c r="A540" s="8" t="inlineStr">
         <is>
-          <t>EX-LACOSTE L'HOMME EDT 100ML VAPO</t>
+          <t>EX-LANCOME LA VIE EST BELLE EDP 75ML</t>
         </is>
       </c>
       <c r="B540" s="9" t="n">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="C540" s="10" t="n">
-        <v>132.9</v>
+        <v>275.9</v>
       </c>
       <c r="D540" s="8" t="inlineStr">
         <is>
-          <t>8005610521220</t>
+          <t>3605532612836</t>
         </is>
       </c>
       <c r="E540" s="11" t="inlineStr"/>
       <c r="F540" s="12" t="inlineStr"/>
     </row>
     <row r="541" ht="16" customHeight="1">
       <c r="A541" s="3" t="inlineStr">
         <is>
-          <t>EX-LACOSTE L'HOMME EDT 50ML VAPO</t>
+          <t>EX-LANCOME LA VIE EST BELLE IRIS ABSOLU EDP 30ML</t>
         </is>
       </c>
       <c r="B541" s="4" t="n">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="C541" s="5" t="n">
-        <v>95.90000000000001</v>
+        <v>178.9</v>
       </c>
       <c r="D541" s="3" t="inlineStr">
         <is>
-          <t>8005610521183</t>
+          <t>3614273922951</t>
         </is>
       </c>
       <c r="E541" s="6" t="inlineStr"/>
       <c r="F541" s="7" t="inlineStr"/>
     </row>
     <row r="542" ht="16" customHeight="1">
       <c r="A542" s="8" t="inlineStr">
         <is>
-          <t>EX-LACOSTE L'HOMME INTENSE EDT 1,5ML</t>
+          <t>EX-LANCOME LA VIE EST BELLE IRIS ABSOLU EDP 50ML</t>
         </is>
       </c>
       <c r="B542" s="9" t="n">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="C542" s="10" t="n">
-        <v>3.5</v>
+        <v>235.9</v>
       </c>
       <c r="D542" s="8" t="inlineStr">
         <is>
-          <t>3614227365018</t>
+          <t>3614273922968</t>
         </is>
       </c>
       <c r="E542" s="11" t="inlineStr"/>
       <c r="F542" s="12" t="inlineStr"/>
     </row>
     <row r="543" ht="16" customHeight="1">
       <c r="A543" s="3" t="inlineStr">
         <is>
-          <t>EX-LACOSTE LIVE POUR HOMME EDT 2ML</t>
+          <t>EX-LANCOME LA VIE EST BELLE L'ELIXIR EDP 50ML</t>
         </is>
       </c>
       <c r="B543" s="4" t="n">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="C543" s="5" t="n">
-        <v>3.5</v>
-[...5 lines deleted...]
-      </c>
+        <v>253.9</v>
+      </c>
+      <c r="D543" s="3" t="inlineStr"/>
       <c r="E543" s="6" t="inlineStr"/>
       <c r="F543" s="7" t="inlineStr"/>
     </row>
     <row r="544" ht="16" customHeight="1">
       <c r="A544" s="8" t="inlineStr">
         <is>
-          <t>EX-LACOSTE POUR FEMME EDP 30ML VAPO</t>
+          <t>EX-LANCOME LA VIE EST BELLE VANILLE NUDE EDP 50ML</t>
         </is>
       </c>
       <c r="B544" s="9" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="C544" s="10" t="n">
-        <v>90.90000000000001</v>
+        <v>260.9</v>
       </c>
       <c r="D544" s="8" t="inlineStr">
         <is>
-          <t>737052949161</t>
+          <t>3614274397246</t>
         </is>
       </c>
       <c r="E544" s="11" t="inlineStr"/>
       <c r="F544" s="12" t="inlineStr"/>
     </row>
     <row r="545" ht="16" customHeight="1">
       <c r="A545" s="3" t="inlineStr">
         <is>
-          <t>EX-LACOSTE POUR FEMME EDP 50ML VAPO</t>
+          <t>EX-LANCOME MIRACLE BLOSSOM WOM.EDP 50ML VAPO</t>
         </is>
       </c>
       <c r="B545" s="4" t="n">
-        <v>62</v>
+        <v>6</v>
       </c>
       <c r="C545" s="5" t="n">
-        <v>110.9</v>
+        <v>192.9</v>
       </c>
       <c r="D545" s="3" t="inlineStr">
         <is>
-          <t>3386460149365</t>
+          <t>3614271387318</t>
         </is>
       </c>
       <c r="E545" s="6" t="inlineStr"/>
       <c r="F545" s="7" t="inlineStr"/>
     </row>
     <row r="546" ht="16" customHeight="1">
       <c r="A546" s="8" t="inlineStr">
         <is>
-          <t>EX-LACOSTE POUR FEMME EDP 90ML VAPO</t>
+          <t>EX-LANCOME MIRACLE WOM.EDP 30ML VAPO</t>
         </is>
       </c>
       <c r="B546" s="9" t="n">
-        <v>59</v>
+        <v>9</v>
       </c>
       <c r="C546" s="10" t="n">
-        <v>138.9</v>
+        <v>119.9</v>
       </c>
       <c r="D546" s="8" t="inlineStr">
         <is>
-          <t>3386480149358</t>
+          <t>3147758029406</t>
         </is>
       </c>
       <c r="E546" s="11" t="inlineStr"/>
       <c r="F546" s="12" t="inlineStr"/>
     </row>
     <row r="547" ht="16" customHeight="1">
       <c r="A547" s="3" t="inlineStr">
         <is>
-          <t>EX-LACOSTE WOMAN TOUCH OF PINK EDT 50ML VAPO</t>
+          <t>EX-LANCOME MIRACLE WOM.EDP 50ML VAPO</t>
         </is>
       </c>
       <c r="B547" s="4" t="n">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="C547" s="5" t="n">
-        <v>85.90000000000001</v>
+        <v>190.9</v>
       </c>
       <c r="D547" s="3" t="inlineStr">
         <is>
-          <t>737052191331</t>
+          <t>3147758029390</t>
         </is>
       </c>
       <c r="E547" s="6" t="inlineStr"/>
       <c r="F547" s="7" t="inlineStr"/>
     </row>
     <row r="548" ht="16" customHeight="1">
       <c r="A548" s="8" t="inlineStr">
         <is>
-          <t>EX-LACOSTE WOMAN TOUCH OF PINK EDT 50ML VAPO - BEZ FOLII</t>
+          <t>EX-LANCOME POEME EDP 100ML VAPO</t>
         </is>
       </c>
       <c r="B548" s="9" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C548" s="10" t="n">
-        <v>80.90000000000001</v>
-[...1 lines deleted...]
-      <c r="D548" s="8" t="inlineStr"/>
+        <v>329.9</v>
+      </c>
+      <c r="D548" s="8" t="inlineStr">
+        <is>
+          <t>3147758155112</t>
+        </is>
+      </c>
       <c r="E548" s="11" t="inlineStr"/>
       <c r="F548" s="12" t="inlineStr"/>
     </row>
     <row r="549" ht="16" customHeight="1">
       <c r="A549" s="3" t="inlineStr">
         <is>
-          <t>EX-LANCOME  LASHES IDOLE MASCARA  BLACK WOTERPROOF  8 ML</t>
+          <t>EX-LANCOME TRESOR EDP 50ML VAPO</t>
         </is>
       </c>
       <c r="B549" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C549" s="5" t="n">
-        <v>74.90000000000001</v>
+        <v>226.9</v>
       </c>
       <c r="D549" s="3" t="inlineStr">
         <is>
-          <t>3614273348386</t>
+          <t>3147758034912</t>
         </is>
       </c>
       <c r="E549" s="6" t="inlineStr"/>
       <c r="F549" s="7" t="inlineStr"/>
     </row>
     <row r="550" ht="16" customHeight="1">
       <c r="A550" s="8" t="inlineStr">
         <is>
-          <t>EX-LANCOME HYPNOSE EDP 75ML VAPO</t>
+          <t>EX-LANCOME TRESOR LA NUIT EDP 30ML</t>
         </is>
       </c>
       <c r="B550" s="9" t="n">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="C550" s="10" t="n">
-        <v>255.9</v>
+        <v>185.9</v>
       </c>
       <c r="D550" s="8" t="inlineStr">
         <is>
-          <t>3147758235500</t>
+          <t>3605533315163</t>
         </is>
       </c>
       <c r="E550" s="11" t="inlineStr"/>
       <c r="F550" s="12" t="inlineStr"/>
     </row>
     <row r="551" ht="16" customHeight="1">
       <c r="A551" s="3" t="inlineStr">
         <is>
-          <t>EX-LANCOME IDOLE EDP 100ML</t>
+          <t>EX-LANCOME TRESOR LA NUIT LE PARFUM 30ML</t>
         </is>
       </c>
       <c r="B551" s="4" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C551" s="5" t="n">
-        <v>325.9</v>
+        <v>183.9</v>
       </c>
       <c r="D551" s="3" t="inlineStr">
         <is>
-          <t>3614273069175</t>
+          <t>3614274068795</t>
         </is>
       </c>
       <c r="E551" s="6" t="inlineStr"/>
       <c r="F551" s="7" t="inlineStr"/>
     </row>
     <row r="552" ht="16" customHeight="1">
       <c r="A552" s="8" t="inlineStr">
         <is>
-          <t>EX-LANCOME IDOLE EDP 25ML</t>
+          <t>EX-LANCOME TRESOR LA NUIT VANILLE NOIRE  EDP 50ML</t>
         </is>
       </c>
       <c r="B552" s="9" t="n">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="C552" s="10" t="n">
-        <v>145.9</v>
+        <v>257.9</v>
       </c>
       <c r="D552" s="8" t="inlineStr">
         <is>
-          <t>3614272639638</t>
+          <t>3614274335675</t>
         </is>
       </c>
       <c r="E552" s="11" t="inlineStr"/>
       <c r="F552" s="12" t="inlineStr"/>
     </row>
     <row r="553" ht="16" customHeight="1">
       <c r="A553" s="3" t="inlineStr">
         <is>
-          <t>EX-LANCOME IDOLE NECTAR EDP 25ML</t>
+          <t xml:space="preserve">EX-LANCOME TRESOR MIDNIGHT ROSE EDP 30ML VAPO </t>
         </is>
       </c>
       <c r="B553" s="4" t="n">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="C553" s="5" t="n">
-        <v>180.9</v>
+        <v>148.9</v>
       </c>
       <c r="D553" s="3" t="inlineStr">
         <is>
-          <t>3614273749428</t>
+          <t>8431240050074</t>
         </is>
       </c>
       <c r="E553" s="6" t="inlineStr"/>
       <c r="F553" s="7" t="inlineStr"/>
     </row>
     <row r="554" ht="16" customHeight="1">
       <c r="A554" s="8" t="inlineStr">
         <is>
-          <t>EX-LANCOME LA VIE EST BELLE EDP 100ML + TUSZ DO RZĘS 2ML + BL 50ML</t>
+          <t>EX-LANVIN ARPEGE EDP 100ML VAPO</t>
         </is>
       </c>
       <c r="B554" s="9" t="n">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="C554" s="10" t="n">
-        <v>328.9</v>
+        <v>84.90000000000001</v>
       </c>
       <c r="D554" s="8" t="inlineStr">
         <is>
-          <t>3614274654158</t>
+          <t>3386461515619</t>
         </is>
       </c>
       <c r="E554" s="11" t="inlineStr"/>
       <c r="F554" s="12" t="inlineStr"/>
     </row>
     <row r="555" ht="16" customHeight="1">
       <c r="A555" s="3" t="inlineStr">
         <is>
-          <t>EX-LANCOME LA VIE EST BELLE EDP 30ML</t>
+          <t>EX-LANVIN ECLAT D ARPEGE EDP 100ML VAPO</t>
         </is>
       </c>
       <c r="B555" s="4" t="n">
         <v>6</v>
       </c>
       <c r="C555" s="5" t="n">
-        <v>171.9</v>
+        <v>110.9</v>
       </c>
       <c r="D555" s="3" t="inlineStr">
         <is>
-          <t>3605532612690</t>
+          <t>3386461515671</t>
         </is>
       </c>
       <c r="E555" s="6" t="inlineStr"/>
       <c r="F555" s="7" t="inlineStr"/>
     </row>
     <row r="556" ht="16" customHeight="1">
       <c r="A556" s="8" t="inlineStr">
         <is>
-          <t>EX-LANCOME LA VIE EST BELLE EDP 30ML + BL 50ML + SG 50ML</t>
+          <t>EX-LANVIN ECLAT D ARPEGE EDP 30ML VAPO</t>
         </is>
       </c>
       <c r="B556" s="9" t="n">
         <v>1</v>
       </c>
       <c r="C556" s="10" t="n">
-        <v>199.9</v>
+        <v>60.9</v>
       </c>
       <c r="D556" s="8" t="inlineStr">
         <is>
-          <t>3614274652208</t>
+          <t>3386461519457</t>
         </is>
       </c>
       <c r="E556" s="11" t="inlineStr"/>
       <c r="F556" s="12" t="inlineStr"/>
     </row>
     <row r="557" ht="16" customHeight="1">
       <c r="A557" s="3" t="inlineStr">
         <is>
-          <t>EX-LANCOME LA VIE EST BELLE EDP 75ML</t>
+          <t>EX-LANVIN ECLAT D ARPEGE EDP 50ML VAPO</t>
         </is>
       </c>
       <c r="B557" s="4" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C557" s="5" t="n">
-        <v>275.9</v>
+        <v>90.90000000000001</v>
       </c>
       <c r="D557" s="3" t="inlineStr">
         <is>
-          <t>3605532612836</t>
+          <t>3386461515688</t>
         </is>
       </c>
       <c r="E557" s="6" t="inlineStr"/>
       <c r="F557" s="7" t="inlineStr"/>
     </row>
     <row r="558" ht="16" customHeight="1">
       <c r="A558" s="8" t="inlineStr">
         <is>
-          <t>EX-LANCOME LA VIE EST BELLE IRIS ABSOLU EDP 30ML</t>
+          <t>EX-LATTAFA AJAYEB DUBAI BLACK EDP 100ML (U/M)</t>
         </is>
       </c>
       <c r="B558" s="9" t="n">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="C558" s="10" t="n">
-        <v>178.9</v>
+        <v>58.9</v>
       </c>
       <c r="D558" s="8" t="inlineStr">
         <is>
-          <t>3614273922951</t>
+          <t>6290360591551</t>
         </is>
       </c>
       <c r="E558" s="11" t="inlineStr"/>
       <c r="F558" s="12" t="inlineStr"/>
     </row>
     <row r="559" ht="16" customHeight="1">
       <c r="A559" s="3" t="inlineStr">
         <is>
-          <t>EX-LANCOME LA VIE EST BELLE IRIS ABSOLU EDP 50ML</t>
+          <t>EX-LATTAFA AJAYEB DUBAI PORTRAIT EDP 100ML (U/W)</t>
         </is>
       </c>
       <c r="B559" s="4" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="C559" s="5" t="n">
-        <v>235.9</v>
+        <v>56.9</v>
       </c>
       <c r="D559" s="3" t="inlineStr">
         <is>
-          <t>3614273922968</t>
+          <t>6290360591568</t>
         </is>
       </c>
       <c r="E559" s="6" t="inlineStr"/>
       <c r="F559" s="7" t="inlineStr"/>
     </row>
     <row r="560" ht="16" customHeight="1">
       <c r="A560" s="8" t="inlineStr">
         <is>
-          <t>EX-LANCOME LA VIE EST BELLE L'ELIXIR EDP 50ML</t>
+          <t>EX-LATTAFA AL NASHAMA CAPRICE EDP 100ML (M)</t>
         </is>
       </c>
       <c r="B560" s="9" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C560" s="10" t="n">
-        <v>253.9</v>
-[...1 lines deleted...]
-      <c r="D560" s="8" t="inlineStr"/>
+        <v>77.90000000000001</v>
+      </c>
+      <c r="D560" s="8" t="inlineStr">
+        <is>
+          <t>6290360593173</t>
+        </is>
+      </c>
       <c r="E560" s="11" t="inlineStr"/>
       <c r="F560" s="12" t="inlineStr"/>
     </row>
     <row r="561" ht="16" customHeight="1">
       <c r="A561" s="3" t="inlineStr">
         <is>
-          <t>EX-LANCOME LA VIE EST BELLE VANILLE NUDE EDP 50ML</t>
+          <t>EX-LATTAFA ASAD DEO SPRAY 200ML (M)</t>
         </is>
       </c>
       <c r="B561" s="4" t="n">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="C561" s="5" t="n">
-        <v>260.9</v>
+        <v>16.9</v>
       </c>
       <c r="D561" s="3" t="inlineStr">
         <is>
-          <t>3614274397246</t>
+          <t>6290360597096</t>
         </is>
       </c>
       <c r="E561" s="6" t="inlineStr"/>
       <c r="F561" s="7" t="inlineStr"/>
     </row>
     <row r="562" ht="16" customHeight="1">
       <c r="A562" s="8" t="inlineStr">
         <is>
-          <t>EX-LANCOME MIRACLE BLOSSOM WOM.EDP 50ML VAPO</t>
+          <t>EX-LATTAFA ASAD EDP 100ML (M)</t>
         </is>
       </c>
       <c r="B562" s="9" t="n">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="C562" s="10" t="n">
-        <v>192.9</v>
+        <v>65.90000000000001</v>
       </c>
       <c r="D562" s="8" t="inlineStr">
         <is>
-          <t>3614271387318</t>
+          <t>6291108735411</t>
         </is>
       </c>
       <c r="E562" s="11" t="inlineStr"/>
       <c r="F562" s="12" t="inlineStr"/>
     </row>
     <row r="563" ht="16" customHeight="1">
       <c r="A563" s="3" t="inlineStr">
         <is>
-          <t>EX-LANCOME MIRACLE WOM.EDP 30ML VAPO</t>
+          <t>EX-LATTAFA ASAD ELIXIR EDP 100ML (M)</t>
         </is>
       </c>
       <c r="B563" s="4" t="n">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="C563" s="5" t="n">
-        <v>119.9</v>
+        <v>85.90000000000001</v>
       </c>
       <c r="D563" s="3" t="inlineStr">
         <is>
-          <t>3147758029406</t>
+          <t>6290362346548</t>
         </is>
       </c>
       <c r="E563" s="6" t="inlineStr"/>
       <c r="F563" s="7" t="inlineStr"/>
     </row>
     <row r="564" ht="16" customHeight="1">
       <c r="A564" s="8" t="inlineStr">
         <is>
-          <t>EX-LANCOME MIRACLE WOM.EDP 50ML VAPO</t>
+          <t>EX-LATTAFA ASAD ZANZIBAR EDP 100ML (M)</t>
         </is>
       </c>
       <c r="B564" s="9" t="n">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="C564" s="10" t="n">
-        <v>190.9</v>
+        <v>61.9</v>
       </c>
       <c r="D564" s="8" t="inlineStr">
         <is>
-          <t>3147758029390</t>
+          <t>6290360598666</t>
         </is>
       </c>
       <c r="E564" s="11" t="inlineStr"/>
       <c r="F564" s="12" t="inlineStr"/>
     </row>
     <row r="565" ht="16" customHeight="1">
       <c r="A565" s="3" t="inlineStr">
         <is>
-          <t>EX-LANCOME POEME EDP 100ML VAPO</t>
+          <t>EX-LATTAFA ASDAAF AMEER AL ARAB EDP 100ML (M)</t>
         </is>
       </c>
       <c r="B565" s="4" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="C565" s="5" t="n">
-        <v>329.9</v>
+        <v>51.9</v>
       </c>
       <c r="D565" s="3" t="inlineStr">
         <is>
-          <t>3147758155112</t>
+          <t>6291107456348</t>
         </is>
       </c>
       <c r="E565" s="6" t="inlineStr"/>
       <c r="F565" s="7" t="inlineStr"/>
     </row>
     <row r="566" ht="16" customHeight="1">
       <c r="A566" s="8" t="inlineStr">
         <is>
-          <t>EX-LANCOME TRESOR EDP 50ML VAPO</t>
+          <t>EX-LATTAFA ASDAAF AMEER AL ARAB EDP 100ML (M)- LEKKO USZKODZONA FOLIA</t>
         </is>
       </c>
       <c r="B566" s="9" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C566" s="10" t="n">
-        <v>226.9</v>
-[...5 lines deleted...]
-      </c>
+        <v>48.9</v>
+      </c>
+      <c r="D566" s="8" t="inlineStr"/>
       <c r="E566" s="11" t="inlineStr"/>
       <c r="F566" s="12" t="inlineStr"/>
     </row>
     <row r="567" ht="16" customHeight="1">
       <c r="A567" s="3" t="inlineStr">
         <is>
-          <t>EX-LANCOME TRESOR LA NUIT EDP 30ML</t>
+          <t>EX-LATTAFA ASDAAF MAJD AL SULTAN BLACK INTENSE EDP 100ML (M)</t>
         </is>
       </c>
       <c r="B567" s="4" t="n">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="C567" s="5" t="n">
-        <v>185.9</v>
+        <v>52.9</v>
       </c>
       <c r="D567" s="3" t="inlineStr">
         <is>
-          <t>3605533315163</t>
+          <t>6291108736654</t>
         </is>
       </c>
       <c r="E567" s="6" t="inlineStr"/>
       <c r="F567" s="7" t="inlineStr"/>
     </row>
     <row r="568" ht="16" customHeight="1">
       <c r="A568" s="8" t="inlineStr">
         <is>
-          <t>EX-LANCOME TRESOR LA NUIT LE PARFUM 30ML</t>
+          <t>EX-LATTAFA ECLAIRE BANOFFI EDP 100ML (W)</t>
         </is>
       </c>
       <c r="B568" s="9" t="n">
         <v>2</v>
       </c>
       <c r="C568" s="10" t="n">
-        <v>183.9</v>
+        <v>78.90000000000001</v>
       </c>
       <c r="D568" s="8" t="inlineStr">
         <is>
-          <t>3614274068795</t>
+          <t>6290362349112</t>
         </is>
       </c>
       <c r="E568" s="11" t="inlineStr"/>
       <c r="F568" s="12" t="inlineStr"/>
     </row>
     <row r="569" ht="16" customHeight="1">
       <c r="A569" s="3" t="inlineStr">
         <is>
-          <t>EX-LANCOME TRESOR LA NUIT ROUGE DRAMA EDP 30ML</t>
+          <t>EX-LATTAFA ECLAIRE DEO SPRAY 200ML (W)</t>
         </is>
       </c>
       <c r="B569" s="4" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="C569" s="5" t="n">
-        <v>216.9</v>
+        <v>13.9</v>
       </c>
       <c r="D569" s="3" t="inlineStr">
         <is>
-          <t>3614274517811</t>
+          <t>6290362345466</t>
         </is>
       </c>
       <c r="E569" s="6" t="inlineStr"/>
       <c r="F569" s="7" t="inlineStr"/>
     </row>
     <row r="570" ht="16" customHeight="1">
-      <c r="A570" s="13" t="inlineStr">
-[...20 lines deleted...]
-      </c>
+      <c r="A570" s="8" t="inlineStr">
+        <is>
+          <t>EX-LATTAFA ECLAIRE PISTACHE EDP 100ML (W)</t>
+        </is>
+      </c>
+      <c r="B570" s="9" t="n">
+        <v>2</v>
+      </c>
+      <c r="C570" s="10" t="n">
+        <v>78.90000000000001</v>
+      </c>
+      <c r="D570" s="8" t="inlineStr">
+        <is>
+          <t>6290362349129</t>
+        </is>
+      </c>
+      <c r="E570" s="11" t="inlineStr"/>
+      <c r="F570" s="12" t="inlineStr"/>
     </row>
     <row r="571" ht="16" customHeight="1">
       <c r="A571" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">EX-LANCOME TRESOR MIDNIGHT ROSE EDP 30ML VAPO </t>
+          <t>EX-LATTAFA FAKHAR BLACK EDP 100ML (M)</t>
         </is>
       </c>
       <c r="B571" s="4" t="n">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="C571" s="5" t="n">
-        <v>148.9</v>
+        <v>62.9</v>
       </c>
       <c r="D571" s="3" t="inlineStr">
         <is>
-          <t>8431240050074</t>
+          <t>6291107456058</t>
         </is>
       </c>
       <c r="E571" s="6" t="inlineStr"/>
       <c r="F571" s="7" t="inlineStr"/>
     </row>
     <row r="572" ht="16" customHeight="1">
       <c r="A572" s="8" t="inlineStr">
         <is>
-          <t>EX-LANVIN ARPEGE EDP 100ML VAPO</t>
+          <t>EX-LATTAFA FAKHAR GOLD EXTRAIT EDP 100ML (M)</t>
         </is>
       </c>
       <c r="B572" s="9" t="n">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C572" s="10" t="n">
-        <v>84.90000000000001</v>
+        <v>61.9</v>
       </c>
       <c r="D572" s="8" t="inlineStr">
         <is>
-          <t>3386461515619</t>
+          <t>6290360593166</t>
         </is>
       </c>
       <c r="E572" s="11" t="inlineStr"/>
       <c r="F572" s="12" t="inlineStr"/>
     </row>
     <row r="573" ht="16" customHeight="1">
       <c r="A573" s="3" t="inlineStr">
         <is>
-          <t>EX-LANVIN ECLAT D ARPEGE EDP 100ML VAPO</t>
+          <t>EX-LATTAFA HAYAATI DEO SPRAY 200ML (U/M)</t>
         </is>
       </c>
       <c r="B573" s="4" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="C573" s="5" t="n">
-        <v>110.9</v>
+        <v>12.9</v>
       </c>
       <c r="D573" s="3" t="inlineStr">
         <is>
-          <t>3386461515671</t>
+          <t>6291108734889</t>
         </is>
       </c>
       <c r="E573" s="6" t="inlineStr"/>
       <c r="F573" s="7" t="inlineStr"/>
     </row>
     <row r="574" ht="16" customHeight="1">
       <c r="A574" s="8" t="inlineStr">
         <is>
-          <t>EX-LANVIN ECLAT D ARPEGE EDP 30ML VAPO</t>
+          <t>EX-LATTAFA KHALTAT AL ARABIA ROYAL DELIGHT EDP 100ML (U)</t>
         </is>
       </c>
       <c r="B574" s="9" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="C574" s="10" t="n">
-        <v>60.9</v>
+        <v>40.9</v>
       </c>
       <c r="D574" s="8" t="inlineStr">
         <is>
-          <t>3386461519457</t>
+          <t>6291106065060</t>
         </is>
       </c>
       <c r="E574" s="11" t="inlineStr"/>
       <c r="F574" s="12" t="inlineStr"/>
     </row>
     <row r="575" ht="16" customHeight="1">
       <c r="A575" s="3" t="inlineStr">
         <is>
-          <t>EX-LANVIN ECLAT D ARPEGE EDP 50ML VAPO</t>
+          <t>EX-LATTAFA KHAMRAH DEO SPRAY 200ML (U)</t>
         </is>
       </c>
       <c r="B575" s="4" t="n">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="C575" s="5" t="n">
-        <v>90.90000000000001</v>
+        <v>13.9</v>
       </c>
       <c r="D575" s="3" t="inlineStr">
         <is>
-          <t>3386461515688</t>
+          <t>6290360593241</t>
         </is>
       </c>
       <c r="E575" s="6" t="inlineStr"/>
       <c r="F575" s="7" t="inlineStr"/>
     </row>
     <row r="576" ht="16" customHeight="1">
       <c r="A576" s="8" t="inlineStr">
         <is>
-          <t>EX-LATTAFA AFEEF EDP 100ML (W)</t>
+          <t>EX-LATTAFA KHAMRAH DUKHAN EDP 100ML (M)</t>
         </is>
       </c>
       <c r="B576" s="9" t="n">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C576" s="10" t="n">
-        <v>105.9</v>
+        <v>88.90000000000001</v>
       </c>
       <c r="D576" s="8" t="inlineStr">
         <is>
-          <t>6290360598888</t>
+          <t>6290362342373</t>
         </is>
       </c>
       <c r="E576" s="11" t="inlineStr"/>
       <c r="F576" s="12" t="inlineStr"/>
     </row>
     <row r="577" ht="16" customHeight="1">
       <c r="A577" s="3" t="inlineStr">
         <is>
-          <t>EX-LATTAFA AJAYEB DUBAI BLACK EDP 100ML (U/M)</t>
+          <t>EX-LATTAFA KHAMRAH EDP 100ML (U)</t>
         </is>
       </c>
       <c r="B577" s="4" t="n">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C577" s="5" t="n">
-        <v>58.9</v>
+        <v>84.90000000000001</v>
       </c>
       <c r="D577" s="3" t="inlineStr">
         <is>
-          <t>6290360591551</t>
+          <t>6291108737194</t>
         </is>
       </c>
       <c r="E577" s="6" t="inlineStr"/>
       <c r="F577" s="7" t="inlineStr"/>
     </row>
     <row r="578" ht="16" customHeight="1">
       <c r="A578" s="8" t="inlineStr">
         <is>
-          <t>EX-LATTAFA AJAYEB DUBAI PORTRAIT EDP 100ML (U/W)</t>
+          <t>EX-LATTAFA KHAMRAH QAHWA DEO SPRAY 200ML (U/M)</t>
         </is>
       </c>
       <c r="B578" s="9" t="n">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="C578" s="10" t="n">
-        <v>56.9</v>
+        <v>13.9</v>
       </c>
       <c r="D578" s="8" t="inlineStr">
         <is>
-          <t>6290360591568</t>
+          <t>6290362345480</t>
         </is>
       </c>
       <c r="E578" s="11" t="inlineStr"/>
       <c r="F578" s="12" t="inlineStr"/>
     </row>
     <row r="579" ht="16" customHeight="1">
       <c r="A579" s="3" t="inlineStr">
         <is>
-          <t>EX-LATTAFA AL NASHAMA CAPRICE EDP 100ML (M)</t>
+          <t>EX-LATTAFA KHAMRAH QAHWA EDP 100ML (U/M)</t>
         </is>
       </c>
       <c r="B579" s="4" t="n">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C579" s="5" t="n">
-        <v>77.90000000000001</v>
+        <v>85.90000000000001</v>
       </c>
       <c r="D579" s="3" t="inlineStr">
         <is>
-          <t>6290360593173</t>
+          <t>6290360593661</t>
         </is>
       </c>
       <c r="E579" s="6" t="inlineStr"/>
       <c r="F579" s="7" t="inlineStr"/>
     </row>
     <row r="580" ht="16" customHeight="1">
-      <c r="A580" s="8" t="inlineStr">
-[...16 lines deleted...]
-      <c r="F580" s="12" t="inlineStr"/>
+      <c r="A580" s="13" t="inlineStr">
+        <is>
+          <t>EX-LATTAFA KINGDOM  EDP 100ML (W)</t>
+        </is>
+      </c>
+      <c r="B580" s="14" t="n">
+        <v>1</v>
+      </c>
+      <c r="C580" s="15" t="n">
+        <v>73.90000000000001</v>
+      </c>
+      <c r="D580" s="16" t="inlineStr">
+        <is>
+          <t>6290360598352</t>
+        </is>
+      </c>
+      <c r="E580" s="17" t="inlineStr"/>
+      <c r="F580" s="18" t="inlineStr">
+        <is>
+          <t>NOWA DOSTAWA</t>
+        </is>
+      </c>
     </row>
     <row r="581" ht="16" customHeight="1">
       <c r="A581" s="3" t="inlineStr">
         <is>
-          <t>EX-LATTAFA ASAD DEO SPRAY 200ML (M)</t>
+          <t>EX-LATTAFA MAYAR DEO SPRAY 200ML (W)</t>
         </is>
       </c>
       <c r="B581" s="4" t="n">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="C581" s="5" t="n">
-        <v>16.9</v>
+        <v>13.9</v>
       </c>
       <c r="D581" s="3" t="inlineStr">
         <is>
-          <t>6290360597096</t>
+          <t>6290360593258</t>
         </is>
       </c>
       <c r="E581" s="6" t="inlineStr"/>
       <c r="F581" s="7" t="inlineStr"/>
     </row>
     <row r="582" ht="16" customHeight="1">
       <c r="A582" s="8" t="inlineStr">
         <is>
-          <t>EX-LATTAFA ASAD EDP 100ML (M)</t>
+          <t>EX-LATTAFA MAYAR EDP 100ML (W)</t>
         </is>
       </c>
       <c r="B582" s="9" t="n">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="C582" s="10" t="n">
-        <v>65.90000000000001</v>
+        <v>64.90000000000001</v>
       </c>
       <c r="D582" s="8" t="inlineStr">
         <is>
-          <t>6291108735411</t>
+          <t>6291108732496</t>
         </is>
       </c>
       <c r="E582" s="11" t="inlineStr"/>
       <c r="F582" s="12" t="inlineStr"/>
     </row>
     <row r="583" ht="16" customHeight="1">
       <c r="A583" s="3" t="inlineStr">
         <is>
-          <t>EX-LATTAFA ASAD ELIXIR EDP 100ML (M)</t>
+          <t>EX-LATTAFA MAYAR EDP 100ML (W) - LEKKO WGNIECIONA PUSZKA</t>
         </is>
       </c>
       <c r="B583" s="4" t="n">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="C583" s="5" t="n">
-        <v>85.90000000000001</v>
-[...5 lines deleted...]
-      </c>
+        <v>62.9</v>
+      </c>
+      <c r="D583" s="3" t="inlineStr"/>
       <c r="E583" s="6" t="inlineStr"/>
       <c r="F583" s="7" t="inlineStr"/>
     </row>
     <row r="584" ht="16" customHeight="1">
       <c r="A584" s="8" t="inlineStr">
         <is>
-          <t>EX-LATTAFA ASAD ZANZIBAR EDP 100ML (M)</t>
+          <t>EX-LATTAFA MAYAR NATURAL INTENSE EDP 100ML (W)</t>
         </is>
       </c>
       <c r="B584" s="9" t="n">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="C584" s="10" t="n">
-        <v>61.9</v>
+        <v>62.9</v>
       </c>
       <c r="D584" s="8" t="inlineStr">
         <is>
-          <t>6290360598666</t>
+          <t>6290360598970</t>
         </is>
       </c>
       <c r="E584" s="11" t="inlineStr"/>
       <c r="F584" s="12" t="inlineStr"/>
     </row>
     <row r="585" ht="16" customHeight="1">
       <c r="A585" s="3" t="inlineStr">
         <is>
-          <t>EX-LATTAFA ASDAAF AMEER AL ARAB EDP 100ML (M)</t>
+          <t>EX-LATTAFA MUSAMAM EDP 100ML (U/M)</t>
         </is>
       </c>
       <c r="B585" s="4" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="C585" s="5" t="n">
-        <v>51.9</v>
+        <v>108.9</v>
       </c>
       <c r="D585" s="3" t="inlineStr">
         <is>
-          <t>6291107456348</t>
+          <t>6291108737323</t>
         </is>
       </c>
       <c r="E585" s="6" t="inlineStr"/>
       <c r="F585" s="7" t="inlineStr"/>
     </row>
     <row r="586" ht="16" customHeight="1">
       <c r="A586" s="8" t="inlineStr">
         <is>
-          <t>EX-LATTAFA ASDAAF AMEER AL ARAB EDP 100ML (M)- LEKKO USZKODZONA FOLIA</t>
+          <t>EX-LATTAFA MUSAMAM WHITE INTENSE EDP 100ML (W)</t>
         </is>
       </c>
       <c r="B586" s="9" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="C586" s="10" t="n">
-        <v>48.9</v>
-[...1 lines deleted...]
-      <c r="D586" s="8" t="inlineStr"/>
+        <v>110.9</v>
+      </c>
+      <c r="D586" s="8" t="inlineStr">
+        <is>
+          <t>6290360593159</t>
+        </is>
+      </c>
       <c r="E586" s="11" t="inlineStr"/>
       <c r="F586" s="12" t="inlineStr"/>
     </row>
     <row r="587" ht="16" customHeight="1">
       <c r="A587" s="3" t="inlineStr">
         <is>
-          <t>EX-LATTAFA ASDAAF AMEERAT AL ARAB EDP 100ML (W)</t>
+          <t>EX-LATTAFA RAGHBA EDP 100ML + DEO SPRAY 50ML (W)</t>
         </is>
       </c>
       <c r="B587" s="4" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C587" s="5" t="n">
-        <v>52.9</v>
+        <v>44.9</v>
       </c>
       <c r="D587" s="3" t="inlineStr">
         <is>
-          <t>6291107456355</t>
+          <t>6225709773235</t>
         </is>
       </c>
       <c r="E587" s="6" t="inlineStr"/>
       <c r="F587" s="7" t="inlineStr"/>
     </row>
     <row r="588" ht="16" customHeight="1">
       <c r="A588" s="8" t="inlineStr">
         <is>
-          <t>EX-LATTAFA ASDAAF MAJD AL SULTAN BLACK INTENSE EDP 100ML (M)</t>
+          <t>EX-LATTAFA VICTORIA EDP 100ML (W)</t>
         </is>
       </c>
       <c r="B588" s="9" t="n">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="C588" s="10" t="n">
-        <v>52.9</v>
+        <v>82.90000000000001</v>
       </c>
       <c r="D588" s="8" t="inlineStr">
         <is>
-          <t>6291108736654</t>
+          <t>6290360598789</t>
         </is>
       </c>
       <c r="E588" s="11" t="inlineStr"/>
       <c r="F588" s="12" t="inlineStr"/>
     </row>
     <row r="589" ht="16" customHeight="1">
       <c r="A589" s="3" t="inlineStr">
         <is>
-          <t>EX-LATTAFA ECLAIRE BANOFFI EDP 100ML (W)</t>
+          <t>EX-LATTAFA YARA CONCENTRATED PERFUME OIL 20ML (W)</t>
         </is>
       </c>
       <c r="B589" s="4" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C589" s="5" t="n">
-        <v>78.90000000000001</v>
+        <v>51.9</v>
       </c>
       <c r="D589" s="3" t="inlineStr">
         <is>
-          <t>6290362349112</t>
+          <t>6290362345688</t>
         </is>
       </c>
       <c r="E589" s="6" t="inlineStr"/>
       <c r="F589" s="7" t="inlineStr"/>
     </row>
     <row r="590" ht="16" customHeight="1">
       <c r="A590" s="8" t="inlineStr">
         <is>
-          <t>EX-LATTAFA ECLAIRE DEO SPRAY 200ML (W)</t>
+          <t>EX-LATTAFA YARA EDP 100ML (W)</t>
         </is>
       </c>
       <c r="B590" s="9" t="n">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="C590" s="10" t="n">
-        <v>13.9</v>
+        <v>63.9</v>
       </c>
       <c r="D590" s="8" t="inlineStr">
         <is>
-          <t>6290362345466</t>
+          <t>6291108730515</t>
         </is>
       </c>
       <c r="E590" s="11" t="inlineStr"/>
       <c r="F590" s="12" t="inlineStr"/>
     </row>
     <row r="591" ht="16" customHeight="1">
       <c r="A591" s="3" t="inlineStr">
         <is>
-          <t>EX-LATTAFA ECLAIRE EDP 100ML (W)</t>
+          <t>EX-LATTAFA YARA ELIXIR EDP 100ML (W)</t>
         </is>
       </c>
       <c r="B591" s="4" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C591" s="5" t="n">
-        <v>78.90000000000001</v>
+        <v>80.90000000000001</v>
       </c>
       <c r="D591" s="3" t="inlineStr">
         <is>
-          <t>6290362340638</t>
+          <t>6290362346531</t>
         </is>
       </c>
       <c r="E591" s="6" t="inlineStr"/>
       <c r="F591" s="7" t="inlineStr"/>
     </row>
     <row r="592" ht="16" customHeight="1">
       <c r="A592" s="8" t="inlineStr">
         <is>
-          <t>EX-LATTAFA ECLAIRE PISTACHE EDP 100ML (W)</t>
+          <t>EX-LATTAFA YARA MOI CONCENTRATED PERFUME OIL 20ML (W)</t>
         </is>
       </c>
       <c r="B592" s="9" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C592" s="10" t="n">
-        <v>78.90000000000001</v>
+        <v>55.9</v>
       </c>
       <c r="D592" s="8" t="inlineStr">
         <is>
-          <t>6290362349129</t>
+          <t>6290362345701</t>
         </is>
       </c>
       <c r="E592" s="11" t="inlineStr"/>
       <c r="F592" s="12" t="inlineStr"/>
     </row>
     <row r="593" ht="16" customHeight="1">
       <c r="A593" s="3" t="inlineStr">
         <is>
-          <t>EX-LATTAFA FAKHAR DEO SPRAY 200ML (W)</t>
+          <t>EX-LATTAFA YARA MOI EDP 100ML (W)</t>
         </is>
       </c>
       <c r="B593" s="4" t="n">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="C593" s="5" t="n">
-        <v>13.9</v>
+        <v>63.9</v>
       </c>
       <c r="D593" s="3" t="inlineStr">
         <is>
-          <t>6291108735299</t>
+          <t>6290360591421</t>
         </is>
       </c>
       <c r="E593" s="6" t="inlineStr"/>
       <c r="F593" s="7" t="inlineStr"/>
     </row>
     <row r="594" ht="16" customHeight="1">
       <c r="A594" s="8" t="inlineStr">
         <is>
-          <t>EX-LATTAFA FAKHAR GOLD EXTRAIT EDP 100ML (M)</t>
+          <t>EX-LATTAFA YARA TOUS CONCENTRATED PERFUME OIL 20ML (W)</t>
         </is>
       </c>
       <c r="B594" s="9" t="n">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C594" s="10" t="n">
-        <v>61.9</v>
+        <v>51.9</v>
       </c>
       <c r="D594" s="8" t="inlineStr">
         <is>
-          <t>6290360593166</t>
+          <t>6290362345695</t>
         </is>
       </c>
       <c r="E594" s="11" t="inlineStr"/>
       <c r="F594" s="12" t="inlineStr"/>
     </row>
     <row r="595" ht="16" customHeight="1">
       <c r="A595" s="3" t="inlineStr">
         <is>
-          <t>EX-LATTAFA HAYAATI DEO SPRAY 200ML (U/M)</t>
+          <t>EX-LATTAFA YARA TOUS EDP 100ML (W)</t>
         </is>
       </c>
       <c r="B595" s="4" t="n">
         <v>9</v>
       </c>
       <c r="C595" s="5" t="n">
-        <v>12.9</v>
+        <v>63.9</v>
       </c>
       <c r="D595" s="3" t="inlineStr">
         <is>
-          <t>6291108734889</t>
+          <t>6290360594552</t>
         </is>
       </c>
       <c r="E595" s="6" t="inlineStr"/>
       <c r="F595" s="7" t="inlineStr"/>
     </row>
     <row r="596" ht="16" customHeight="1">
       <c r="A596" s="8" t="inlineStr">
         <is>
-          <t>EX-LATTAFA KHALTAT AL ARABIA ROYAL DELIGHT EDP 100ML (U)</t>
+          <t>EX-MARC JACOBS DAISY DREAM EDT 30ML</t>
         </is>
       </c>
       <c r="B596" s="9" t="n">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="C596" s="10" t="n">
-        <v>40.9</v>
+        <v>128.9</v>
       </c>
       <c r="D596" s="8" t="inlineStr">
         <is>
-          <t>6291106065060</t>
+          <t>3607349764326</t>
         </is>
       </c>
       <c r="E596" s="11" t="inlineStr"/>
       <c r="F596" s="12" t="inlineStr"/>
     </row>
     <row r="597" ht="16" customHeight="1">
       <c r="A597" s="3" t="inlineStr">
         <is>
-          <t>EX-LATTAFA KHAMRAH DEO SPRAY 200ML (U)</t>
+          <t>EX-MARC JACOBS DAISY DREAM EDT 50ML</t>
         </is>
       </c>
       <c r="B597" s="4" t="n">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="C597" s="5" t="n">
-        <v>13.9</v>
+        <v>157.9</v>
       </c>
       <c r="D597" s="3" t="inlineStr">
         <is>
-          <t>6290360593241</t>
+          <t>3607349764289</t>
         </is>
       </c>
       <c r="E597" s="6" t="inlineStr"/>
       <c r="F597" s="7" t="inlineStr"/>
     </row>
     <row r="598" ht="16" customHeight="1">
       <c r="A598" s="8" t="inlineStr">
         <is>
-          <t>EX-LATTAFA KHAMRAH DUKHAN EDP 100ML (M)</t>
+          <t>EX-MARC JACOBS DAISY EDT 1,2ML</t>
         </is>
       </c>
       <c r="B598" s="9" t="n">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="C598" s="10" t="n">
-        <v>88.90000000000001</v>
-[...5 lines deleted...]
-      </c>
+        <v>5</v>
+      </c>
+      <c r="D598" s="8" t="inlineStr"/>
       <c r="E598" s="11" t="inlineStr"/>
       <c r="F598" s="12" t="inlineStr"/>
     </row>
     <row r="599" ht="16" customHeight="1">
       <c r="A599" s="3" t="inlineStr">
         <is>
-          <t>EX-LATTAFA KHAMRAH EDP 100ML (U)</t>
+          <t>EX-MARC JACOBS DAISY EDT 100ML VAPO</t>
         </is>
       </c>
       <c r="B599" s="4" t="n">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="C599" s="5" t="n">
-        <v>84.90000000000001</v>
+        <v>220.9</v>
       </c>
       <c r="D599" s="3" t="inlineStr">
         <is>
-          <t>6291108737194</t>
+          <t>31655513034</t>
         </is>
       </c>
       <c r="E599" s="6" t="inlineStr"/>
       <c r="F599" s="7" t="inlineStr"/>
     </row>
     <row r="600" ht="16" customHeight="1">
       <c r="A600" s="8" t="inlineStr">
         <is>
-          <t>EX-LATTAFA KHAMRAH QAHWA DEO SPRAY 200ML (U/M)</t>
+          <t>EX-MARC JACOBS DAISY EDT 30ML</t>
         </is>
       </c>
       <c r="B600" s="9" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C600" s="10" t="n">
-        <v>13.9</v>
+        <v>112.9</v>
       </c>
       <c r="D600" s="8" t="inlineStr">
         <is>
-          <t>6290362345480</t>
+          <t>3614229159035</t>
         </is>
       </c>
       <c r="E600" s="11" t="inlineStr"/>
       <c r="F600" s="12" t="inlineStr"/>
     </row>
     <row r="601" ht="16" customHeight="1">
       <c r="A601" s="3" t="inlineStr">
         <is>
-          <t>EX-LATTAFA KHAMRAH QAHWA EDP 100ML (U/M)</t>
+          <t>EX-MARC JACOBS DAISY EDT 50ML VAPO</t>
         </is>
       </c>
       <c r="B601" s="4" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="C601" s="5" t="n">
-        <v>85.90000000000001</v>
+        <v>159.9</v>
       </c>
       <c r="D601" s="3" t="inlineStr">
         <is>
-          <t>6290360593661</t>
+          <t>31655513027</t>
         </is>
       </c>
       <c r="E601" s="6" t="inlineStr"/>
       <c r="F601" s="7" t="inlineStr"/>
     </row>
     <row r="602" ht="16" customHeight="1">
       <c r="A602" s="8" t="inlineStr">
         <is>
-          <t>EX-LATTAFA MAYAR CHERRY INTENSE EDP 100ML (W)</t>
+          <t>EX-MARC JACOBS DAISY LOVE EDT 1,2ML</t>
         </is>
       </c>
       <c r="B602" s="9" t="n">
-        <v>2</v>
+        <v>20</v>
       </c>
       <c r="C602" s="10" t="n">
-        <v>65.90000000000001</v>
-[...5 lines deleted...]
-      </c>
+        <v>5</v>
+      </c>
+      <c r="D602" s="8" t="inlineStr"/>
       <c r="E602" s="11" t="inlineStr"/>
       <c r="F602" s="12" t="inlineStr"/>
     </row>
     <row r="603" ht="16" customHeight="1">
       <c r="A603" s="3" t="inlineStr">
         <is>
-          <t>EX-LATTAFA MAYAR DEO SPRAY 200ML (W)</t>
+          <t>EX-MARC JACOBS DAISY LOVE EDT 20ML</t>
         </is>
       </c>
       <c r="B603" s="4" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="C603" s="5" t="n">
-        <v>13.9</v>
+        <v>102.9</v>
       </c>
       <c r="D603" s="3" t="inlineStr">
         <is>
-          <t>6290360593258</t>
+          <t>3614229382372</t>
         </is>
       </c>
       <c r="E603" s="6" t="inlineStr"/>
       <c r="F603" s="7" t="inlineStr"/>
     </row>
     <row r="604" ht="16" customHeight="1">
       <c r="A604" s="8" t="inlineStr">
         <is>
-          <t>EX-LATTAFA MAYAR EDP 100ML (W)</t>
+          <t>EX-MARC JACOBS DAISY LOVE EDT 50ML</t>
         </is>
       </c>
       <c r="B604" s="9" t="n">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C604" s="10" t="n">
-        <v>64.90000000000001</v>
+        <v>135.9</v>
       </c>
       <c r="D604" s="8" t="inlineStr">
         <is>
-          <t>6291108732496</t>
+          <t>3614225452079</t>
         </is>
       </c>
       <c r="E604" s="11" t="inlineStr"/>
       <c r="F604" s="12" t="inlineStr"/>
     </row>
     <row r="605" ht="16" customHeight="1">
       <c r="A605" s="3" t="inlineStr">
         <is>
-          <t>EX-LATTAFA MAYAR EDP 100ML (W) - LEKKO WGNIECIONA PUSZKA</t>
+          <t>EX-MARC JACOBS DAISY WILD EDP 50ML</t>
         </is>
       </c>
       <c r="B605" s="4" t="n">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="C605" s="5" t="n">
-        <v>62.9</v>
-[...1 lines deleted...]
-      <c r="D605" s="3" t="inlineStr"/>
+        <v>167.9</v>
+      </c>
+      <c r="D605" s="3" t="inlineStr">
+        <is>
+          <t>3616304254888</t>
+        </is>
+      </c>
       <c r="E605" s="6" t="inlineStr"/>
       <c r="F605" s="7" t="inlineStr"/>
     </row>
     <row r="606" ht="16" customHeight="1">
       <c r="A606" s="8" t="inlineStr">
         <is>
-          <t>EX-LATTAFA MAYAR NATURAL INTENSE EDP 100ML (W)</t>
+          <t>EX-MARC JACOBS PERFECT EDP 1,2ML</t>
         </is>
       </c>
       <c r="B606" s="9" t="n">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="C606" s="10" t="n">
-        <v>62.9</v>
+        <v>5</v>
       </c>
       <c r="D606" s="8" t="inlineStr">
         <is>
-          <t>6290360598970</t>
+          <t>3616302779963</t>
         </is>
       </c>
       <c r="E606" s="11" t="inlineStr"/>
       <c r="F606" s="12" t="inlineStr"/>
     </row>
     <row r="607" ht="16" customHeight="1">
       <c r="A607" s="3" t="inlineStr">
         <is>
-          <t>EX-LATTAFA MUSAMAM EDP 100ML (U/M)</t>
+          <t>EX-MARC JACOBS PERFECT EDP 30ML</t>
         </is>
       </c>
       <c r="B607" s="4" t="n">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C607" s="5" t="n">
-        <v>108.9</v>
+        <v>148.9</v>
       </c>
       <c r="D607" s="3" t="inlineStr">
         <is>
-          <t>6291108737323</t>
+          <t>3616302777228</t>
         </is>
       </c>
       <c r="E607" s="6" t="inlineStr"/>
       <c r="F607" s="7" t="inlineStr"/>
     </row>
     <row r="608" ht="16" customHeight="1">
       <c r="A608" s="8" t="inlineStr">
         <is>
-          <t>EX-LATTAFA MUSAMAM WHITE INTENSE EDP 100ML (W)</t>
+          <t>EX-MEXX BLACK MAN EDP 50ML VAPO</t>
         </is>
       </c>
       <c r="B608" s="9" t="n">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="C608" s="10" t="n">
-        <v>110.9</v>
+        <v>46.9</v>
       </c>
       <c r="D608" s="8" t="inlineStr">
         <is>
-          <t>6290360593159</t>
+          <t>3614228834728</t>
         </is>
       </c>
       <c r="E608" s="11" t="inlineStr"/>
       <c r="F608" s="12" t="inlineStr"/>
     </row>
     <row r="609" ht="16" customHeight="1">
       <c r="A609" s="3" t="inlineStr">
         <is>
-          <t>EX-LATTAFA RAGHBA EDP 100ML + DEO SPRAY 50ML (W)</t>
+          <t>EX-MEXX BLACK WOMAN EDP 30ML VAPO</t>
         </is>
       </c>
       <c r="B609" s="4" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C609" s="5" t="n">
-        <v>44.9</v>
+        <v>39.9</v>
       </c>
       <c r="D609" s="3" t="inlineStr">
         <is>
-          <t>6225709773235</t>
+          <t>3614228834742</t>
         </is>
       </c>
       <c r="E609" s="6" t="inlineStr"/>
       <c r="F609" s="7" t="inlineStr"/>
     </row>
     <row r="610" ht="16" customHeight="1">
       <c r="A610" s="8" t="inlineStr">
         <is>
-          <t>EX-LATTAFA VICTORIA EDP 100ML (W)</t>
+          <t>EX-MEXX FRESH MAN EDT 30ML VAPO</t>
         </is>
       </c>
       <c r="B610" s="9" t="n">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="C610" s="10" t="n">
-        <v>82.90000000000001</v>
+        <v>34.9</v>
       </c>
       <c r="D610" s="8" t="inlineStr">
         <is>
-          <t>6290360598789</t>
+          <t>737052494838</t>
         </is>
       </c>
       <c r="E610" s="11" t="inlineStr"/>
       <c r="F610" s="12" t="inlineStr"/>
     </row>
     <row r="611" ht="16" customHeight="1">
       <c r="A611" s="3" t="inlineStr">
         <is>
-          <t>EX-LATTAFA YARA CONCENTRATED PERFUME OIL 20ML (W)</t>
+          <t>EX-MEXX ICE TOUCH WOMAN EDT 20ML</t>
         </is>
       </c>
       <c r="B611" s="4" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="C611" s="5" t="n">
-        <v>51.9</v>
+        <v>29.9</v>
       </c>
       <c r="D611" s="3" t="inlineStr">
         <is>
-          <t>6290362345688</t>
+          <t>4082800180805</t>
         </is>
       </c>
       <c r="E611" s="6" t="inlineStr"/>
       <c r="F611" s="7" t="inlineStr"/>
     </row>
     <row r="612" ht="16" customHeight="1">
       <c r="A612" s="8" t="inlineStr">
         <is>
-          <t>EX-LATTAFA YARA EDP 100ML (W)</t>
+          <t>EX-MEXX SIMPLY FOR MEN EDT 50ML</t>
         </is>
       </c>
       <c r="B612" s="9" t="n">
-        <v>13</v>
+        <v>2</v>
       </c>
       <c r="C612" s="10" t="n">
-        <v>63.9</v>
+        <v>30.9</v>
       </c>
       <c r="D612" s="8" t="inlineStr">
         <is>
-          <t>6291108730515</t>
+          <t>3616302939206</t>
         </is>
       </c>
       <c r="E612" s="11" t="inlineStr"/>
       <c r="F612" s="12" t="inlineStr"/>
     </row>
     <row r="613" ht="16" customHeight="1">
       <c r="A613" s="3" t="inlineStr">
         <is>
-          <t>EX-LATTAFA YARA ELIXIR EDP 100ML (W)</t>
+          <t>EX-MEXX WOMAN EDP 40ML VAPO</t>
         </is>
       </c>
       <c r="B613" s="4" t="n">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="C613" s="5" t="n">
-        <v>80.90000000000001</v>
+        <v>45.6</v>
       </c>
       <c r="D613" s="3" t="inlineStr">
         <is>
-          <t>6290362346531</t>
+          <t>737052682471</t>
         </is>
       </c>
       <c r="E613" s="6" t="inlineStr"/>
       <c r="F613" s="7" t="inlineStr"/>
     </row>
     <row r="614" ht="16" customHeight="1">
       <c r="A614" s="8" t="inlineStr">
         <is>
-          <t>EX-LATTAFA YARA MOI CONCENTRATED PERFUME OIL 20ML (W)</t>
+          <t>EX-MIU MIU EDP 1,2ML</t>
         </is>
       </c>
       <c r="B614" s="9" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="C614" s="10" t="n">
-        <v>55.9</v>
+        <v>5</v>
       </c>
       <c r="D614" s="8" t="inlineStr">
         <is>
-          <t>6290362345701</t>
+          <t>3614220322292</t>
         </is>
       </c>
       <c r="E614" s="11" t="inlineStr"/>
       <c r="F614" s="12" t="inlineStr"/>
     </row>
     <row r="615" ht="16" customHeight="1">
       <c r="A615" s="3" t="inlineStr">
         <is>
-          <t>EX-LATTAFA YARA MOI DEO SPRAY 200ML (W)</t>
+          <t>EX-MIU MIU L'EAU BLEUE EDP 1,2ML</t>
         </is>
       </c>
       <c r="B615" s="4" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="C615" s="5" t="n">
-        <v>13.9</v>
+        <v>5</v>
       </c>
       <c r="D615" s="3" t="inlineStr">
         <is>
-          <t>6290360591872</t>
+          <t>3614222532590</t>
         </is>
       </c>
       <c r="E615" s="6" t="inlineStr"/>
       <c r="F615" s="7" t="inlineStr"/>
     </row>
     <row r="616" ht="16" customHeight="1">
       <c r="A616" s="8" t="inlineStr">
         <is>
-          <t>EX-LATTAFA YARA TOUS CONCENTRATED PERFUME OIL 20ML (W)</t>
+          <t>EX-MIYAKE L EAU SUPER MAJEURE D'ISSEY  HOMME EDT 1 ML VAPO</t>
         </is>
       </c>
       <c r="B616" s="9" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="C616" s="10" t="n">
-        <v>51.9</v>
+        <v>3</v>
       </c>
       <c r="D616" s="8" t="inlineStr">
         <is>
-          <t>6290362345695</t>
+          <t>3423478410114</t>
         </is>
       </c>
       <c r="E616" s="11" t="inlineStr"/>
       <c r="F616" s="12" t="inlineStr"/>
     </row>
     <row r="617" ht="16" customHeight="1">
       <c r="A617" s="3" t="inlineStr">
         <is>
-          <t>EX-LATTAFA YARA TOUS EDP 100ML (W)</t>
+          <t>EX-MONTBLANC EXPLORER EDP 1ML</t>
         </is>
       </c>
       <c r="B617" s="4" t="n">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="C617" s="5" t="n">
-        <v>63.9</v>
+        <v>5</v>
       </c>
       <c r="D617" s="3" t="inlineStr">
         <is>
-          <t>6290360594552</t>
+          <t>3386460101271</t>
         </is>
       </c>
       <c r="E617" s="6" t="inlineStr"/>
       <c r="F617" s="7" t="inlineStr"/>
     </row>
     <row r="618" ht="16" customHeight="1">
       <c r="A618" s="8" t="inlineStr">
         <is>
-          <t>EX-MARC JACOBS DAISY DREAM EDT 30ML</t>
+          <t>EX-MONTBLANC LEGEND DEO SPRAY 100ML</t>
         </is>
       </c>
       <c r="B618" s="9" t="n">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="C618" s="10" t="n">
-        <v>128.9</v>
+        <v>40.9</v>
       </c>
       <c r="D618" s="8" t="inlineStr">
         <is>
-          <t>3607349764326</t>
+          <t>3386460047449</t>
         </is>
       </c>
       <c r="E618" s="11" t="inlineStr"/>
       <c r="F618" s="12" t="inlineStr"/>
     </row>
     <row r="619" ht="16" customHeight="1">
       <c r="A619" s="3" t="inlineStr">
         <is>
-          <t>EX-MARC JACOBS DAISY DREAM EDT 50ML</t>
+          <t>EX-MONTBLANC LEGEND MEN EDP 50ML VAPO</t>
         </is>
       </c>
       <c r="B619" s="4" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="C619" s="5" t="n">
-        <v>157.9</v>
+        <v>96.90000000000001</v>
       </c>
       <c r="D619" s="3" t="inlineStr">
         <is>
-          <t>3607349764289</t>
+          <t>3386460118132</t>
         </is>
       </c>
       <c r="E619" s="6" t="inlineStr"/>
       <c r="F619" s="7" t="inlineStr"/>
     </row>
     <row r="620" ht="16" customHeight="1">
       <c r="A620" s="8" t="inlineStr">
         <is>
-          <t>EX-MARC JACOBS DAISY EDT 1,2ML</t>
+          <t>EX-MONTBLANC LEGEND MEN EDT 1,2ML VAPO</t>
         </is>
       </c>
       <c r="B620" s="9" t="n">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="C620" s="10" t="n">
-        <v>5.9</v>
-[...1 lines deleted...]
-      <c r="D620" s="8" t="inlineStr"/>
+        <v>5</v>
+      </c>
+      <c r="D620" s="8" t="inlineStr">
+        <is>
+          <t>3386460044394</t>
+        </is>
+      </c>
       <c r="E620" s="11" t="inlineStr"/>
       <c r="F620" s="12" t="inlineStr"/>
     </row>
     <row r="621" ht="16" customHeight="1">
       <c r="A621" s="3" t="inlineStr">
         <is>
-          <t>EX-MARC JACOBS DAISY EDT 100ML VAPO</t>
+          <t>EX-MOSCHINO I LOVE LOVE EDT 50ML VAPO</t>
         </is>
       </c>
       <c r="B621" s="4" t="n">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="C621" s="5" t="n">
-        <v>220.9</v>
+        <v>75.90000000000001</v>
       </c>
       <c r="D621" s="3" t="inlineStr">
         <is>
-          <t>31655513034</t>
+          <t>8011003991143</t>
         </is>
       </c>
       <c r="E621" s="6" t="inlineStr"/>
       <c r="F621" s="7" t="inlineStr"/>
     </row>
     <row r="622" ht="16" customHeight="1">
       <c r="A622" s="8" t="inlineStr">
         <is>
-          <t>EX-MARC JACOBS DAISY EDT 30ML</t>
+          <t>EX-MOSCHINO TOY BOY EDP 50ML VAPO</t>
         </is>
       </c>
       <c r="B622" s="9" t="n">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C622" s="10" t="n">
-        <v>112.9</v>
+        <v>140.9</v>
       </c>
       <c r="D622" s="8" t="inlineStr">
         <is>
-          <t>3614229159035</t>
+          <t>8011003845125</t>
         </is>
       </c>
       <c r="E622" s="11" t="inlineStr"/>
       <c r="F622" s="12" t="inlineStr"/>
     </row>
     <row r="623" ht="16" customHeight="1">
       <c r="A623" s="3" t="inlineStr">
         <is>
-          <t>EX-MARC JACOBS DAISY EDT 50ML VAPO</t>
+          <t>EX-MOSCHINO TOY2 EDP 1ML VAPO</t>
         </is>
       </c>
       <c r="B623" s="4" t="n">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C623" s="5" t="n">
-        <v>159.9</v>
+        <v>4</v>
       </c>
       <c r="D623" s="3" t="inlineStr">
         <is>
-          <t>31655513027</t>
+          <t>8011003839339</t>
         </is>
       </c>
       <c r="E623" s="6" t="inlineStr"/>
       <c r="F623" s="7" t="inlineStr"/>
     </row>
     <row r="624" ht="16" customHeight="1">
       <c r="A624" s="8" t="inlineStr">
         <is>
-          <t>EX-MARC JACOBS DAISY LOVE EDT 1,2ML</t>
+          <t>EX-MOSCHINO TOY2 EDP 50ML VAPO</t>
         </is>
       </c>
       <c r="B624" s="9" t="n">
-        <v>22</v>
+        <v>5</v>
       </c>
       <c r="C624" s="10" t="n">
-        <v>5.9</v>
-[...1 lines deleted...]
-      <c r="D624" s="8" t="inlineStr"/>
+        <v>134.9</v>
+      </c>
+      <c r="D624" s="8" t="inlineStr">
+        <is>
+          <t>8011003839292</t>
+        </is>
+      </c>
       <c r="E624" s="11" t="inlineStr"/>
       <c r="F624" s="12" t="inlineStr"/>
     </row>
     <row r="625" ht="16" customHeight="1">
       <c r="A625" s="3" t="inlineStr">
         <is>
-          <t>EX-MARC JACOBS DAISY LOVE EDT 20ML</t>
+          <t>EX-MUELHENS SABATINI EDT 30ML VAPO</t>
         </is>
       </c>
       <c r="B625" s="4" t="n">
-        <v>4</v>
+        <v>35</v>
       </c>
       <c r="C625" s="5" t="n">
-        <v>102.9</v>
+        <v>39.9</v>
       </c>
       <c r="D625" s="3" t="inlineStr">
         <is>
-          <t>3614229382372</t>
+          <t>8005610325538</t>
         </is>
       </c>
       <c r="E625" s="6" t="inlineStr"/>
       <c r="F625" s="7" t="inlineStr"/>
     </row>
     <row r="626" ht="16" customHeight="1">
       <c r="A626" s="8" t="inlineStr">
         <is>
-          <t>EX-MARC JACOBS DAISY LOVE EDT 50ML</t>
+          <t>EX-MUELHENS SABATINI EDT 60ML VAPO</t>
         </is>
       </c>
       <c r="B626" s="9" t="n">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C626" s="10" t="n">
-        <v>135.9</v>
+        <v>52.9</v>
       </c>
       <c r="D626" s="8" t="inlineStr">
         <is>
-          <t>3614225452079</t>
+          <t>8005610325507</t>
         </is>
       </c>
       <c r="E626" s="11" t="inlineStr"/>
       <c r="F626" s="12" t="inlineStr"/>
     </row>
     <row r="627" ht="16" customHeight="1">
       <c r="A627" s="3" t="inlineStr">
         <is>
-          <t>EX-MARC JACOBS DAISY WILD EDP 50ML</t>
+          <t>EX-MUELHENS SABATINI MISS GABRIELA BY NIGHT EDT 20ML VAPO</t>
         </is>
       </c>
       <c r="B627" s="4" t="n">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="C627" s="5" t="n">
-        <v>167.9</v>
+        <v>33.9</v>
       </c>
       <c r="D627" s="3" t="inlineStr">
         <is>
-          <t>3616304254888</t>
+          <t>737052854885</t>
         </is>
       </c>
       <c r="E627" s="6" t="inlineStr"/>
       <c r="F627" s="7" t="inlineStr"/>
     </row>
     <row r="628" ht="16" customHeight="1">
       <c r="A628" s="8" t="inlineStr">
         <is>
-          <t>EX-MARC JACOBS PERFECT EDP 1,2ML</t>
+          <t>EX-MUELHENS SABATINI MISS GABRIELA BY NIGHT EDT 30ML VAPO</t>
         </is>
       </c>
       <c r="B628" s="9" t="n">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="C628" s="10" t="n">
-        <v>5.9</v>
+        <v>40.9</v>
       </c>
       <c r="D628" s="8" t="inlineStr">
         <is>
-          <t>3616302779963</t>
+          <t>737052854922</t>
         </is>
       </c>
       <c r="E628" s="11" t="inlineStr"/>
       <c r="F628" s="12" t="inlineStr"/>
     </row>
     <row r="629" ht="16" customHeight="1">
       <c r="A629" s="3" t="inlineStr">
         <is>
-          <t>EX-MARC JACOBS PERFECT EDP 30ML</t>
+          <t>EX-MUELHENS SABATINI MISS GABRIELA EDT 20ML VAPO</t>
         </is>
       </c>
       <c r="B629" s="4" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C629" s="5" t="n">
-        <v>148.9</v>
+        <v>32.9</v>
       </c>
       <c r="D629" s="3" t="inlineStr">
         <is>
-          <t>3616302777228</t>
+          <t>737052720692</t>
         </is>
       </c>
       <c r="E629" s="6" t="inlineStr"/>
       <c r="F629" s="7" t="inlineStr"/>
     </row>
     <row r="630" ht="16" customHeight="1">
       <c r="A630" s="8" t="inlineStr">
         <is>
-          <t>EX-MEXX BLACK MAN EDP 50ML VAPO</t>
+          <t>EX-MUELHENS SABATINI MISS GABRIELA EDT 30ML VAPO</t>
         </is>
       </c>
       <c r="B630" s="9" t="n">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="C630" s="10" t="n">
-        <v>46.9</v>
+        <v>39.9</v>
       </c>
       <c r="D630" s="8" t="inlineStr">
         <is>
-          <t>3614228834728</t>
+          <t>737052720739</t>
         </is>
       </c>
       <c r="E630" s="11" t="inlineStr"/>
       <c r="F630" s="12" t="inlineStr"/>
     </row>
     <row r="631" ht="16" customHeight="1">
       <c r="A631" s="3" t="inlineStr">
         <is>
-          <t>EX-MEXX FRESH MEN EDT 30ML VAPO</t>
+          <t>EX-MUGLER ALIEN FUSION WOMAN EDP 1,2ML</t>
         </is>
       </c>
       <c r="B631" s="4" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C631" s="5" t="n">
-        <v>34.9</v>
-[...5 lines deleted...]
-      </c>
+        <v>5</v>
+      </c>
+      <c r="D631" s="3" t="inlineStr"/>
       <c r="E631" s="6" t="inlineStr"/>
       <c r="F631" s="7" t="inlineStr"/>
     </row>
     <row r="632" ht="16" customHeight="1">
       <c r="A632" s="8" t="inlineStr">
         <is>
-          <t>EX-MEXX ICE TOUCH WOMAN EDT 20ML</t>
+          <t>EX-MUGLER ALIEN GODDESS SUPRA FLORALE EDP 1,2ML</t>
         </is>
       </c>
       <c r="B632" s="9" t="n">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="C632" s="10" t="n">
-        <v>29.9</v>
+        <v>6.5</v>
       </c>
       <c r="D632" s="8" t="inlineStr"/>
       <c r="E632" s="11" t="inlineStr"/>
       <c r="F632" s="12" t="inlineStr"/>
     </row>
     <row r="633" ht="16" customHeight="1">
       <c r="A633" s="3" t="inlineStr">
         <is>
-          <t>EX-MEXX SIMPLY FOR MEN EDT 50ML</t>
+          <t>EX-MUGLER ALIEN WOMAN EDP 30ML VAPO</t>
         </is>
       </c>
       <c r="B633" s="4" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C633" s="5" t="n">
-        <v>30.9</v>
+        <v>188.9</v>
       </c>
       <c r="D633" s="3" t="inlineStr">
         <is>
-          <t>3616302939206</t>
+          <t>3439602800119</t>
         </is>
       </c>
       <c r="E633" s="6" t="inlineStr"/>
       <c r="F633" s="7" t="inlineStr"/>
     </row>
     <row r="634" ht="16" customHeight="1">
       <c r="A634" s="8" t="inlineStr">
         <is>
-          <t>EX-MEXX WOMAN EDP 30ML VAPO</t>
+          <t>EX-MUGLER AMEN EDT 100ML (REFILL BOTTLE)</t>
         </is>
       </c>
       <c r="B634" s="9" t="n">
-        <v>6</v>
+        <v>23</v>
       </c>
       <c r="C634" s="10" t="n">
-        <v>38.9</v>
+        <v>190.9</v>
       </c>
       <c r="D634" s="8" t="inlineStr">
         <is>
-          <t>3614228834742</t>
+          <t>3614273763967</t>
         </is>
       </c>
       <c r="E634" s="11" t="inlineStr"/>
       <c r="F634" s="12" t="inlineStr"/>
     </row>
     <row r="635" ht="16" customHeight="1">
       <c r="A635" s="3" t="inlineStr">
         <is>
-          <t>EX-MIU MIU EDP 1,2ML</t>
+          <t>EX-MUGLER ANGEL MEN EDT 1,2ML</t>
         </is>
       </c>
       <c r="B635" s="4" t="n">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="C635" s="5" t="n">
-        <v>5</v>
-[...5 lines deleted...]
-      </c>
+        <v>4</v>
+      </c>
+      <c r="D635" s="3" t="inlineStr"/>
       <c r="E635" s="6" t="inlineStr"/>
       <c r="F635" s="7" t="inlineStr"/>
     </row>
     <row r="636" ht="16" customHeight="1">
       <c r="A636" s="8" t="inlineStr">
         <is>
-          <t>EX-MIU MIU L'EAU BLEUE EDP 1,2ML</t>
+          <t>EX-MUGLER ANGEL WOMAN EDP 25ML (NON REFILLABLE STAR)</t>
         </is>
       </c>
       <c r="B636" s="9" t="n">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="C636" s="10" t="n">
-        <v>5</v>
+        <v>189.9</v>
       </c>
       <c r="D636" s="8" t="inlineStr">
         <is>
-          <t>3614222532590</t>
+          <t>3439600056488</t>
         </is>
       </c>
       <c r="E636" s="11" t="inlineStr"/>
       <c r="F636" s="12" t="inlineStr"/>
     </row>
     <row r="637" ht="16" customHeight="1">
       <c r="A637" s="3" t="inlineStr">
         <is>
-          <t>EX-MIYAKE L EAU SUPER MAJEURE D'ISSEY  HOMME EDT 1 ML VAPO</t>
+          <t xml:space="preserve">EX-MUGLER ANGEL WOMAN EDP 25ML + BL 50ML + SG 50ML </t>
         </is>
       </c>
       <c r="B637" s="4" t="n">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="C637" s="5" t="n">
-        <v>3</v>
+        <v>222.9</v>
       </c>
       <c r="D637" s="3" t="inlineStr">
         <is>
-          <t>3423478410114</t>
+          <t>3614274102680</t>
         </is>
       </c>
       <c r="E637" s="6" t="inlineStr"/>
       <c r="F637" s="7" t="inlineStr"/>
     </row>
     <row r="638" ht="16" customHeight="1">
       <c r="A638" s="8" t="inlineStr">
         <is>
-          <t>EX-MONTBLANC EXPLORER EDP 1ML</t>
+          <t>EX-MUGLER ANGEL WOMAN EDP 50ML (REFILLABLE STAR)</t>
         </is>
       </c>
       <c r="B638" s="9" t="n">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="C638" s="10" t="n">
-        <v>5</v>
+        <v>255.9</v>
       </c>
       <c r="D638" s="8" t="inlineStr">
         <is>
-          <t>3386460101271</t>
+          <t>3439600204094</t>
         </is>
       </c>
       <c r="E638" s="11" t="inlineStr"/>
       <c r="F638" s="12" t="inlineStr"/>
     </row>
     <row r="639" ht="16" customHeight="1">
       <c r="A639" s="3" t="inlineStr">
         <is>
-          <t>EX-MONTBLANC LEGEND DEO SPRAY 100ML</t>
+          <t>EX-MUGLER ANGEL WOMAN EDT 50ML VAPO</t>
         </is>
       </c>
       <c r="B639" s="4" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C639" s="5" t="n">
-        <v>40.9</v>
+        <v>219.9</v>
       </c>
       <c r="D639" s="3" t="inlineStr">
         <is>
-          <t>3386460047449</t>
+          <t>3439600040920</t>
         </is>
       </c>
       <c r="E639" s="6" t="inlineStr"/>
       <c r="F639" s="7" t="inlineStr"/>
     </row>
     <row r="640" ht="16" customHeight="1">
       <c r="A640" s="8" t="inlineStr">
         <is>
-          <t>EX-MONTBLANC LEGEND MEN EDP 50ML VAPO</t>
+          <t>EX-MUGLER ANGEL WOMAN ELIXIR REFIL. EDP 25ML</t>
         </is>
       </c>
       <c r="B640" s="9" t="n">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="C640" s="10" t="n">
-        <v>96.90000000000001</v>
+        <v>185.9</v>
       </c>
       <c r="D640" s="8" t="inlineStr">
         <is>
-          <t>3386460118132</t>
+          <t>3614273772488</t>
         </is>
       </c>
       <c r="E640" s="11" t="inlineStr"/>
       <c r="F640" s="12" t="inlineStr"/>
     </row>
     <row r="641" ht="16" customHeight="1">
       <c r="A641" s="3" t="inlineStr">
         <is>
-          <t>EX-MONTBLANC LEGEND MEN EDT 1,2ML VAPO</t>
+          <t>EX-MUGLER ANGEL WOMAN ELIXIR REFIL. EDP 50ML</t>
         </is>
       </c>
       <c r="B641" s="4" t="n">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="C641" s="5" t="n">
-        <v>5</v>
+        <v>235.9</v>
       </c>
       <c r="D641" s="3" t="inlineStr">
         <is>
-          <t>3386460044394</t>
+          <t>3614273764933</t>
         </is>
       </c>
       <c r="E641" s="6" t="inlineStr"/>
       <c r="F641" s="7" t="inlineStr"/>
     </row>
     <row r="642" ht="16" customHeight="1">
       <c r="A642" s="8" t="inlineStr">
         <is>
-          <t>EX-MOSCHINO I LOVE LOVE EDT 50ML VAPO</t>
+          <t>EX-MUGLER ANGEL WOMAN NOVA  EDP 100ML</t>
         </is>
       </c>
       <c r="B642" s="9" t="n">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="C642" s="10" t="n">
-        <v>75.90000000000001</v>
+        <v>299.9</v>
       </c>
       <c r="D642" s="8" t="inlineStr">
         <is>
-          <t>8011003991143</t>
+          <t>3439600049862</t>
         </is>
       </c>
       <c r="E642" s="11" t="inlineStr"/>
       <c r="F642" s="12" t="inlineStr"/>
     </row>
     <row r="643" ht="16" customHeight="1">
       <c r="A643" s="3" t="inlineStr">
         <is>
-          <t>EX-MOSCHINO TOY BOY EDP 50ML VAPO</t>
+          <t>EX-NARCISO RODRIGUEZ ALL OF ME EDP 30ML + BL 50ML</t>
         </is>
       </c>
       <c r="B643" s="4" t="n">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="C643" s="5" t="n">
-        <v>140.9</v>
+        <v>130.9</v>
       </c>
       <c r="D643" s="3" t="inlineStr">
         <is>
-          <t>8011003845125</t>
+          <t>3423222108373</t>
         </is>
       </c>
       <c r="E643" s="6" t="inlineStr"/>
       <c r="F643" s="7" t="inlineStr"/>
     </row>
     <row r="644" ht="16" customHeight="1">
       <c r="A644" s="8" t="inlineStr">
         <is>
-          <t>EX-MOSCHINO TOY2 EDP 1ML VAPO</t>
+          <t>EX-NARCISO RODRIGUEZ FOR HER EDP 50ML + BL 50ML + SG 50ML</t>
         </is>
       </c>
       <c r="B644" s="9" t="n">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C644" s="10" t="n">
-        <v>2.9</v>
+        <v>212.9</v>
       </c>
       <c r="D644" s="8" t="inlineStr">
         <is>
-          <t>8011003839339</t>
+          <t>3423222110758</t>
         </is>
       </c>
       <c r="E644" s="11" t="inlineStr"/>
       <c r="F644" s="12" t="inlineStr"/>
     </row>
     <row r="645" ht="16" customHeight="1">
       <c r="A645" s="3" t="inlineStr">
         <is>
-          <t>EX-MOSCHINO TOY2 EDP 50ML VAPO</t>
+          <t>EX-NARCISO RODRIGUEZ FOR HER MUSC NOIR EDP 50ML</t>
         </is>
       </c>
       <c r="B645" s="4" t="n">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="C645" s="5" t="n">
-        <v>134.9</v>
+        <v>210.9</v>
       </c>
       <c r="D645" s="3" t="inlineStr">
         <is>
-          <t>8011003839292</t>
+          <t>3423222012687</t>
         </is>
       </c>
       <c r="E645" s="6" t="inlineStr"/>
       <c r="F645" s="7" t="inlineStr"/>
     </row>
     <row r="646" ht="16" customHeight="1">
       <c r="A646" s="8" t="inlineStr">
         <is>
-          <t>EX-MUELHENS SABATINI EDT 30ML - KARTONIKI BEZ FOLII</t>
+          <t>EX-NARCISO RODRIGUEZ FOR HER MUSC NUDE EDP 0,6ML</t>
         </is>
       </c>
       <c r="B646" s="9" t="n">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="C646" s="10" t="n">
-        <v>34.9</v>
+        <v>5</v>
       </c>
       <c r="D646" s="8" t="inlineStr"/>
       <c r="E646" s="11" t="inlineStr"/>
       <c r="F646" s="12" t="inlineStr"/>
     </row>
     <row r="647" ht="16" customHeight="1">
       <c r="A647" s="3" t="inlineStr">
         <is>
-          <t>EX-MUELHENS SABATINI EDT 30ML VAPO</t>
+          <t>EX-NARCISO RODRIGUEZ FOR HER MUSC NUDE EDP 30ML</t>
         </is>
       </c>
       <c r="B647" s="4" t="n">
-        <v>37</v>
+        <v>6</v>
       </c>
       <c r="C647" s="5" t="n">
-        <v>39.9</v>
+        <v>136.9</v>
       </c>
       <c r="D647" s="3" t="inlineStr">
         <is>
-          <t>8005610325538</t>
+          <t>3423222107604</t>
         </is>
       </c>
       <c r="E647" s="6" t="inlineStr"/>
       <c r="F647" s="7" t="inlineStr"/>
     </row>
     <row r="648" ht="16" customHeight="1">
       <c r="A648" s="8" t="inlineStr">
         <is>
-          <t>EX-MUELHENS SABATINI EDT 60ML VAPO</t>
+          <t>EX-NARCISO RODRIGUEZ FOR HER PURE MUSC  EDP 0,8ML</t>
         </is>
       </c>
       <c r="B648" s="9" t="n">
-        <v>19</v>
+        <v>1</v>
       </c>
       <c r="C648" s="10" t="n">
-        <v>52.9</v>
-[...5 lines deleted...]
-      </c>
+        <v>5</v>
+      </c>
+      <c r="D648" s="8" t="inlineStr"/>
       <c r="E648" s="11" t="inlineStr"/>
       <c r="F648" s="12" t="inlineStr"/>
     </row>
     <row r="649" ht="16" customHeight="1">
       <c r="A649" s="3" t="inlineStr">
         <is>
-          <t>EX-MUELHENS SABATINI MISS GABRIELA BY NIGHT EDT 20ML VAPO</t>
+          <t>EX-NATURAL COLLAGEN INVENTIA BODY 50ML</t>
         </is>
       </c>
       <c r="B649" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C649" s="5" t="n">
-        <v>33.9</v>
+        <v>55.5</v>
       </c>
       <c r="D649" s="3" t="inlineStr">
         <is>
-          <t>737052854885</t>
+          <t>5906681485127</t>
         </is>
       </c>
       <c r="E649" s="6" t="inlineStr"/>
       <c r="F649" s="7" t="inlineStr"/>
     </row>
     <row r="650" ht="16" customHeight="1">
       <c r="A650" s="8" t="inlineStr">
         <is>
-          <t>EX-MUELHENS SABATINI MISS GABRIELA BY NIGHT EDT 30ML VAPO</t>
+          <t>EX-NATURAL COLLAGEN INVENTIA BODY LOTION WITH COLLAGEN 300ML</t>
         </is>
       </c>
       <c r="B650" s="9" t="n">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="C650" s="10" t="n">
-        <v>40.9</v>
+        <v>53.5</v>
       </c>
       <c r="D650" s="8" t="inlineStr">
         <is>
-          <t>737052854922</t>
+          <t>5906681485462</t>
         </is>
       </c>
       <c r="E650" s="11" t="inlineStr"/>
       <c r="F650" s="12" t="inlineStr"/>
     </row>
     <row r="651" ht="16" customHeight="1">
       <c r="A651" s="3" t="inlineStr">
         <is>
-          <t>EX-MUELHENS SABATINI MISS GABRIELA EDT 20ML VAPO</t>
+          <t>EX-NATURAL COLLAGEN INVENTIA COLLAGEN BOOSTER LIP GLOSS 5ML</t>
         </is>
       </c>
       <c r="B651" s="4" t="n">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="C651" s="5" t="n">
-        <v>32.9</v>
+        <v>10.5</v>
       </c>
       <c r="D651" s="3" t="inlineStr">
         <is>
-          <t>737052720692</t>
+          <t>5906681485424</t>
         </is>
       </c>
       <c r="E651" s="6" t="inlineStr"/>
       <c r="F651" s="7" t="inlineStr"/>
     </row>
     <row r="652" ht="16" customHeight="1">
       <c r="A652" s="8" t="inlineStr">
         <is>
-          <t>EX-MUELHENS SABATINI MISS GABRIELA EDT 30ML VAPO</t>
+          <t>EX-NATURAL COLLAGEN INVENTIA COLLAGEN BUBBLE MASK 30ML</t>
         </is>
       </c>
       <c r="B652" s="9" t="n">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="C652" s="10" t="n">
-        <v>39.9</v>
-[...5 lines deleted...]
-      </c>
+        <v>41.5</v>
+      </c>
+      <c r="D652" s="8" t="inlineStr"/>
       <c r="E652" s="11" t="inlineStr"/>
       <c r="F652" s="12" t="inlineStr"/>
     </row>
     <row r="653" ht="16" customHeight="1">
       <c r="A653" s="3" t="inlineStr">
         <is>
-          <t>EX-MUGLER ALIEN FUSION WOMAN EDP 1,2ML</t>
+          <t>EX-NATURAL COLLAGEN INVENTIA COLLAGEN CITY CREAM SPF10 50ML</t>
         </is>
       </c>
       <c r="B653" s="4" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="C653" s="5" t="n">
-        <v>5.99</v>
-[...1 lines deleted...]
-      <c r="D653" s="3" t="inlineStr"/>
+        <v>41.5</v>
+      </c>
+      <c r="D653" s="3" t="inlineStr">
+        <is>
+          <t>5906681485936</t>
+        </is>
+      </c>
       <c r="E653" s="6" t="inlineStr"/>
       <c r="F653" s="7" t="inlineStr"/>
     </row>
     <row r="654" ht="16" customHeight="1">
       <c r="A654" s="8" t="inlineStr">
         <is>
-          <t>EX-MUGLER ALIEN GODDESS SUPRA FLORALE EDP 1,2ML</t>
+          <t>EX-NATURAL COLLAGEN INVENTIA COLLAGEN DAY CREAM 50ML</t>
         </is>
       </c>
       <c r="B654" s="9" t="n">
-        <v>1</v>
+        <v>17</v>
       </c>
       <c r="C654" s="10" t="n">
-        <v>6.9</v>
-[...1 lines deleted...]
-      <c r="D654" s="8" t="inlineStr"/>
+        <v>54.5</v>
+      </c>
+      <c r="D654" s="8" t="inlineStr">
+        <is>
+          <t>5906681485356</t>
+        </is>
+      </c>
       <c r="E654" s="11" t="inlineStr"/>
       <c r="F654" s="12" t="inlineStr"/>
     </row>
     <row r="655" ht="16" customHeight="1">
       <c r="A655" s="3" t="inlineStr">
         <is>
-          <t>EX-MUGLER ALIEN WOMAN EDP 30ML VAPO</t>
+          <t>EX-NATURAL COLLAGEN INVENTIA COLLAGEN FACE AND CLEAVAGE ELIXIR 30ML</t>
         </is>
       </c>
       <c r="B655" s="4" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="C655" s="5" t="n">
-        <v>188.9</v>
+        <v>62.5</v>
       </c>
       <c r="D655" s="3" t="inlineStr">
         <is>
-          <t>3439602800119</t>
+          <t>5906681485387</t>
         </is>
       </c>
       <c r="E655" s="6" t="inlineStr"/>
       <c r="F655" s="7" t="inlineStr"/>
     </row>
     <row r="656" ht="16" customHeight="1">
       <c r="A656" s="8" t="inlineStr">
         <is>
-          <t>EX-MUGLER AMEN EDT 100ML (REFILL BOTTLE)</t>
+          <t>EX-NATURAL COLLAGEN INVENTIA COLLAGEN FACIAL WASHING GEL 250ML</t>
         </is>
       </c>
       <c r="B656" s="9" t="n">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="C656" s="10" t="n">
-        <v>190.9</v>
+        <v>37.5</v>
       </c>
       <c r="D656" s="8" t="inlineStr">
         <is>
-          <t>3614273763967</t>
+          <t>5906681485479</t>
         </is>
       </c>
       <c r="E656" s="11" t="inlineStr"/>
       <c r="F656" s="12" t="inlineStr"/>
     </row>
     <row r="657" ht="16" customHeight="1">
       <c r="A657" s="3" t="inlineStr">
         <is>
-          <t>EX-MUGLER ANGEL MEN EDT 1,2ML</t>
+          <t>EX-NATURAL COLLAGEN INVENTIA COLLAGEN HAND CREAM 75ML</t>
         </is>
       </c>
       <c r="B657" s="4" t="n">
-        <v>18</v>
+        <v>4</v>
       </c>
       <c r="C657" s="5" t="n">
-        <v>3.75</v>
-[...1 lines deleted...]
-      <c r="D657" s="3" t="inlineStr"/>
+        <v>20.5</v>
+      </c>
+      <c r="D657" s="3" t="inlineStr">
+        <is>
+          <t>5906681485608</t>
+        </is>
+      </c>
       <c r="E657" s="6" t="inlineStr"/>
       <c r="F657" s="7" t="inlineStr"/>
     </row>
     <row r="658" ht="16" customHeight="1">
       <c r="A658" s="8" t="inlineStr">
         <is>
-          <t>EX-MUGLER ANGEL WOMAN EDP 25ML (NON REFILLABLE STAR)</t>
+          <t>EX-NATURAL COLLAGEN INVENTIA COLLAGEN KATALOG 2024</t>
         </is>
       </c>
       <c r="B658" s="9" t="n">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="C658" s="10" t="n">
-        <v>189.9</v>
-[...5 lines deleted...]
-      </c>
+        <v>9.5</v>
+      </c>
+      <c r="D658" s="8" t="inlineStr"/>
       <c r="E658" s="11" t="inlineStr"/>
       <c r="F658" s="12" t="inlineStr"/>
     </row>
     <row r="659" ht="16" customHeight="1">
       <c r="A659" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">EX-MUGLER ANGEL WOMAN EDP 25ML + BL 50ML + SG 50ML </t>
+          <t>EX-NATURAL COLLAGEN INVENTIA COLLAGEN NIGHT CREAM 50ML</t>
         </is>
       </c>
       <c r="B659" s="4" t="n">
-        <v>2</v>
+        <v>16</v>
       </c>
       <c r="C659" s="5" t="n">
-        <v>228.9</v>
+        <v>54.5</v>
       </c>
       <c r="D659" s="3" t="inlineStr">
         <is>
-          <t>3614274102680</t>
+          <t>5906681485363</t>
         </is>
       </c>
       <c r="E659" s="6" t="inlineStr"/>
       <c r="F659" s="7" t="inlineStr"/>
     </row>
     <row r="660" ht="16" customHeight="1">
       <c r="A660" s="8" t="inlineStr">
         <is>
-          <t>EX-MUGLER ANGEL WOMAN EDP 50ML (REFILLABLE STAR)</t>
+          <t>EX-NATURAL COLLAGEN INVENTIA COLLAGEN SERUM (UNDER EYE GEL VITAMINS A+E) 15ML</t>
         </is>
       </c>
       <c r="B660" s="9" t="n">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="C660" s="10" t="n">
-        <v>255.9</v>
+        <v>24.9</v>
       </c>
       <c r="D660" s="8" t="inlineStr">
         <is>
-          <t>3439600204094</t>
+          <t>5906681485318</t>
         </is>
       </c>
       <c r="E660" s="11" t="inlineStr"/>
       <c r="F660" s="12" t="inlineStr"/>
     </row>
     <row r="661" ht="16" customHeight="1">
       <c r="A661" s="3" t="inlineStr">
         <is>
-          <t>EX-MUGLER ANGEL WOMAN EDT 50ML VAPO</t>
+          <t>EX-NATURAL COLLAGEN INVENTIA COLLAGEN UNDER EYE ELIXIR 15ML</t>
         </is>
       </c>
       <c r="B661" s="4" t="n">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="C661" s="5" t="n">
-        <v>219.9</v>
+        <v>58.5</v>
       </c>
       <c r="D661" s="3" t="inlineStr">
         <is>
-          <t>3439600040920</t>
+          <t>5906681485370</t>
         </is>
       </c>
       <c r="E661" s="6" t="inlineStr"/>
       <c r="F661" s="7" t="inlineStr"/>
     </row>
     <row r="662" ht="16" customHeight="1">
       <c r="A662" s="8" t="inlineStr">
         <is>
-          <t>EX-MUGLER ANGEL WOMAN ELIXIR REFIL. EDP 25ML</t>
+          <t>EX-NATURAL COLLAGEN INVENTIA FACE 100ML</t>
         </is>
       </c>
       <c r="B662" s="9" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="C662" s="10" t="n">
-        <v>185.9</v>
+        <v>123.5</v>
       </c>
       <c r="D662" s="8" t="inlineStr">
         <is>
-          <t>3614273772488</t>
+          <t>5906681485035</t>
         </is>
       </c>
       <c r="E662" s="11" t="inlineStr"/>
       <c r="F662" s="12" t="inlineStr"/>
     </row>
     <row r="663" ht="16" customHeight="1">
       <c r="A663" s="3" t="inlineStr">
         <is>
-          <t>EX-MUGLER ANGEL WOMAN ELIXIR REFIL. EDP 50ML</t>
+          <t>EX-NATURAL COLLAGEN INVENTIA FACE 30ML</t>
         </is>
       </c>
       <c r="B663" s="4" t="n">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="C663" s="5" t="n">
-        <v>235.9</v>
+        <v>46.5</v>
       </c>
       <c r="D663" s="3" t="inlineStr">
         <is>
-          <t>3614273764933</t>
+          <t>5906681485011</t>
         </is>
       </c>
       <c r="E663" s="6" t="inlineStr"/>
       <c r="F663" s="7" t="inlineStr"/>
     </row>
     <row r="664" ht="16" customHeight="1">
       <c r="A664" s="8" t="inlineStr">
         <is>
-          <t>EX-MUGLER ANGEL WOMAN NOVA EDP 30ML</t>
+          <t>EX-NATURAL COLLAGEN INVENTIA FACE 50ML</t>
         </is>
       </c>
       <c r="B664" s="9" t="n">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="C664" s="10" t="n">
-        <v>201.9</v>
+        <v>78.5</v>
       </c>
       <c r="D664" s="8" t="inlineStr">
         <is>
-          <t>3439600049848</t>
+          <t>5906681485028</t>
         </is>
       </c>
       <c r="E664" s="11" t="inlineStr"/>
       <c r="F664" s="12" t="inlineStr"/>
     </row>
     <row r="665" ht="16" customHeight="1">
       <c r="A665" s="3" t="inlineStr">
         <is>
-          <t>EX-NARCISO RODRIGUEZ ALL OF ME EDP 30ML + BL 50ML</t>
+          <t>EX-NATURAL COLLAGEN INVENTIA FACE AND BODY MIST 150ML</t>
         </is>
       </c>
       <c r="B665" s="4" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="C665" s="5" t="n">
-        <v>135.9</v>
+        <v>16.5</v>
       </c>
       <c r="D665" s="3" t="inlineStr">
         <is>
-          <t>3423222108373</t>
+          <t>5906681485592</t>
         </is>
       </c>
       <c r="E665" s="6" t="inlineStr"/>
       <c r="F665" s="7" t="inlineStr"/>
     </row>
     <row r="666" ht="16" customHeight="1">
       <c r="A666" s="8" t="inlineStr">
         <is>
-          <t>EX-NARCISO RODRIGUEZ FOR HER EDP 50ML + BL 50ML + SG 50ML</t>
+          <t>EX-NATURAL COLLAGEN INVENTIA HAIR&amp;NAILS 50ML</t>
         </is>
       </c>
       <c r="B666" s="9" t="n">
         <v>3</v>
       </c>
       <c r="C666" s="10" t="n">
-        <v>215.9</v>
+        <v>50.5</v>
       </c>
       <c r="D666" s="8" t="inlineStr">
         <is>
-          <t>3423222110758</t>
+          <t>5906681485226</t>
         </is>
       </c>
       <c r="E666" s="11" t="inlineStr"/>
       <c r="F666" s="12" t="inlineStr"/>
     </row>
     <row r="667" ht="16" customHeight="1">
       <c r="A667" s="3" t="inlineStr">
         <is>
-          <t>EX-NARCISO RODRIGUEZ FOR HER FOREVER EDP 0,8ML</t>
+          <t>EX-NATURAL COLLAGEN INVENTIA SERUM WITH VITAMIN C</t>
         </is>
       </c>
       <c r="B667" s="4" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C667" s="5" t="n">
-        <v>4.99</v>
-[...1 lines deleted...]
-      <c r="D667" s="3" t="inlineStr"/>
+        <v>41.5</v>
+      </c>
+      <c r="D667" s="3" t="inlineStr">
+        <is>
+          <t>5906681485912</t>
+        </is>
+      </c>
       <c r="E667" s="6" t="inlineStr"/>
       <c r="F667" s="7" t="inlineStr"/>
     </row>
     <row r="668" ht="16" customHeight="1">
       <c r="A668" s="8" t="inlineStr">
         <is>
-          <t>EX-NARCISO RODRIGUEZ FOR HER MUSC NOIR EDP 50ML</t>
+          <t>EX-PARIS CORNER COSMIC GIARDINO EDP 100ML (U)</t>
         </is>
       </c>
       <c r="B668" s="9" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C668" s="10" t="n">
-        <v>210.9</v>
+        <v>74.90000000000001</v>
       </c>
       <c r="D668" s="8" t="inlineStr">
         <is>
-          <t>3423222012687</t>
+          <t>6298998755215</t>
         </is>
       </c>
       <c r="E668" s="11" t="inlineStr"/>
       <c r="F668" s="12" t="inlineStr"/>
     </row>
     <row r="669" ht="16" customHeight="1">
       <c r="A669" s="3" t="inlineStr">
         <is>
-          <t>EX-NARCISO RODRIGUEZ FOR HER MUSC NUDE EDP 0,6ML</t>
+          <t>EX-PARIS CORNER EMIR VOUX TURQUOISE EDP 100ML (U)</t>
         </is>
       </c>
       <c r="B669" s="4" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="C669" s="5" t="n">
-        <v>4.99</v>
-[...1 lines deleted...]
-      <c r="D669" s="3" t="inlineStr"/>
+        <v>86.90000000000001</v>
+      </c>
+      <c r="D669" s="3" t="inlineStr">
+        <is>
+          <t>6298141926714</t>
+        </is>
+      </c>
       <c r="E669" s="6" t="inlineStr"/>
       <c r="F669" s="7" t="inlineStr"/>
     </row>
     <row r="670" ht="16" customHeight="1">
       <c r="A670" s="8" t="inlineStr">
         <is>
-          <t>EX-NARCISO RODRIGUEZ FOR HER MUSC NUDE EDP 30ML</t>
+          <t>EX-PARIS CORNER INDOMITABLE EDP 100ML (U)</t>
         </is>
       </c>
       <c r="B670" s="9" t="n">
         <v>6</v>
       </c>
       <c r="C670" s="10" t="n">
-        <v>136.9</v>
+        <v>80.90000000000001</v>
       </c>
       <c r="D670" s="8" t="inlineStr">
         <is>
-          <t>3423222107604</t>
+          <t>6295138426585</t>
         </is>
       </c>
       <c r="E670" s="11" t="inlineStr"/>
       <c r="F670" s="12" t="inlineStr"/>
     </row>
     <row r="671" ht="16" customHeight="1">
       <c r="A671" s="3" t="inlineStr">
         <is>
-          <t>EX-NARCISO RODRIGUEZ FOR HER PURE MUSC  EDP 0,8ML</t>
+          <t>EX-PARIS CORNER KHAIR PEACH DELULU EDP 100ML (U)</t>
         </is>
       </c>
       <c r="B671" s="4" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C671" s="5" t="n">
-        <v>3.99</v>
-[...1 lines deleted...]
-      <c r="D671" s="3" t="inlineStr"/>
+        <v>58.9</v>
+      </c>
+      <c r="D671" s="3" t="inlineStr">
+        <is>
+          <t>6298875001251</t>
+        </is>
+      </c>
       <c r="E671" s="6" t="inlineStr"/>
       <c r="F671" s="7" t="inlineStr"/>
     </row>
     <row r="672" ht="16" customHeight="1">
       <c r="A672" s="8" t="inlineStr">
         <is>
-          <t>EX-NATURAL COLLAGEN INVENTIA BODY 50ML</t>
+          <t>EX-PARIS CORNER MOLTEN CARMEL EDP 100ML (U)</t>
         </is>
       </c>
       <c r="B672" s="9" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="C672" s="10" t="n">
-        <v>55.5</v>
+        <v>63.9</v>
       </c>
       <c r="D672" s="8" t="inlineStr">
         <is>
-          <t>5906681485127</t>
+          <t>6298758798674</t>
         </is>
       </c>
       <c r="E672" s="11" t="inlineStr"/>
       <c r="F672" s="12" t="inlineStr"/>
     </row>
     <row r="673" ht="16" customHeight="1">
       <c r="A673" s="3" t="inlineStr">
         <is>
-          <t>EX-NATURAL COLLAGEN INVENTIA BODY LOTION WITH COLLAGEN 300ML</t>
+          <t>EX-PRADA LA FEMME INTENSE EDP 50ML VAPO</t>
         </is>
       </c>
       <c r="B673" s="4" t="n">
         <v>1</v>
       </c>
       <c r="C673" s="5" t="n">
-        <v>53.5</v>
+        <v>189.9</v>
       </c>
       <c r="D673" s="3" t="inlineStr">
         <is>
-          <t>5906681485462</t>
+          <t>8435137764402</t>
         </is>
       </c>
       <c r="E673" s="6" t="inlineStr"/>
       <c r="F673" s="7" t="inlineStr"/>
     </row>
     <row r="674" ht="16" customHeight="1">
       <c r="A674" s="8" t="inlineStr">
         <is>
-          <t>EX-NATURAL COLLAGEN INVENTIA COLLAGEN BOOSTER LIP GLOSS 5ML</t>
+          <t>EX-PRADA LUNA ROSSA BLACK EDP100ML</t>
         </is>
       </c>
       <c r="B674" s="9" t="n">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="C674" s="10" t="n">
-        <v>10.5</v>
+        <v>280.9</v>
       </c>
       <c r="D674" s="8" t="inlineStr">
         <is>
-          <t>5906681485424</t>
+          <t>8435137782949</t>
         </is>
       </c>
       <c r="E674" s="11" t="inlineStr"/>
       <c r="F674" s="12" t="inlineStr"/>
     </row>
     <row r="675" ht="16" customHeight="1">
       <c r="A675" s="3" t="inlineStr">
         <is>
-          <t>EX-NATURAL COLLAGEN INVENTIA COLLAGEN BUBBLE MASK 30ML</t>
+          <t>EX-PRADA LUNA ROSSA CARBON EDT 100ML</t>
         </is>
       </c>
       <c r="B675" s="4" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="C675" s="5" t="n">
-        <v>41.5</v>
-[...1 lines deleted...]
-      <c r="D675" s="3" t="inlineStr"/>
+        <v>252.9</v>
+      </c>
+      <c r="D675" s="3" t="inlineStr">
+        <is>
+          <t>8435137759781</t>
+        </is>
+      </c>
       <c r="E675" s="6" t="inlineStr"/>
       <c r="F675" s="7" t="inlineStr"/>
     </row>
     <row r="676" ht="16" customHeight="1">
       <c r="A676" s="8" t="inlineStr">
         <is>
-          <t>EX-NATURAL COLLAGEN INVENTIA COLLAGEN CITY CREAM SPF10 50ML</t>
+          <t>EX-PRADA LUNA ROSSA CARBON EDT 50ML</t>
         </is>
       </c>
       <c r="B676" s="9" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="C676" s="10" t="n">
-        <v>41.5</v>
+        <v>203.9</v>
       </c>
       <c r="D676" s="8" t="inlineStr">
         <is>
-          <t>5906681485936</t>
+          <t>8435137759811</t>
         </is>
       </c>
       <c r="E676" s="11" t="inlineStr"/>
       <c r="F676" s="12" t="inlineStr"/>
     </row>
     <row r="677" ht="16" customHeight="1">
       <c r="A677" s="3" t="inlineStr">
         <is>
-          <t>EX-NATURAL COLLAGEN INVENTIA COLLAGEN DAY CREAM 50ML</t>
+          <t>EX-PRADA LUNA ROSSA EDT 100ML VAPO</t>
         </is>
       </c>
       <c r="B677" s="4" t="n">
-        <v>21</v>
+        <v>3</v>
       </c>
       <c r="C677" s="5" t="n">
-        <v>54.5</v>
+        <v>270.9</v>
       </c>
       <c r="D677" s="3" t="inlineStr">
         <is>
-          <t>5906681485356</t>
+          <t>8435137729180</t>
         </is>
       </c>
       <c r="E677" s="6" t="inlineStr"/>
       <c r="F677" s="7" t="inlineStr"/>
     </row>
     <row r="678" ht="16" customHeight="1">
       <c r="A678" s="8" t="inlineStr">
         <is>
-          <t>EX-NATURAL COLLAGEN INVENTIA COLLAGEN FACE AND CLEAVAGE ELIXIR 30ML</t>
+          <t>EX-PRADA LUNA ROSSA EDT 50ML VAPO</t>
         </is>
       </c>
       <c r="B678" s="9" t="n">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="C678" s="10" t="n">
-        <v>62.5</v>
+        <v>204.9</v>
       </c>
       <c r="D678" s="8" t="inlineStr">
         <is>
-          <t>5906681485387</t>
+          <t>3614273478748</t>
         </is>
       </c>
       <c r="E678" s="11" t="inlineStr"/>
       <c r="F678" s="12" t="inlineStr"/>
     </row>
     <row r="679" ht="16" customHeight="1">
       <c r="A679" s="3" t="inlineStr">
         <is>
-          <t>EX-NATURAL COLLAGEN INVENTIA COLLAGEN FACIAL WASHING GEL 250ML</t>
+          <t>EX-PRADA LUNA ROSSA SPORT EDT 100ML VAPO</t>
         </is>
       </c>
       <c r="B679" s="4" t="n">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="C679" s="5" t="n">
-        <v>37.5</v>
+        <v>278.9</v>
       </c>
       <c r="D679" s="3" t="inlineStr">
         <is>
-          <t>5906681485479</t>
+          <t>3614273544962</t>
         </is>
       </c>
       <c r="E679" s="6" t="inlineStr"/>
       <c r="F679" s="7" t="inlineStr"/>
     </row>
     <row r="680" ht="16" customHeight="1">
       <c r="A680" s="8" t="inlineStr">
         <is>
-          <t>EX-NATURAL COLLAGEN INVENTIA COLLAGEN HAND CREAM 75ML</t>
+          <t>EX-PRADA PARADIGME EDP 50ML</t>
         </is>
       </c>
       <c r="B680" s="9" t="n">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C680" s="10" t="n">
-        <v>20.5</v>
+        <v>258.9</v>
       </c>
       <c r="D680" s="8" t="inlineStr">
         <is>
-          <t>5906681485608</t>
+          <t>3614274182897</t>
         </is>
       </c>
       <c r="E680" s="11" t="inlineStr"/>
       <c r="F680" s="12" t="inlineStr"/>
     </row>
     <row r="681" ht="16" customHeight="1">
       <c r="A681" s="3" t="inlineStr">
         <is>
-          <t>EX-NATURAL COLLAGEN INVENTIA COLLAGEN KATALOG 2024</t>
+          <t>EX-PRADA PARADOXE EDP 30ML VAPO</t>
         </is>
       </c>
       <c r="B681" s="4" t="n">
-        <v>22</v>
+        <v>4</v>
       </c>
       <c r="C681" s="5" t="n">
-        <v>9.5</v>
-[...1 lines deleted...]
-      <c r="D681" s="3" t="inlineStr"/>
+        <v>224.9</v>
+      </c>
+      <c r="D681" s="3" t="inlineStr">
+        <is>
+          <t>3614273760713</t>
+        </is>
+      </c>
       <c r="E681" s="6" t="inlineStr"/>
       <c r="F681" s="7" t="inlineStr"/>
     </row>
     <row r="682" ht="16" customHeight="1">
       <c r="A682" s="8" t="inlineStr">
         <is>
-          <t>EX-NATURAL COLLAGEN INVENTIA COLLAGEN NIGHT CREAM 50ML</t>
+          <t>EX-PRADA PARADOXE EDP 50ML VAPO</t>
         </is>
       </c>
       <c r="B682" s="9" t="n">
-        <v>25</v>
+        <v>1</v>
       </c>
       <c r="C682" s="10" t="n">
-        <v>54.5</v>
+        <v>269.9</v>
       </c>
       <c r="D682" s="8" t="inlineStr">
         <is>
-          <t>5906681485363</t>
+          <t>3614273760652</t>
         </is>
       </c>
       <c r="E682" s="11" t="inlineStr"/>
       <c r="F682" s="12" t="inlineStr"/>
     </row>
     <row r="683" ht="16" customHeight="1">
       <c r="A683" s="3" t="inlineStr">
         <is>
-          <t>EX-NATURAL COLLAGEN INVENTIA COLLAGEN SERUM (UNDER EYE GEL VITAMINS A+E) 15ML</t>
+          <t>EX-PRADA PARADOXE VIRTUAL FLOWER EDP 50ML VAPO</t>
         </is>
       </c>
       <c r="B683" s="4" t="n">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="C683" s="5" t="n">
-        <v>24.9</v>
+        <v>308.9</v>
       </c>
       <c r="D683" s="3" t="inlineStr">
         <is>
-          <t>5906681485318</t>
+          <t>3614274000566</t>
         </is>
       </c>
       <c r="E683" s="6" t="inlineStr"/>
       <c r="F683" s="7" t="inlineStr"/>
     </row>
     <row r="684" ht="16" customHeight="1">
       <c r="A684" s="8" t="inlineStr">
         <is>
-          <t>EX-NATURAL COLLAGEN INVENTIA COLLAGEN UNDER EYE ELIXIR 15ML</t>
+          <t>EX-RABANNE  PHANTOM HOMME EDT 100ML</t>
         </is>
       </c>
       <c r="B684" s="9" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="C684" s="10" t="n">
-        <v>58.5</v>
+        <v>259.9</v>
       </c>
       <c r="D684" s="8" t="inlineStr">
         <is>
-          <t>5906681485370</t>
+          <t>3349668582297</t>
         </is>
       </c>
       <c r="E684" s="11" t="inlineStr"/>
       <c r="F684" s="12" t="inlineStr"/>
     </row>
     <row r="685" ht="16" customHeight="1">
       <c r="A685" s="3" t="inlineStr">
         <is>
-          <t>EX-NATURAL COLLAGEN INVENTIA DRAGON'S BLOOD 50ML</t>
+          <t>EX-RABANNE 1 MILLION HOMME DEO STICK 75G</t>
         </is>
       </c>
       <c r="B685" s="4" t="n">
         <v>4</v>
       </c>
       <c r="C685" s="5" t="n">
-        <v>103.5</v>
+        <v>75.90000000000001</v>
       </c>
       <c r="D685" s="3" t="inlineStr">
         <is>
-          <t>5906681485080</t>
+          <t>3349666007990</t>
         </is>
       </c>
       <c r="E685" s="6" t="inlineStr"/>
       <c r="F685" s="7" t="inlineStr"/>
     </row>
     <row r="686" ht="16" customHeight="1">
       <c r="A686" s="8" t="inlineStr">
         <is>
-          <t>EX-NATURAL COLLAGEN INVENTIA FACE 100ML</t>
+          <t>EX-RABANNE 1 MILLION HOMME EDT 1,5ML VAPO</t>
         </is>
       </c>
       <c r="B686" s="9" t="n">
-        <v>2</v>
+        <v>17</v>
       </c>
       <c r="C686" s="10" t="n">
-        <v>123.5</v>
+        <v>6</v>
       </c>
       <c r="D686" s="8" t="inlineStr">
         <is>
-          <t>5906681485035</t>
+          <t>37</t>
         </is>
       </c>
       <c r="E686" s="11" t="inlineStr"/>
       <c r="F686" s="12" t="inlineStr"/>
     </row>
     <row r="687" ht="16" customHeight="1">
       <c r="A687" s="3" t="inlineStr">
         <is>
-          <t>EX-NATURAL COLLAGEN INVENTIA FACE 30ML</t>
+          <t>EX-RABANNE 1 MILLION HOMME EDT 100ML + EDT 10ML + DEO SPRAY 150ML</t>
         </is>
       </c>
       <c r="B687" s="4" t="n">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="C687" s="5" t="n">
-        <v>46.5</v>
+        <v>269.9</v>
       </c>
       <c r="D687" s="3" t="inlineStr">
         <is>
-          <t>5906681485011</t>
+          <t>3349668634828</t>
         </is>
       </c>
       <c r="E687" s="6" t="inlineStr"/>
       <c r="F687" s="7" t="inlineStr"/>
     </row>
     <row r="688" ht="16" customHeight="1">
       <c r="A688" s="8" t="inlineStr">
         <is>
-          <t>EX-NATURAL COLLAGEN INVENTIA FACE 50ML</t>
+          <t>EX-RABANNE 1 MILLION HOMME EDT 100ML VAPO</t>
         </is>
       </c>
       <c r="B688" s="9" t="n">
-        <v>6</v>
+        <v>24</v>
       </c>
       <c r="C688" s="10" t="n">
-        <v>78.5</v>
+        <v>225.9</v>
       </c>
       <c r="D688" s="8" t="inlineStr">
         <is>
-          <t>5906681485028</t>
+          <t>3349666007921</t>
         </is>
       </c>
       <c r="E688" s="11" t="inlineStr"/>
       <c r="F688" s="12" t="inlineStr"/>
     </row>
     <row r="689" ht="16" customHeight="1">
       <c r="A689" s="3" t="inlineStr">
         <is>
-          <t>EX-NATURAL COLLAGEN INVENTIA FACE AND BODY MIST 150ML</t>
+          <t>EX-RABANNE 1 MILLION HOMME EDT 100ML+ EDT 20ML TRAVEL EXCLUSIVE</t>
         </is>
       </c>
       <c r="B689" s="4" t="n">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="C689" s="5" t="n">
-        <v>16.5</v>
+        <v>245.9</v>
       </c>
       <c r="D689" s="3" t="inlineStr">
         <is>
-          <t>5906681485592</t>
+          <t>3349668628650</t>
         </is>
       </c>
       <c r="E689" s="6" t="inlineStr"/>
       <c r="F689" s="7" t="inlineStr"/>
     </row>
     <row r="690" ht="16" customHeight="1">
       <c r="A690" s="8" t="inlineStr">
         <is>
-          <t>EX-NATURAL COLLAGEN INVENTIA HAIR&amp;NAILS 50ML</t>
+          <t>EX-RABANNE 1 MILLION HOMME EDT 50ML VAPO</t>
         </is>
       </c>
       <c r="B690" s="9" t="n">
-        <v>3</v>
+        <v>21</v>
       </c>
       <c r="C690" s="10" t="n">
-        <v>50.5</v>
+        <v>178.9</v>
       </c>
       <c r="D690" s="8" t="inlineStr">
         <is>
-          <t>5906681485226</t>
+          <t>3349666007891</t>
         </is>
       </c>
       <c r="E690" s="11" t="inlineStr"/>
       <c r="F690" s="12" t="inlineStr"/>
     </row>
     <row r="691" ht="16" customHeight="1">
       <c r="A691" s="3" t="inlineStr">
         <is>
-          <t>EX-NATURAL COLLAGEN INVENTIA SERUM WITH VITAMIN C</t>
+          <t>EX-RABANNE 1 MILLION HOMME PARFUM 50ML VAPO</t>
         </is>
       </c>
       <c r="B691" s="4" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C691" s="5" t="n">
-        <v>41.5</v>
+        <v>210.9</v>
       </c>
       <c r="D691" s="3" t="inlineStr">
         <is>
-          <t>5906681485912</t>
+          <t>3349668579822</t>
         </is>
       </c>
       <c r="E691" s="6" t="inlineStr"/>
       <c r="F691" s="7" t="inlineStr"/>
     </row>
     <row r="692" ht="16" customHeight="1">
-      <c r="A692" s="13" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B692" s="14" t="n">
+      <c r="A692" s="8" t="inlineStr">
+        <is>
+          <t>EX-RABANNE 1 MILLION LUCKY HOMME EDT 1,5ML</t>
+        </is>
+      </c>
+      <c r="B692" s="9" t="n">
         <v>5</v>
       </c>
-      <c r="C692" s="15" t="n">
-[...12 lines deleted...]
-      </c>
+      <c r="C692" s="10" t="n">
+        <v>6</v>
+      </c>
+      <c r="D692" s="8" t="inlineStr">
+        <is>
+          <t>3349668566839</t>
+        </is>
+      </c>
+      <c r="E692" s="11" t="inlineStr"/>
+      <c r="F692" s="12" t="inlineStr"/>
     </row>
     <row r="693" ht="16" customHeight="1">
       <c r="A693" s="3" t="inlineStr">
         <is>
-          <t>EX-PARIS CORNER EMIR VOUX TURQUOISE EDP 100ML (U)</t>
+          <t>EX-RABANNE FAME EDP 1,5ML</t>
         </is>
       </c>
       <c r="B693" s="4" t="n">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="C693" s="5" t="n">
-        <v>86.90000000000001</v>
-[...5 lines deleted...]
-      </c>
+        <v>7</v>
+      </c>
+      <c r="D693" s="3" t="inlineStr"/>
       <c r="E693" s="6" t="inlineStr"/>
       <c r="F693" s="7" t="inlineStr"/>
     </row>
     <row r="694" ht="16" customHeight="1">
       <c r="A694" s="8" t="inlineStr">
         <is>
-          <t>EX-PARIS CORNER INDOMITABLE EDP 100ML (U)</t>
+          <t>EX-RABANNE FAME EDP 50ML</t>
         </is>
       </c>
       <c r="B694" s="9" t="n">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="C694" s="10" t="n">
-        <v>80.90000000000001</v>
+        <v>215.9</v>
       </c>
       <c r="D694" s="8" t="inlineStr">
         <is>
-          <t>6295138426585</t>
+          <t>3349668594429</t>
         </is>
       </c>
       <c r="E694" s="11" t="inlineStr"/>
       <c r="F694" s="12" t="inlineStr"/>
     </row>
     <row r="695" ht="16" customHeight="1">
       <c r="A695" s="3" t="inlineStr">
         <is>
-          <t>EX-PARIS CORNER KHAIR PEACH DELULU EDP 100ML (U)</t>
+          <t>EX-RABANNE FAME PARFUM 30ML</t>
         </is>
       </c>
       <c r="B695" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C695" s="5" t="n">
-        <v>58.9</v>
+        <v>182.9</v>
       </c>
       <c r="D695" s="3" t="inlineStr">
         <is>
-          <t>6298875001251</t>
+          <t>3349668614646</t>
         </is>
       </c>
       <c r="E695" s="6" t="inlineStr"/>
       <c r="F695" s="7" t="inlineStr"/>
     </row>
     <row r="696" ht="16" customHeight="1">
       <c r="A696" s="8" t="inlineStr">
         <is>
-          <t>EX-PARIS CORNER MOLTEN CARMEL EDP 100ML (U)</t>
+          <t>EX-RABANNE HOMME PHANTOM PARFUM 1,5ML</t>
         </is>
       </c>
       <c r="B696" s="9" t="n">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="C696" s="10" t="n">
-        <v>63.9</v>
+        <v>8</v>
       </c>
       <c r="D696" s="8" t="inlineStr">
         <is>
-          <t>6298758798674</t>
+          <t>3349668615506</t>
         </is>
       </c>
       <c r="E696" s="11" t="inlineStr"/>
       <c r="F696" s="12" t="inlineStr"/>
     </row>
     <row r="697" ht="16" customHeight="1">
       <c r="A697" s="3" t="inlineStr">
         <is>
-          <t>EX-PRADA LUNA ROSSA BLACK EDP100ML</t>
+          <t>EX-RABANNE INVICTUS HOMME DEO STICK 75G</t>
         </is>
       </c>
       <c r="B697" s="4" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="C697" s="5" t="n">
-        <v>280.9</v>
+        <v>74.90000000000001</v>
       </c>
       <c r="D697" s="3" t="inlineStr">
         <is>
-          <t>8435137782949</t>
+          <t>3349668515752</t>
         </is>
       </c>
       <c r="E697" s="6" t="inlineStr"/>
       <c r="F697" s="7" t="inlineStr"/>
     </row>
     <row r="698" ht="16" customHeight="1">
       <c r="A698" s="8" t="inlineStr">
         <is>
-          <t>EX-PRADA LUNA ROSSA CARBON EDT 100ML</t>
+          <t>EX-RABANNE INVICTUS HOMME EDT 100ML  + EDT 10ML + DEOSPRAY 150 ML</t>
         </is>
       </c>
       <c r="B698" s="9" t="n">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C698" s="10" t="n">
-        <v>252.9</v>
+        <v>269.9</v>
       </c>
       <c r="D698" s="8" t="inlineStr">
         <is>
-          <t>8435137759781</t>
+          <t>3349668582655</t>
         </is>
       </c>
       <c r="E698" s="11" t="inlineStr"/>
       <c r="F698" s="12" t="inlineStr"/>
     </row>
     <row r="699" ht="16" customHeight="1">
       <c r="A699" s="3" t="inlineStr">
         <is>
-          <t>EX-PRADA LUNA ROSSA CARBON EDT 50ML</t>
+          <t>EX-RABANNE INVICTUS HOMME EDT 100ML + EDT 20ML (TRAVEL EXCLUSIVE)</t>
         </is>
       </c>
       <c r="B699" s="4" t="n">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C699" s="5" t="n">
-        <v>203.9</v>
+        <v>245.9</v>
       </c>
       <c r="D699" s="3" t="inlineStr">
         <is>
-          <t>8435137759811</t>
+          <t>3349668628681</t>
         </is>
       </c>
       <c r="E699" s="6" t="inlineStr"/>
       <c r="F699" s="7" t="inlineStr"/>
     </row>
     <row r="700" ht="16" customHeight="1">
       <c r="A700" s="8" t="inlineStr">
         <is>
-          <t>EX-PRADA LUNA ROSSA EDT 100ML VAPO</t>
+          <t>EX-RABANNE INVICTUS HOMME EDT 100ML VAPO</t>
         </is>
       </c>
       <c r="B700" s="9" t="n">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="C700" s="10" t="n">
-        <v>270.9</v>
+        <v>234.9</v>
       </c>
       <c r="D700" s="8" t="inlineStr">
         <is>
-          <t>8435137729180</t>
+          <t>3349668515660</t>
         </is>
       </c>
       <c r="E700" s="11" t="inlineStr"/>
       <c r="F700" s="12" t="inlineStr"/>
     </row>
     <row r="701" ht="16" customHeight="1">
       <c r="A701" s="3" t="inlineStr">
         <is>
-          <t>EX-PRADA LUNA ROSSA EDT 50ML VAPO</t>
+          <t>EX-RABANNE INVICTUS HOMME EDT 50ML VAPO</t>
         </is>
       </c>
       <c r="B701" s="4" t="n">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="C701" s="5" t="n">
-        <v>204.9</v>
+        <v>171.9</v>
       </c>
       <c r="D701" s="3" t="inlineStr">
         <is>
-          <t>3614273478748</t>
+          <t>3349668515653</t>
         </is>
       </c>
       <c r="E701" s="6" t="inlineStr"/>
       <c r="F701" s="7" t="inlineStr"/>
     </row>
     <row r="702" ht="16" customHeight="1">
       <c r="A702" s="8" t="inlineStr">
         <is>
-          <t>EX-PRADA LUNA ROSSA SPORT EDT 100ML VAPO</t>
+          <t>EX-RABANNE INVICTUS VICTORY ABSOLU INTENSE PARFUM 50ML</t>
         </is>
       </c>
       <c r="B702" s="9" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C702" s="10" t="n">
-        <v>278.9</v>
+        <v>254.9</v>
       </c>
       <c r="D702" s="8" t="inlineStr">
         <is>
-          <t>3614273544962</t>
+          <t>3349668641826</t>
         </is>
       </c>
       <c r="E702" s="11" t="inlineStr"/>
       <c r="F702" s="12" t="inlineStr"/>
     </row>
     <row r="703" ht="16" customHeight="1">
       <c r="A703" s="3" t="inlineStr">
         <is>
-          <t>EX-PRADA PARADIGME EDP 50ML</t>
+          <t>EX-RABANNE INVICTUS VICTORY ELIXIR HOMME PARFUM 50ML</t>
         </is>
       </c>
       <c r="B703" s="4" t="n">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="C703" s="5" t="n">
-        <v>258.9</v>
+        <v>239.9</v>
       </c>
       <c r="D703" s="3" t="inlineStr">
         <is>
-          <t>3614274182897</t>
+          <t>3349668614516</t>
         </is>
       </c>
       <c r="E703" s="6" t="inlineStr"/>
       <c r="F703" s="7" t="inlineStr"/>
     </row>
     <row r="704" ht="16" customHeight="1">
       <c r="A704" s="8" t="inlineStr">
         <is>
-          <t>EX-PRADA PARADOXE EDP 30ML VAPO</t>
+          <t>EX-RABANNE INVICTUS VICTORY HOMME EDP 1,5ML</t>
         </is>
       </c>
       <c r="B704" s="9" t="n">
+        <v>3</v>
+      </c>
+      <c r="C704" s="10" t="n">
         <v>7</v>
       </c>
-      <c r="C704" s="10" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="D704" s="8" t="inlineStr">
         <is>
-          <t>3614273760713</t>
+          <t>3349668597697</t>
         </is>
       </c>
       <c r="E704" s="11" t="inlineStr"/>
       <c r="F704" s="12" t="inlineStr"/>
     </row>
     <row r="705" ht="16" customHeight="1">
       <c r="A705" s="3" t="inlineStr">
         <is>
-          <t>EX-PRADA PARADOXE VIRTUAL FLOWER EDP 50ML VAPO</t>
+          <t>EX-RABANNE LADY MILLION DEO SPRAY 150ML</t>
         </is>
       </c>
       <c r="B705" s="4" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="C705" s="5" t="n">
-        <v>308.9</v>
+        <v>89.90000000000001</v>
       </c>
       <c r="D705" s="3" t="inlineStr">
         <is>
-          <t>3614274000566</t>
+          <t>3349668589999</t>
         </is>
       </c>
       <c r="E705" s="6" t="inlineStr"/>
       <c r="F705" s="7" t="inlineStr"/>
     </row>
     <row r="706" ht="16" customHeight="1">
       <c r="A706" s="8" t="inlineStr">
         <is>
-          <t>EX-RABANNE  PHANTOM HOMME EDT 100ML</t>
+          <t xml:space="preserve">EX-RABANNE LADY MILLION EDP 30ML VAPO  </t>
         </is>
       </c>
       <c r="B706" s="9" t="n">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="C706" s="10" t="n">
-        <v>259.9</v>
+        <v>150.9</v>
       </c>
       <c r="D706" s="8" t="inlineStr">
         <is>
-          <t>3349668582297</t>
+          <t>3349668508471</t>
         </is>
       </c>
       <c r="E706" s="11" t="inlineStr"/>
       <c r="F706" s="12" t="inlineStr"/>
     </row>
     <row r="707" ht="16" customHeight="1">
       <c r="A707" s="3" t="inlineStr">
         <is>
-          <t>EX-RABANNE 1 MILLION HOMME DEO STICK 75G</t>
+          <t xml:space="preserve">EX-RABANNE LADY MILLION EDP 50ML VAPO </t>
         </is>
       </c>
       <c r="B707" s="4" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="C707" s="5" t="n">
-        <v>75.90000000000001</v>
+        <v>202.9</v>
       </c>
       <c r="D707" s="3" t="inlineStr">
         <is>
-          <t>3349666007990</t>
+          <t>3349668508488</t>
         </is>
       </c>
       <c r="E707" s="6" t="inlineStr"/>
       <c r="F707" s="7" t="inlineStr"/>
     </row>
     <row r="708" ht="16" customHeight="1">
       <c r="A708" s="8" t="inlineStr">
         <is>
-          <t>EX-RABANNE 1 MILLION HOMME EDT 1,5ML VAPO</t>
+          <t>EX-RABANNE LADY MILLION EDP 80ML + EDP 20ML (TRAVEL EXCLUSIVE)</t>
         </is>
       </c>
       <c r="B708" s="9" t="n">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="C708" s="10" t="n">
-        <v>5.9</v>
+        <v>269.9</v>
       </c>
       <c r="D708" s="8" t="inlineStr">
         <is>
-          <t>37</t>
+          <t>3349668571772</t>
         </is>
       </c>
       <c r="E708" s="11" t="inlineStr"/>
       <c r="F708" s="12" t="inlineStr"/>
     </row>
     <row r="709" ht="16" customHeight="1">
       <c r="A709" s="3" t="inlineStr">
         <is>
-          <t>EX-RABANNE 1 MILLION HOMME EDT 100ML + EDT 10ML + DEO SPRAY 150ML</t>
+          <t xml:space="preserve">EX-RABANNE LADY MILLION EDP 80ML VAPO   </t>
         </is>
       </c>
       <c r="B709" s="4" t="n">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="C709" s="5" t="n">
-        <v>269.9</v>
+        <v>254.9</v>
       </c>
       <c r="D709" s="3" t="inlineStr">
         <is>
-          <t>3349668634828</t>
+          <t>3349668508587</t>
         </is>
       </c>
       <c r="E709" s="6" t="inlineStr"/>
       <c r="F709" s="7" t="inlineStr"/>
     </row>
     <row r="710" ht="16" customHeight="1">
       <c r="A710" s="8" t="inlineStr">
         <is>
-          <t>EX-RABANNE 1 MILLION HOMME EDT 100ML VAPO</t>
+          <t>EX-RABANNE LADY MILLION ROYAL EDP 50ML</t>
         </is>
       </c>
       <c r="B710" s="9" t="n">
-        <v>27</v>
+        <v>2</v>
       </c>
       <c r="C710" s="10" t="n">
-        <v>225.9</v>
+        <v>223.9</v>
       </c>
       <c r="D710" s="8" t="inlineStr">
         <is>
-          <t>3349666007921</t>
+          <t>3349668617166</t>
         </is>
       </c>
       <c r="E710" s="11" t="inlineStr"/>
       <c r="F710" s="12" t="inlineStr"/>
     </row>
     <row r="711" ht="16" customHeight="1">
       <c r="A711" s="3" t="inlineStr">
         <is>
-          <t>EX-RABANNE 1 MILLION HOMME EDT 100ML+ EDT 20ML TRAVEL EXCLUSIVE</t>
+          <t>EX-RABANNE MILLION GOLD FOR HER EDP 30ML</t>
         </is>
       </c>
       <c r="B711" s="4" t="n">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="C711" s="5" t="n">
-        <v>245.9</v>
+        <v>182.9</v>
       </c>
       <c r="D711" s="3" t="inlineStr">
         <is>
-          <t>3349668628650</t>
+          <t>3349668630240</t>
         </is>
       </c>
       <c r="E711" s="6" t="inlineStr"/>
       <c r="F711" s="7" t="inlineStr"/>
     </row>
     <row r="712" ht="16" customHeight="1">
       <c r="A712" s="8" t="inlineStr">
         <is>
-          <t>EX-RABANNE 1 MILLION HOMME EDT 50ML VAPO</t>
+          <t>EX-RABANNE MILLION GOLD FOR HER EDP 90ML + EDP 20ML</t>
         </is>
       </c>
       <c r="B712" s="9" t="n">
-        <v>23</v>
+        <v>5</v>
       </c>
       <c r="C712" s="10" t="n">
-        <v>178.9</v>
+        <v>292.9</v>
       </c>
       <c r="D712" s="8" t="inlineStr">
         <is>
-          <t>3349666007891</t>
+          <t>3349668640812</t>
         </is>
       </c>
       <c r="E712" s="11" t="inlineStr"/>
       <c r="F712" s="12" t="inlineStr"/>
     </row>
     <row r="713" ht="16" customHeight="1">
       <c r="A713" s="3" t="inlineStr">
         <is>
-          <t>EX-RABANNE 1 MILLION HOMME PARFUM 50ML VAPO</t>
+          <t>EX-RABANNE MILLION GOLD FOR HIM EDP 50ML</t>
         </is>
       </c>
       <c r="B713" s="4" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="C713" s="5" t="n">
-        <v>210.9</v>
+        <v>195.9</v>
       </c>
       <c r="D713" s="3" t="inlineStr">
         <is>
-          <t>3349668579822</t>
+          <t>3349668630332</t>
         </is>
       </c>
       <c r="E713" s="6" t="inlineStr"/>
       <c r="F713" s="7" t="inlineStr"/>
     </row>
     <row r="714" ht="16" customHeight="1">
       <c r="A714" s="8" t="inlineStr">
         <is>
-          <t>EX-RABANNE 1 MILLION LUCKY HOMME EDT 1,5ML</t>
+          <t>EX-RABANNE OLYMPEA BLOSSOM EDP 30ML VAPO</t>
         </is>
       </c>
       <c r="B714" s="9" t="n">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C714" s="10" t="n">
-        <v>6</v>
+        <v>135.9</v>
       </c>
       <c r="D714" s="8" t="inlineStr">
         <is>
-          <t>3349668566839</t>
+          <t>3349668588664</t>
         </is>
       </c>
       <c r="E714" s="11" t="inlineStr"/>
       <c r="F714" s="12" t="inlineStr"/>
     </row>
     <row r="715" ht="16" customHeight="1">
       <c r="A715" s="3" t="inlineStr">
         <is>
-          <t>EX-RABANNE FAME EDP 1,5ML</t>
+          <t>EX-RABANNE OLYMPEA BLOSSOM EDP 50ML VAPO</t>
         </is>
       </c>
       <c r="B715" s="4" t="n">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="C715" s="5" t="n">
-        <v>7.9</v>
-[...1 lines deleted...]
-      <c r="D715" s="3" t="inlineStr"/>
+        <v>160.9</v>
+      </c>
+      <c r="D715" s="3" t="inlineStr">
+        <is>
+          <t>3349668588688</t>
+        </is>
+      </c>
       <c r="E715" s="6" t="inlineStr"/>
       <c r="F715" s="7" t="inlineStr"/>
     </row>
     <row r="716" ht="16" customHeight="1">
       <c r="A716" s="8" t="inlineStr">
         <is>
-          <t>EX-RABANNE FAME EDP 50ML</t>
+          <t>EX-RABANNE OLYMPEA DEO SPRAY 150ML</t>
         </is>
       </c>
       <c r="B716" s="9" t="n">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="C716" s="10" t="n">
-        <v>215.9</v>
+        <v>82.90000000000001</v>
       </c>
       <c r="D716" s="8" t="inlineStr">
         <is>
-          <t>3349668594429</t>
+          <t>3349668528745</t>
         </is>
       </c>
       <c r="E716" s="11" t="inlineStr"/>
       <c r="F716" s="12" t="inlineStr"/>
     </row>
     <row r="717" ht="16" customHeight="1">
       <c r="A717" s="3" t="inlineStr">
         <is>
-          <t>EX-RABANNE FAME PARFUM 30ML</t>
+          <t>EX-RABANNE OLYMPEA EDP 30ML VAPO</t>
         </is>
       </c>
       <c r="B717" s="4" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C717" s="5" t="n">
-        <v>182.9</v>
+        <v>158.9</v>
       </c>
       <c r="D717" s="3" t="inlineStr">
         <is>
-          <t>3349668614646</t>
+          <t>3349668528653</t>
         </is>
       </c>
       <c r="E717" s="6" t="inlineStr"/>
       <c r="F717" s="7" t="inlineStr"/>
     </row>
     <row r="718" ht="16" customHeight="1">
       <c r="A718" s="8" t="inlineStr">
         <is>
-          <t>EX-RABANNE HOMME PHANTOM PARFUM 1,5ML</t>
+          <t>EX-RABANNE OLYMPEA EDP 80ML VAPO</t>
         </is>
       </c>
       <c r="B718" s="9" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C718" s="10" t="n">
-        <v>8.9</v>
+        <v>238.9</v>
       </c>
       <c r="D718" s="8" t="inlineStr">
         <is>
-          <t>3349668615506</t>
+          <t>3349668528677</t>
         </is>
       </c>
       <c r="E718" s="11" t="inlineStr"/>
       <c r="F718" s="12" t="inlineStr"/>
     </row>
     <row r="719" ht="16" customHeight="1">
       <c r="A719" s="3" t="inlineStr">
         <is>
-          <t>EX-RABANNE INVICTUS HOMME DEO STICK 75G</t>
+          <t xml:space="preserve">EX-RABANNE OLYMPEA INTENSE EDP 1,5ML </t>
         </is>
       </c>
       <c r="B719" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="C719" s="5" t="n">
         <v>6</v>
       </c>
-      <c r="C719" s="5" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="D719" s="3" t="inlineStr"/>
       <c r="E719" s="6" t="inlineStr"/>
       <c r="F719" s="7" t="inlineStr"/>
     </row>
     <row r="720" ht="16" customHeight="1">
       <c r="A720" s="8" t="inlineStr">
         <is>
-          <t>EX-RABANNE INVICTUS HOMME EDT 100ML  + EDT 10ML + DEOSPRAY 150 ML</t>
+          <t>EX-RABANNE OLYMPEA PARFUM 1,5ML</t>
         </is>
       </c>
       <c r="B720" s="9" t="n">
+        <v>2</v>
+      </c>
+      <c r="C720" s="10" t="n">
         <v>8</v>
       </c>
-      <c r="C720" s="10" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="D720" s="8" t="inlineStr"/>
       <c r="E720" s="11" t="inlineStr"/>
       <c r="F720" s="12" t="inlineStr"/>
     </row>
     <row r="721" ht="16" customHeight="1">
       <c r="A721" s="3" t="inlineStr">
         <is>
-          <t>EX-RABANNE INVICTUS HOMME EDT 100ML + EDT 20ML (TRAVEL EXCLUSIVE)</t>
+          <t>EX-RABANNE OLYMPEA PARFUM 30ML VAPO</t>
         </is>
       </c>
       <c r="B721" s="4" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C721" s="5" t="n">
-        <v>245.9</v>
+        <v>178.9</v>
       </c>
       <c r="D721" s="3" t="inlineStr">
         <is>
-          <t>3349668628681</t>
+          <t>3349668627486</t>
         </is>
       </c>
       <c r="E721" s="6" t="inlineStr"/>
       <c r="F721" s="7" t="inlineStr"/>
     </row>
     <row r="722" ht="16" customHeight="1">
       <c r="A722" s="8" t="inlineStr">
         <is>
-          <t>EX-RABANNE INVICTUS HOMME EDT 100ML VAPO</t>
+          <t>EX-RABANNE OLYMPEA SOLAR INTENSE EDP 50ML + BL 75ML</t>
         </is>
       </c>
       <c r="B722" s="9" t="n">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="C722" s="10" t="n">
-        <v>234.9</v>
+        <v>245.9</v>
       </c>
       <c r="D722" s="8" t="inlineStr">
         <is>
-          <t>3349668515660</t>
+          <t>3349668608355</t>
         </is>
       </c>
       <c r="E722" s="11" t="inlineStr"/>
       <c r="F722" s="12" t="inlineStr"/>
     </row>
     <row r="723" ht="16" customHeight="1">
       <c r="A723" s="3" t="inlineStr">
         <is>
-          <t>EX-RABANNE INVICTUS HOMME EDT 50ML VAPO</t>
+          <t>EX-RABANNE PURE XS EXCESS HOMME EDT 1,5ML</t>
         </is>
       </c>
       <c r="B723" s="4" t="n">
-        <v>15</v>
+        <v>3</v>
       </c>
       <c r="C723" s="5" t="n">
-        <v>171.9</v>
+        <v>5</v>
       </c>
       <c r="D723" s="3" t="inlineStr">
         <is>
-          <t>3349668515653</t>
+          <t>3349668567478</t>
         </is>
       </c>
       <c r="E723" s="6" t="inlineStr"/>
       <c r="F723" s="7" t="inlineStr"/>
     </row>
     <row r="724" ht="16" customHeight="1">
-      <c r="A724" s="13" t="inlineStr">
-[...20 lines deleted...]
-      </c>
+      <c r="A724" s="8" t="inlineStr">
+        <is>
+          <t>EX-RABANNE PURE XS EXCESS HOMME EDT 100ML VAPO</t>
+        </is>
+      </c>
+      <c r="B724" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="C724" s="10" t="n">
+        <v>230.9</v>
+      </c>
+      <c r="D724" s="8" t="inlineStr">
+        <is>
+          <t>3349668545728</t>
+        </is>
+      </c>
+      <c r="E724" s="11" t="inlineStr"/>
+      <c r="F724" s="12" t="inlineStr"/>
     </row>
     <row r="725" ht="16" customHeight="1">
       <c r="A725" s="3" t="inlineStr">
         <is>
-          <t>EX-RABANNE INVICTUS VICTORY ELIXIR HOMME PARFUM 50ML</t>
+          <t>EX-RABANNE PURE XS EXCESS HOMME EDT 50ML VAPO</t>
         </is>
       </c>
       <c r="B725" s="4" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C725" s="5" t="n">
-        <v>239.9</v>
+        <v>156.9</v>
       </c>
       <c r="D725" s="3" t="inlineStr">
         <is>
-          <t>3349668614516</t>
+          <t>3349668545759</t>
         </is>
       </c>
       <c r="E725" s="6" t="inlineStr"/>
       <c r="F725" s="7" t="inlineStr"/>
     </row>
     <row r="726" ht="16" customHeight="1">
       <c r="A726" s="8" t="inlineStr">
         <is>
-          <t>EX-RABANNE INVICTUS VICTORY HOMME EDP 1,5ML</t>
+          <t>EX-RABANNE PURE XS FEMME EDP 30ML</t>
         </is>
       </c>
       <c r="B726" s="9" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="C726" s="10" t="n">
-        <v>6.9</v>
+        <v>143.9</v>
       </c>
       <c r="D726" s="8" t="inlineStr">
         <is>
-          <t>3349668597697</t>
+          <t>3349668545698</t>
         </is>
       </c>
       <c r="E726" s="11" t="inlineStr"/>
       <c r="F726" s="12" t="inlineStr"/>
     </row>
     <row r="727" ht="16" customHeight="1">
       <c r="A727" s="3" t="inlineStr">
         <is>
-          <t>EX-RABANNE LADY MILLION DEO SPRAY 150ML</t>
+          <t>EX-RABANNE PURE XS FEMME EDP 50ML</t>
         </is>
       </c>
       <c r="B727" s="4" t="n">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C727" s="5" t="n">
-        <v>89.90000000000001</v>
+        <v>151.9</v>
       </c>
       <c r="D727" s="3" t="inlineStr">
         <is>
-          <t>3349668589999</t>
+          <t>3349668545667</t>
         </is>
       </c>
       <c r="E727" s="6" t="inlineStr"/>
       <c r="F727" s="7" t="inlineStr"/>
     </row>
     <row r="728" ht="16" customHeight="1">
       <c r="A728" s="8" t="inlineStr">
         <is>
-          <t xml:space="preserve">EX-RABANNE LADY MILLION EDP 30ML VAPO  </t>
+          <t>EX-RABANNE PURE XS FEMME EDP 50ML - USZKODZONY KARTONIK</t>
         </is>
       </c>
       <c r="B728" s="9" t="n">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="C728" s="10" t="n">
-        <v>150.9</v>
-[...5 lines deleted...]
-      </c>
+        <v>141</v>
+      </c>
+      <c r="D728" s="8" t="inlineStr"/>
       <c r="E728" s="11" t="inlineStr"/>
       <c r="F728" s="12" t="inlineStr"/>
     </row>
     <row r="729" ht="16" customHeight="1">
       <c r="A729" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">EX-RABANNE LADY MILLION EDP 50ML VAPO </t>
+          <t>EX-RABANNE PURE XS FEMME EDP 80ML</t>
         </is>
       </c>
       <c r="B729" s="4" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="C729" s="5" t="n">
-        <v>202.9</v>
+        <v>235.9</v>
       </c>
       <c r="D729" s="3" t="inlineStr">
         <is>
-          <t>3349668508488</t>
+          <t>3349668545636</t>
         </is>
       </c>
       <c r="E729" s="6" t="inlineStr"/>
       <c r="F729" s="7" t="inlineStr"/>
     </row>
     <row r="730" ht="16" customHeight="1">
       <c r="A730" s="8" t="inlineStr">
         <is>
-          <t xml:space="preserve">EX-RABANNE LADY MILLION EDP 80ML VAPO   </t>
+          <t>EX-RABANNE XS POUR HOMME (2018) EDT 100ML VAPO</t>
         </is>
       </c>
       <c r="B730" s="9" t="n">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C730" s="10" t="n">
-        <v>254.9</v>
+        <v>140.9</v>
       </c>
       <c r="D730" s="8" t="inlineStr">
         <is>
-          <t>3349668508587</t>
+          <t>3349668576081</t>
         </is>
       </c>
       <c r="E730" s="11" t="inlineStr"/>
       <c r="F730" s="12" t="inlineStr"/>
     </row>
     <row r="731" ht="16" customHeight="1">
       <c r="A731" s="3" t="inlineStr">
         <is>
-          <t>EX-RABANNE LADY MILLION ROYAL EDP 50ML</t>
+          <t>EX-RALPH LAUREN POLO BLUE EDT 40ML</t>
         </is>
       </c>
       <c r="B731" s="4" t="n">
         <v>2</v>
       </c>
       <c r="C731" s="5" t="n">
-        <v>223.9</v>
+        <v>88.90000000000001</v>
       </c>
       <c r="D731" s="3" t="inlineStr">
         <is>
-          <t>3349668617166</t>
+          <t>8431240333108</t>
         </is>
       </c>
       <c r="E731" s="6" t="inlineStr"/>
       <c r="F731" s="7" t="inlineStr"/>
     </row>
     <row r="732" ht="16" customHeight="1">
       <c r="A732" s="8" t="inlineStr">
         <is>
-          <t>EX-RABANNE MILLION GOLD FOR HER EDP 30ML</t>
+          <t>EX-SALVATORE FERRAGAMO SIGNORINA EDP 30ML</t>
         </is>
       </c>
       <c r="B732" s="9" t="n">
         <v>3</v>
       </c>
       <c r="C732" s="10" t="n">
-        <v>182.9</v>
+        <v>87.90000000000001</v>
       </c>
       <c r="D732" s="8" t="inlineStr">
         <is>
-          <t>3349668630240</t>
+          <t>8032529118838</t>
         </is>
       </c>
       <c r="E732" s="11" t="inlineStr"/>
       <c r="F732" s="12" t="inlineStr"/>
     </row>
     <row r="733" ht="16" customHeight="1">
-      <c r="A733" s="13" t="inlineStr">
-[...20 lines deleted...]
-      </c>
+      <c r="A733" s="3" t="inlineStr">
+        <is>
+          <t>EX-SALVATORE FERRAGAMO SIGNORINA EDP 50ML</t>
+        </is>
+      </c>
+      <c r="B733" s="4" t="n">
+        <v>11</v>
+      </c>
+      <c r="C733" s="5" t="n">
+        <v>110.9</v>
+      </c>
+      <c r="D733" s="3" t="inlineStr">
+        <is>
+          <t>8032529118845</t>
+        </is>
+      </c>
+      <c r="E733" s="6" t="inlineStr"/>
+      <c r="F733" s="7" t="inlineStr"/>
     </row>
     <row r="734" ht="16" customHeight="1">
       <c r="A734" s="8" t="inlineStr">
         <is>
-          <t>EX-RABANNE MILLION GOLD FOR HIM EDP 50ML</t>
+          <t>EX-SALVATORE FERRAGAMO SIGNORINA RIBELLE EDP 50ML</t>
         </is>
       </c>
       <c r="B734" s="9" t="n">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="C734" s="10" t="n">
-        <v>195.9</v>
+        <v>110.9</v>
       </c>
       <c r="D734" s="8" t="inlineStr">
         <is>
-          <t>3349668630332</t>
+          <t>8052086377233</t>
         </is>
       </c>
       <c r="E734" s="11" t="inlineStr"/>
       <c r="F734" s="12" t="inlineStr"/>
     </row>
     <row r="735" ht="16" customHeight="1">
       <c r="A735" s="3" t="inlineStr">
         <is>
-          <t>EX-RABANNE OLYMPEA BLOSSOM EDP 30ML VAPO</t>
+          <t>EX-SHISEIDO ZEN EDP 30ML</t>
         </is>
       </c>
       <c r="B735" s="4" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="C735" s="5" t="n">
-        <v>135.9</v>
+        <v>96.90000000000001</v>
       </c>
       <c r="D735" s="3" t="inlineStr">
         <is>
-          <t>3349668588664</t>
+          <t>768614102007</t>
         </is>
       </c>
       <c r="E735" s="6" t="inlineStr"/>
       <c r="F735" s="7" t="inlineStr"/>
     </row>
     <row r="736" ht="16" customHeight="1">
       <c r="A736" s="8" t="inlineStr">
         <is>
-          <t>EX-RABANNE OLYMPEA BLOSSOM EDP 50ML VAPO</t>
+          <t>EX-TRUSSARDI DELICATE ROSE WOMEN EDT 100ML</t>
         </is>
       </c>
       <c r="B736" s="9" t="n">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="C736" s="10" t="n">
-        <v>160.9</v>
+        <v>129.9</v>
       </c>
       <c r="D736" s="8" t="inlineStr">
         <is>
-          <t>3349668588688</t>
+          <t>8011530840020</t>
         </is>
       </c>
       <c r="E736" s="11" t="inlineStr"/>
       <c r="F736" s="12" t="inlineStr"/>
     </row>
     <row r="737" ht="16" customHeight="1">
       <c r="A737" s="3" t="inlineStr">
         <is>
-          <t>EX-RABANNE OLYMPEA DEO SPRAY 150ML</t>
+          <t>EX-TRUSSARDI DELICATE ROSE WOMEN EDT 30ML</t>
         </is>
       </c>
       <c r="B737" s="4" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="C737" s="5" t="n">
-        <v>82.90000000000001</v>
+        <v>84.90000000000001</v>
       </c>
       <c r="D737" s="3" t="inlineStr">
         <is>
-          <t>3349668528745</t>
+          <t>8011530840006</t>
         </is>
       </c>
       <c r="E737" s="6" t="inlineStr"/>
       <c r="F737" s="7" t="inlineStr"/>
     </row>
     <row r="738" ht="16" customHeight="1">
       <c r="A738" s="8" t="inlineStr">
         <is>
-          <t>EX-RABANNE OLYMPEA EDP 30ML VAPO</t>
+          <t>EX-TRUSSARDI DONNA EDP 100ML VAPO</t>
         </is>
       </c>
       <c r="B738" s="9" t="n">
         <v>4</v>
       </c>
       <c r="C738" s="10" t="n">
-        <v>158.9</v>
+        <v>156.9</v>
       </c>
       <c r="D738" s="8" t="inlineStr">
         <is>
-          <t>3349668528653</t>
+          <t>8011530820022</t>
         </is>
       </c>
       <c r="E738" s="11" t="inlineStr"/>
       <c r="F738" s="12" t="inlineStr"/>
     </row>
     <row r="739" ht="16" customHeight="1">
       <c r="A739" s="3" t="inlineStr">
         <is>
-          <t>EX-RABANNE OLYMPEA EDP 80ML VAPO</t>
+          <t>EX-TRUSSARDI DONNA EDP 30ML VAPO</t>
         </is>
       </c>
       <c r="B739" s="4" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C739" s="5" t="n">
-        <v>238.9</v>
+        <v>90.90000000000001</v>
       </c>
       <c r="D739" s="3" t="inlineStr">
         <is>
-          <t>3349668528677</t>
+          <t>8011530820008</t>
         </is>
       </c>
       <c r="E739" s="6" t="inlineStr"/>
       <c r="F739" s="7" t="inlineStr"/>
     </row>
     <row r="740" ht="16" customHeight="1">
       <c r="A740" s="8" t="inlineStr">
         <is>
-          <t xml:space="preserve">EX-RABANNE OLYMPEA INTENSE EDP 1,5ML </t>
+          <t>EX-TRUSSARDI DONNA PINK MARINA EDT 100ML</t>
         </is>
       </c>
       <c r="B740" s="9" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="C740" s="10" t="n">
-        <v>5</v>
+        <v>154.9</v>
       </c>
       <c r="D740" s="8" t="inlineStr"/>
       <c r="E740" s="11" t="inlineStr"/>
       <c r="F740" s="12" t="inlineStr"/>
     </row>
     <row r="741" ht="16" customHeight="1">
       <c r="A741" s="3" t="inlineStr">
         <is>
-          <t>EX-RABANNE OLYMPEA PARFUM 1,5ML</t>
+          <t>EX-TRUSSARDI DONNA PINK MARINA EDT 30ML</t>
         </is>
       </c>
       <c r="B741" s="4" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C741" s="5" t="n">
-        <v>8.9</v>
+        <v>98.90000000000001</v>
       </c>
       <c r="D741" s="3" t="inlineStr"/>
       <c r="E741" s="6" t="inlineStr"/>
       <c r="F741" s="7" t="inlineStr"/>
     </row>
     <row r="742" ht="16" customHeight="1">
       <c r="A742" s="8" t="inlineStr">
         <is>
-          <t>EX-RABANNE OLYMPEA PARFUM 30ML VAPO</t>
+          <t>EX-TRUSSARDI DONNA PINK MARINA WOMAN BL 100ML</t>
         </is>
       </c>
       <c r="B742" s="9" t="n">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="C742" s="10" t="n">
-        <v>178.9</v>
+        <v>17.9</v>
       </c>
       <c r="D742" s="8" t="inlineStr">
         <is>
-          <t>3349668627486</t>
+          <t>8058045434900</t>
         </is>
       </c>
       <c r="E742" s="11" t="inlineStr"/>
       <c r="F742" s="12" t="inlineStr"/>
     </row>
     <row r="743" ht="16" customHeight="1">
       <c r="A743" s="3" t="inlineStr">
         <is>
-          <t>EX-RABANNE OLYMPEA SOLAR INTENSE EDP 50ML + BL 75ML</t>
+          <t>EX-TRUSSARDI FEMININE EDP 60ML</t>
         </is>
       </c>
       <c r="B743" s="4" t="n">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="C743" s="5" t="n">
-        <v>245.9</v>
+        <v>115.9</v>
       </c>
       <c r="D743" s="3" t="inlineStr">
         <is>
-          <t>3349668608355</t>
+          <t>8058045425632</t>
         </is>
       </c>
       <c r="E743" s="6" t="inlineStr"/>
       <c r="F743" s="7" t="inlineStr"/>
     </row>
     <row r="744" ht="16" customHeight="1">
       <c r="A744" s="8" t="inlineStr">
         <is>
-          <t>EX-RABANNE PURE XS EXCESS HOMME EDT 1,5ML</t>
+          <t xml:space="preserve">EX-TRUSSARDI MY LAND HOMME EDT 1,5ML </t>
         </is>
       </c>
       <c r="B744" s="9" t="n">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="C744" s="10" t="n">
         <v>4</v>
       </c>
       <c r="D744" s="8" t="inlineStr">
         <is>
-          <t>3349668567478</t>
+          <t>8011530834005</t>
         </is>
       </c>
       <c r="E744" s="11" t="inlineStr"/>
       <c r="F744" s="12" t="inlineStr"/>
     </row>
     <row r="745" ht="16" customHeight="1">
       <c r="A745" s="3" t="inlineStr">
         <is>
-          <t>EX-RABANNE PURE XS EXCESS HOMME EDT 100ML VAPO</t>
+          <t>EX-TRUSSARDI MY LAND HOMME EDT 100ML VAPO</t>
         </is>
       </c>
       <c r="B745" s="4" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="C745" s="5" t="n">
-        <v>230.9</v>
+        <v>140.9</v>
       </c>
       <c r="D745" s="3" t="inlineStr">
         <is>
-          <t>3349668545728</t>
+          <t>8011530830021</t>
         </is>
       </c>
       <c r="E745" s="6" t="inlineStr"/>
       <c r="F745" s="7" t="inlineStr"/>
     </row>
     <row r="746" ht="16" customHeight="1">
       <c r="A746" s="8" t="inlineStr">
         <is>
-          <t>EX-RABANNE PURE XS EXCESS HOMME EDT 50ML VAPO</t>
+          <t>EX-TRUSSARDI MY LAND HOMME EDT 30ML VAPO</t>
         </is>
       </c>
       <c r="B746" s="9" t="n">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="C746" s="10" t="n">
-        <v>156.9</v>
+        <v>72.90000000000001</v>
       </c>
       <c r="D746" s="8" t="inlineStr">
         <is>
-          <t>3349668545759</t>
+          <t>8011530830007</t>
         </is>
       </c>
       <c r="E746" s="11" t="inlineStr"/>
       <c r="F746" s="12" t="inlineStr"/>
     </row>
     <row r="747" ht="16" customHeight="1">
       <c r="A747" s="3" t="inlineStr">
         <is>
-          <t>EX-RABANNE PURE XS FEMME EDP 30ML</t>
+          <t>EX-TRUSSARDI MY LAND HOMME EDT 50ML VAPO</t>
         </is>
       </c>
       <c r="B747" s="4" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="C747" s="5" t="n">
-        <v>143.9</v>
+        <v>110.9</v>
       </c>
       <c r="D747" s="3" t="inlineStr">
         <is>
-          <t>3349668545698</t>
+          <t>8011530830014</t>
         </is>
       </c>
       <c r="E747" s="6" t="inlineStr"/>
       <c r="F747" s="7" t="inlineStr"/>
     </row>
     <row r="748" ht="16" customHeight="1">
       <c r="A748" s="8" t="inlineStr">
         <is>
-          <t>EX-RABANNE PURE XS FEMME EDP 50ML</t>
+          <t>EX-TRUSSARDI MY NAME WOMAN BL 100ML</t>
         </is>
       </c>
       <c r="B748" s="9" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C748" s="10" t="n">
-        <v>151.9</v>
+        <v>17.9</v>
       </c>
       <c r="D748" s="8" t="inlineStr">
         <is>
-          <t>3349668545667</t>
+          <t>8011530854041</t>
         </is>
       </c>
       <c r="E748" s="11" t="inlineStr"/>
       <c r="F748" s="12" t="inlineStr"/>
     </row>
     <row r="749" ht="16" customHeight="1">
       <c r="A749" s="3" t="inlineStr">
         <is>
-          <t>EX-RABANNE PURE XS FEMME EDP 50ML - USZKODZONY KARTONIK</t>
+          <t>EX-TRUSSARDI MY NAME WOMEN EDP 100ML VAPO</t>
         </is>
       </c>
       <c r="B749" s="4" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="C749" s="5" t="n">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="D749" s="3" t="inlineStr"/>
+        <v>148.9</v>
+      </c>
+      <c r="D749" s="3" t="inlineStr">
+        <is>
+          <t>8011530850029</t>
+        </is>
+      </c>
       <c r="E749" s="6" t="inlineStr"/>
       <c r="F749" s="7" t="inlineStr"/>
     </row>
     <row r="750" ht="16" customHeight="1">
       <c r="A750" s="8" t="inlineStr">
         <is>
-          <t>EX-RABANNE PURE XS FEMME EDP 80ML</t>
+          <t>EX-TRUSSARDI MY NAME WOMEN EDP 50ML VAPO</t>
         </is>
       </c>
       <c r="B750" s="9" t="n">
         <v>4</v>
       </c>
       <c r="C750" s="10" t="n">
-        <v>235.9</v>
+        <v>118.9</v>
       </c>
       <c r="D750" s="8" t="inlineStr">
         <is>
-          <t>3349668545636</t>
+          <t>8011530850012</t>
         </is>
       </c>
       <c r="E750" s="11" t="inlineStr"/>
       <c r="F750" s="12" t="inlineStr"/>
     </row>
     <row r="751" ht="16" customHeight="1">
       <c r="A751" s="3" t="inlineStr">
         <is>
-          <t>EX-RABANNE XS POUR HOMME (2018) EDT 100ML VAPO</t>
+          <t>EX-TRUSSARDI UOMO EDT 100ML + SG 100ML + KOSMETYCZKA</t>
         </is>
       </c>
       <c r="B751" s="4" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C751" s="5" t="n">
-        <v>140.9</v>
+        <v>150.9</v>
       </c>
       <c r="D751" s="3" t="inlineStr">
         <is>
-          <t>3349668576081</t>
+          <t>8059283003859</t>
         </is>
       </c>
       <c r="E751" s="6" t="inlineStr"/>
       <c r="F751" s="7" t="inlineStr"/>
     </row>
     <row r="752" ht="16" customHeight="1">
       <c r="A752" s="8" t="inlineStr">
         <is>
-          <t>EX-RALPH LAUREN POLO BLUE EDT 40ML</t>
+          <t>EX-TRUSSARDI UOMO EDT 100ML VAPO</t>
         </is>
       </c>
       <c r="B752" s="9" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C752" s="10" t="n">
-        <v>88.90000000000001</v>
+        <v>135.9</v>
       </c>
       <c r="D752" s="8" t="inlineStr">
         <is>
-          <t>8431240333108</t>
+          <t>8011530810023</t>
         </is>
       </c>
       <c r="E752" s="11" t="inlineStr"/>
       <c r="F752" s="12" t="inlineStr"/>
     </row>
     <row r="753" ht="16" customHeight="1">
       <c r="A753" s="3" t="inlineStr">
         <is>
-          <t>EX-ROBERTO CAVALLI EDP 75ML</t>
+          <t>EX-TRUSSARDI UOMO EDT 50ML VAPO</t>
         </is>
       </c>
       <c r="B753" s="4" t="n">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="C753" s="5" t="n">
-        <v>115.9</v>
+        <v>108.9</v>
       </c>
       <c r="D753" s="3" t="inlineStr">
         <is>
-          <t>3607345730738</t>
+          <t>8011530810016</t>
         </is>
       </c>
       <c r="E753" s="6" t="inlineStr"/>
       <c r="F753" s="7" t="inlineStr"/>
     </row>
     <row r="754" ht="16" customHeight="1">
       <c r="A754" s="8" t="inlineStr">
         <is>
-          <t>EX-SALVATORE FERRAGAMO SIGNORINA EDP 30ML</t>
+          <t>EX-VALENTINO UOMO BORN IN ROMA EDT 1,2ML</t>
         </is>
       </c>
       <c r="B754" s="9" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C754" s="10" t="n">
-        <v>87.90000000000001</v>
+        <v>6</v>
       </c>
       <c r="D754" s="8" t="inlineStr">
         <is>
-          <t>8032529118838</t>
+          <t>3614272761520</t>
         </is>
       </c>
       <c r="E754" s="11" t="inlineStr"/>
       <c r="F754" s="12" t="inlineStr"/>
     </row>
     <row r="755" ht="16" customHeight="1">
       <c r="A755" s="3" t="inlineStr">
         <is>
-          <t>EX-SALVATORE FERRAGAMO SIGNORINA EDP 50ML</t>
+          <t>EX-VALENTINO VOCE VIVA EDP 30ML</t>
         </is>
       </c>
       <c r="B755" s="4" t="n">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="C755" s="5" t="n">
-        <v>110.9</v>
+        <v>184.9</v>
       </c>
       <c r="D755" s="3" t="inlineStr">
         <is>
-          <t>8032529118845</t>
+          <t>3614273073875</t>
         </is>
       </c>
       <c r="E755" s="6" t="inlineStr"/>
       <c r="F755" s="7" t="inlineStr"/>
     </row>
     <row r="756" ht="16" customHeight="1">
       <c r="A756" s="8" t="inlineStr">
         <is>
-          <t>EX-SALVATORE FERRAGAMO SIGNORINA RIBELLE EDP 50ML</t>
+          <t>EX-VALENTINO VOCE VIVA INTENSA EDP 30ML</t>
         </is>
       </c>
       <c r="B756" s="9" t="n">
-        <v>8</v>
+        <v>26</v>
       </c>
       <c r="C756" s="10" t="n">
-        <v>110.9</v>
+        <v>184.9</v>
       </c>
       <c r="D756" s="8" t="inlineStr">
         <is>
-          <t>8052086377233</t>
+          <t>3614273459082</t>
         </is>
       </c>
       <c r="E756" s="11" t="inlineStr"/>
       <c r="F756" s="12" t="inlineStr"/>
     </row>
     <row r="757" ht="16" customHeight="1">
       <c r="A757" s="3" t="inlineStr">
         <is>
-          <t>EX-SHISEIDO ZEN EDP 30ML</t>
+          <t>EX-VERSACE BRIGHT CRYSTAL DEO STCK 50G</t>
         </is>
       </c>
       <c r="B757" s="4" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C757" s="5" t="n">
-        <v>96.90000000000001</v>
+        <v>64.90000000000001</v>
       </c>
       <c r="D757" s="3" t="inlineStr">
         <is>
-          <t>768614102007</t>
+          <t>8011003817719</t>
         </is>
       </c>
       <c r="E757" s="6" t="inlineStr"/>
       <c r="F757" s="7" t="inlineStr"/>
     </row>
     <row r="758" ht="16" customHeight="1">
       <c r="A758" s="8" t="inlineStr">
         <is>
-          <t>EX-TOM FORD FLEUR DE PORTOFINO ACQUA  EDT 50ML</t>
+          <t>EX-VERSACE BRIGHT CRYSTAL EDT 1ML</t>
         </is>
       </c>
       <c r="B758" s="9" t="n">
-        <v>1</v>
+        <v>50</v>
       </c>
       <c r="C758" s="10" t="n">
-        <v>249.9</v>
+        <v>6</v>
       </c>
       <c r="D758" s="8" t="inlineStr">
         <is>
-          <t>888066094436</t>
+          <t>8011003809783</t>
         </is>
       </c>
       <c r="E758" s="11" t="inlineStr"/>
       <c r="F758" s="12" t="inlineStr"/>
     </row>
     <row r="759" ht="16" customHeight="1">
       <c r="A759" s="3" t="inlineStr">
         <is>
-          <t>EX-TRUSSARDI DELICATE ROSE WOMEN EDT 100ML</t>
+          <t>EX-VERSACE BRIGHT CRYSTAL EDT 30ML VAPO</t>
         </is>
       </c>
       <c r="B759" s="4" t="n">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="C759" s="5" t="n">
-        <v>129.9</v>
+        <v>120.9</v>
       </c>
       <c r="D759" s="3" t="inlineStr">
         <is>
-          <t>8011530840020</t>
+          <t>8011003993802</t>
         </is>
       </c>
       <c r="E759" s="6" t="inlineStr"/>
       <c r="F759" s="7" t="inlineStr"/>
     </row>
     <row r="760" ht="16" customHeight="1">
       <c r="A760" s="8" t="inlineStr">
         <is>
-          <t>EX-TRUSSARDI DELICATE ROSE WOMEN EDT 30ML</t>
+          <t>EX-VERSACE BRIGHT CRYSTAL EDT 50ML + BL50ML + SG 50ML</t>
         </is>
       </c>
       <c r="B760" s="9" t="n">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="C760" s="10" t="n">
-        <v>84.90000000000001</v>
+        <v>185.9</v>
       </c>
       <c r="D760" s="8" t="inlineStr">
         <is>
-          <t>8011530840006</t>
+          <t>8011003873333</t>
         </is>
       </c>
       <c r="E760" s="11" t="inlineStr"/>
       <c r="F760" s="12" t="inlineStr"/>
     </row>
     <row r="761" ht="16" customHeight="1">
       <c r="A761" s="3" t="inlineStr">
         <is>
-          <t>EX-TRUSSARDI DONNA EDP 100ML VAPO</t>
+          <t>EX-VERSACE CRYSTAL EMERALD EDP 50ML VAPO</t>
         </is>
       </c>
       <c r="B761" s="4" t="n">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="C761" s="5" t="n">
-        <v>156.9</v>
+        <v>216.9</v>
       </c>
       <c r="D761" s="3" t="inlineStr">
         <is>
-          <t>8011530820022</t>
+          <t>8011003901630</t>
         </is>
       </c>
       <c r="E761" s="6" t="inlineStr"/>
       <c r="F761" s="7" t="inlineStr"/>
     </row>
     <row r="762" ht="16" customHeight="1">
       <c r="A762" s="8" t="inlineStr">
         <is>
-          <t>EX-TRUSSARDI DONNA EDP 30ML VAPO</t>
+          <t>EX-VERSACE CRYSTAL NOIR EDT 1ML</t>
         </is>
       </c>
       <c r="B762" s="9" t="n">
-        <v>3</v>
+        <v>28</v>
       </c>
       <c r="C762" s="10" t="n">
-        <v>90.90000000000001</v>
+        <v>6</v>
       </c>
       <c r="D762" s="8" t="inlineStr">
         <is>
-          <t>8011530820008</t>
+          <t>8011003809806</t>
         </is>
       </c>
       <c r="E762" s="11" t="inlineStr"/>
       <c r="F762" s="12" t="inlineStr"/>
     </row>
     <row r="763" ht="16" customHeight="1">
-      <c r="A763" s="13" t="inlineStr">
-[...16 lines deleted...]
-      </c>
+      <c r="A763" s="3" t="inlineStr">
+        <is>
+          <t>EX-VERSACE CRYSTAL NOIR EDT 50ML VAPO</t>
+        </is>
+      </c>
+      <c r="B763" s="4" t="n">
+        <v>4</v>
+      </c>
+      <c r="C763" s="5" t="n">
+        <v>150.9</v>
+      </c>
+      <c r="D763" s="3" t="inlineStr">
+        <is>
+          <t>8018365071261</t>
+        </is>
+      </c>
+      <c r="E763" s="6" t="inlineStr"/>
+      <c r="F763" s="7" t="inlineStr"/>
     </row>
     <row r="764" ht="16" customHeight="1">
-      <c r="A764" s="13" t="inlineStr">
-[...16 lines deleted...]
-      </c>
+      <c r="A764" s="8" t="inlineStr">
+        <is>
+          <t>EX-VERSACE EROS ENERGY EDP 100ML + EDP 10ML + KOSMETYCZKA</t>
+        </is>
+      </c>
+      <c r="B764" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="C764" s="10" t="n">
+        <v>245.9</v>
+      </c>
+      <c r="D764" s="8" t="inlineStr">
+        <is>
+          <t>8011003903184</t>
+        </is>
+      </c>
+      <c r="E764" s="11" t="inlineStr"/>
+      <c r="F764" s="12" t="inlineStr"/>
     </row>
     <row r="765" ht="16" customHeight="1">
       <c r="A765" s="3" t="inlineStr">
         <is>
-          <t>EX-TRUSSARDI FEMININE EDP 60ML</t>
+          <t>EX-VERSACE EROS ENERGY EDP 100ML + EDP 5ML + KOSMETYCZKA</t>
         </is>
       </c>
       <c r="B765" s="4" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C765" s="5" t="n">
-        <v>115.9</v>
+        <v>240.9</v>
       </c>
       <c r="D765" s="3" t="inlineStr">
         <is>
-          <t>8058045425632</t>
+          <t>8011003907076</t>
         </is>
       </c>
       <c r="E765" s="6" t="inlineStr"/>
       <c r="F765" s="7" t="inlineStr"/>
     </row>
     <row r="766" ht="16" customHeight="1">
       <c r="A766" s="8" t="inlineStr">
         <is>
-          <t xml:space="preserve">EX-TRUSSARDI MY LAND HOMME EDT 1,5ML </t>
+          <t>EX-VERSACE EROS ENERGY EDP 50ML</t>
         </is>
       </c>
       <c r="B766" s="9" t="n">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="C766" s="10" t="n">
-        <v>3</v>
+        <v>176.9</v>
       </c>
       <c r="D766" s="8" t="inlineStr">
         <is>
-          <t>8011530834005</t>
+          <t>8011003890798</t>
         </is>
       </c>
       <c r="E766" s="11" t="inlineStr"/>
       <c r="F766" s="12" t="inlineStr"/>
     </row>
     <row r="767" ht="16" customHeight="1">
       <c r="A767" s="3" t="inlineStr">
         <is>
-          <t>EX-TRUSSARDI MY LAND HOMME EDT 100ML VAPO</t>
+          <t>EX-VERSACE EROS ENERGY EDP 50ML + SG 50ML + A/S BL 50ML</t>
         </is>
       </c>
       <c r="B767" s="4" t="n">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="C767" s="5" t="n">
-        <v>140.9</v>
+        <v>215.9</v>
       </c>
       <c r="D767" s="3" t="inlineStr">
         <is>
-          <t>8011530830021</t>
+          <t>8011003900077</t>
         </is>
       </c>
       <c r="E767" s="6" t="inlineStr"/>
       <c r="F767" s="7" t="inlineStr"/>
     </row>
     <row r="768" ht="16" customHeight="1">
       <c r="A768" s="8" t="inlineStr">
         <is>
-          <t>EX-TRUSSARDI MY LAND HOMME EDT 30ML VAPO</t>
+          <t>EX-VERSACE EROS ENERGY MEN EDP 1ML</t>
         </is>
       </c>
       <c r="B768" s="9" t="n">
-        <v>2</v>
+        <v>31</v>
       </c>
       <c r="C768" s="10" t="n">
-        <v>72.90000000000001</v>
+        <v>7</v>
       </c>
       <c r="D768" s="8" t="inlineStr">
         <is>
-          <t>8011530830007</t>
+          <t>8011003890835</t>
         </is>
       </c>
       <c r="E768" s="11" t="inlineStr"/>
       <c r="F768" s="12" t="inlineStr"/>
     </row>
     <row r="769" ht="16" customHeight="1">
       <c r="A769" s="3" t="inlineStr">
         <is>
-          <t>EX-TRUSSARDI MY LAND HOMME EDT 50ML VAPO</t>
+          <t>EX-VERSACE EROS FLAME MEN EDP 100ML + EDP 10ML + KOSMETYCZKA</t>
         </is>
       </c>
       <c r="B769" s="4" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="C769" s="5" t="n">
-        <v>110.9</v>
+        <v>245.9</v>
       </c>
       <c r="D769" s="3" t="inlineStr">
         <is>
-          <t>8011530830014</t>
+          <t>8011003893645</t>
         </is>
       </c>
       <c r="E769" s="6" t="inlineStr"/>
       <c r="F769" s="7" t="inlineStr"/>
     </row>
     <row r="770" ht="16" customHeight="1">
       <c r="A770" s="8" t="inlineStr">
         <is>
-          <t>EX-TRUSSARDI MY NAME WOMAN BL 100ML</t>
+          <t>EX-VERSACE EROS FLAME MEN EDP 1ML</t>
         </is>
       </c>
       <c r="B770" s="9" t="n">
-        <v>8</v>
+        <v>43</v>
       </c>
       <c r="C770" s="10" t="n">
-        <v>17.9</v>
+        <v>7</v>
       </c>
       <c r="D770" s="8" t="inlineStr">
         <is>
-          <t>8011530854041</t>
+          <t>8011003845422</t>
         </is>
       </c>
       <c r="E770" s="11" t="inlineStr"/>
       <c r="F770" s="12" t="inlineStr"/>
     </row>
     <row r="771" ht="16" customHeight="1">
       <c r="A771" s="3" t="inlineStr">
         <is>
-          <t>EX-TRUSSARDI MY NAME WOMEN EDP 50ML VAPO</t>
+          <t>EX-VERSACE EROS FLAME MEN EDP 200ML</t>
         </is>
       </c>
       <c r="B771" s="4" t="n">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="C771" s="5" t="n">
-        <v>118.9</v>
+        <v>276.9</v>
       </c>
       <c r="D771" s="3" t="inlineStr">
         <is>
-          <t>8011530850012</t>
+          <t>8011003846627</t>
         </is>
       </c>
       <c r="E771" s="6" t="inlineStr"/>
       <c r="F771" s="7" t="inlineStr"/>
     </row>
     <row r="772" ht="16" customHeight="1">
       <c r="A772" s="8" t="inlineStr">
         <is>
-          <t>EX-TRUSSARDI PINK MARINA WOMAN BL 100ML</t>
+          <t>EX-VERSACE EROS FLAME MEN EDP 50ML VAPO</t>
         </is>
       </c>
       <c r="B772" s="9" t="n">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="C772" s="10" t="n">
-        <v>17.9</v>
+        <v>155.9</v>
       </c>
       <c r="D772" s="8" t="inlineStr">
         <is>
-          <t>8058045434900</t>
+          <t>8011003845347</t>
         </is>
       </c>
       <c r="E772" s="11" t="inlineStr"/>
       <c r="F772" s="12" t="inlineStr"/>
     </row>
     <row r="773" ht="16" customHeight="1">
-      <c r="A773" s="13" t="inlineStr">
-[...20 lines deleted...]
-      </c>
+      <c r="A773" s="3" t="inlineStr">
+        <is>
+          <t>EX-VERSACE EROS MEN AS 100ML</t>
+        </is>
+      </c>
+      <c r="B773" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="C773" s="5" t="n">
+        <v>158.9</v>
+      </c>
+      <c r="D773" s="3" t="inlineStr">
+        <is>
+          <t>8011003810017</t>
+        </is>
+      </c>
+      <c r="E773" s="6" t="inlineStr"/>
+      <c r="F773" s="7" t="inlineStr"/>
     </row>
     <row r="774" ht="16" customHeight="1">
       <c r="A774" s="8" t="inlineStr">
         <is>
-          <t>EX-TRUSSARDI UOMO EDT 100ML VAPO</t>
+          <t>EX-VERSACE EROS MEN EDP 100ML+ EDP 5ML + SG 150ML</t>
         </is>
       </c>
       <c r="B774" s="9" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C774" s="10" t="n">
-        <v>130.9</v>
+        <v>235.9</v>
       </c>
       <c r="D774" s="8" t="inlineStr">
         <is>
-          <t>8011530810023</t>
+          <t>8011003907052</t>
         </is>
       </c>
       <c r="E774" s="11" t="inlineStr"/>
       <c r="F774" s="12" t="inlineStr"/>
     </row>
     <row r="775" ht="16" customHeight="1">
       <c r="A775" s="3" t="inlineStr">
         <is>
-          <t>EX-TRUSSARDI UOMO EDT 50ML VAPO</t>
+          <t>EX-VERSACE EROS MEN EDP 1ML VAPO</t>
         </is>
       </c>
       <c r="B775" s="4" t="n">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="C775" s="5" t="n">
-        <v>108.9</v>
+        <v>5</v>
       </c>
       <c r="D775" s="3" t="inlineStr">
         <is>
-          <t>8011530810016</t>
+          <t>8011003861392</t>
         </is>
       </c>
       <c r="E775" s="6" t="inlineStr"/>
       <c r="F775" s="7" t="inlineStr"/>
     </row>
     <row r="776" ht="16" customHeight="1">
       <c r="A776" s="8" t="inlineStr">
         <is>
-          <t>EX-VALENTINO UOMO BORN IN ROMA EDT 1,2ML</t>
+          <t>EX-VERSACE EROS MEN PARFUM 1ML</t>
         </is>
       </c>
       <c r="B776" s="9" t="n">
-        <v>3</v>
+        <v>21</v>
       </c>
       <c r="C776" s="10" t="n">
-        <v>5.99</v>
+        <v>6</v>
       </c>
       <c r="D776" s="8" t="inlineStr">
         <is>
-          <t>3614272761520</t>
+          <t>8011003872091</t>
         </is>
       </c>
       <c r="E776" s="11" t="inlineStr"/>
       <c r="F776" s="12" t="inlineStr"/>
     </row>
     <row r="777" ht="16" customHeight="1">
-      <c r="A777" s="3" t="inlineStr">
-[...16 lines deleted...]
-      <c r="F777" s="7" t="inlineStr"/>
+      <c r="A777" s="13" t="inlineStr">
+        <is>
+          <t>EX-VERSACE EROS NAJIM MEN PARFUM 50ML</t>
+        </is>
+      </c>
+      <c r="B777" s="14" t="n">
+        <v>3</v>
+      </c>
+      <c r="C777" s="15" t="n">
+        <v>210.9</v>
+      </c>
+      <c r="D777" s="16" t="inlineStr">
+        <is>
+          <t>8011003901579</t>
+        </is>
+      </c>
+      <c r="E777" s="17" t="inlineStr"/>
+      <c r="F777" s="18" t="inlineStr">
+        <is>
+          <t>NOWA DOSTAWA</t>
+        </is>
+      </c>
     </row>
     <row r="778" ht="16" customHeight="1">
       <c r="A778" s="8" t="inlineStr">
         <is>
-          <t>EX-VALENTINO VOCE VIVA INTENSA EDP 30ML</t>
+          <t>EX-VERSACE EROS POUR FEMME EDP 100ML VAPO</t>
         </is>
       </c>
       <c r="B778" s="9" t="n">
-        <v>31</v>
+        <v>3</v>
       </c>
       <c r="C778" s="10" t="n">
-        <v>184.9</v>
+        <v>220.9</v>
       </c>
       <c r="D778" s="8" t="inlineStr">
         <is>
-          <t>3614273459082</t>
+          <t>8011003823536</t>
         </is>
       </c>
       <c r="E778" s="11" t="inlineStr"/>
       <c r="F778" s="12" t="inlineStr"/>
     </row>
     <row r="779" ht="16" customHeight="1">
       <c r="A779" s="3" t="inlineStr">
         <is>
-          <t>EX-VERSACE BRIGHT CRYSTAL DEO STCK 50G</t>
+          <t xml:space="preserve">EX-VERSACE EROS POUR FEMME EDP 1ML </t>
         </is>
       </c>
       <c r="B779" s="4" t="n">
         <v>3</v>
       </c>
       <c r="C779" s="5" t="n">
-        <v>64.90000000000001</v>
+        <v>6</v>
       </c>
       <c r="D779" s="3" t="inlineStr">
         <is>
-          <t>8011003817719</t>
+          <t>8011003823604</t>
         </is>
       </c>
       <c r="E779" s="6" t="inlineStr"/>
       <c r="F779" s="7" t="inlineStr"/>
     </row>
     <row r="780" ht="16" customHeight="1">
       <c r="A780" s="8" t="inlineStr">
         <is>
-          <t>EX-VERSACE BRIGHT CRYSTAL EDT 50ML + BL50ML + SG 50ML</t>
+          <t>EX-VERSACE EROS POUR FEMME EDP 30ML VAPO</t>
         </is>
       </c>
       <c r="B780" s="9" t="n">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="C780" s="10" t="n">
-        <v>185.9</v>
+        <v>131.9</v>
       </c>
       <c r="D780" s="8" t="inlineStr">
         <is>
-          <t>8011003873333</t>
+          <t>8011003823512</t>
         </is>
       </c>
       <c r="E780" s="11" t="inlineStr"/>
       <c r="F780" s="12" t="inlineStr"/>
     </row>
     <row r="781" ht="16" customHeight="1">
       <c r="A781" s="3" t="inlineStr">
         <is>
-          <t>EX-VERSACE CRYSTAL NOIR EDP 50ML VAPO</t>
+          <t>EX-VERSACE MAN EAU FRAICHE EDT 1ML</t>
         </is>
       </c>
       <c r="B781" s="4" t="n">
+        <v>19</v>
+      </c>
+      <c r="C781" s="5" t="n">
         <v>6</v>
       </c>
-      <c r="C781" s="5" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="D781" s="3" t="inlineStr">
         <is>
-          <t>8018365070264</t>
+          <t>8011003809790</t>
         </is>
       </c>
       <c r="E781" s="6" t="inlineStr"/>
       <c r="F781" s="7" t="inlineStr"/>
     </row>
     <row r="782" ht="16" customHeight="1">
       <c r="A782" s="8" t="inlineStr">
         <is>
-          <t>EX-VERSACE CRYSTAL NOIR EDT 1ML</t>
+          <t>EX-VERSACE MAN EAU FRAICHE EDT 50ML + SG 50ML + A/S BL 50ML</t>
         </is>
       </c>
       <c r="B782" s="9" t="n">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="C782" s="10" t="n">
-        <v>5.9</v>
-[...1 lines deleted...]
-      <c r="D782" s="8" t="inlineStr"/>
+        <v>154.9</v>
+      </c>
+      <c r="D782" s="8" t="inlineStr">
+        <is>
+          <t>8011003837298</t>
+        </is>
+      </c>
       <c r="E782" s="11" t="inlineStr"/>
       <c r="F782" s="12" t="inlineStr"/>
     </row>
     <row r="783" ht="16" customHeight="1">
       <c r="A783" s="3" t="inlineStr">
         <is>
-          <t>EX-VERSACE CRYSTAL NOIR EDT 50ML VAPO</t>
+          <t>EX-VERSACE MAN EAU FRAICHE EDT 50ML VAPO</t>
         </is>
       </c>
       <c r="B783" s="4" t="n">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="C783" s="5" t="n">
-        <v>150.9</v>
+        <v>123.9</v>
       </c>
       <c r="D783" s="3" t="inlineStr">
         <is>
-          <t>8018365071261</t>
+          <t>8018365500020</t>
         </is>
       </c>
       <c r="E783" s="6" t="inlineStr"/>
       <c r="F783" s="7" t="inlineStr"/>
     </row>
     <row r="784" ht="16" customHeight="1">
-      <c r="A784" s="8" t="inlineStr">
-[...12 lines deleted...]
-      <c r="F784" s="12" t="inlineStr"/>
+      <c r="A784" s="13" t="inlineStr">
+        <is>
+          <t>EX-VERSACE MAN EAU FRAICHE EXTREME EDP 1ML</t>
+        </is>
+      </c>
+      <c r="B784" s="14" t="n">
+        <v>50</v>
+      </c>
+      <c r="C784" s="15" t="n">
+        <v>7</v>
+      </c>
+      <c r="D784" s="16" t="inlineStr">
+        <is>
+          <t>8011003891030</t>
+        </is>
+      </c>
+      <c r="E784" s="17" t="inlineStr"/>
+      <c r="F784" s="18" t="inlineStr">
+        <is>
+          <t>NOWA DOSTAWA</t>
+        </is>
+      </c>
     </row>
     <row r="785" ht="16" customHeight="1">
-      <c r="A785" s="3" t="inlineStr">
-[...16 lines deleted...]
-      <c r="F785" s="7" t="inlineStr"/>
+      <c r="A785" s="13" t="inlineStr">
+        <is>
+          <t>EX-VERSACE MAN EAU FRAICHE EXTREME EDP 50ML</t>
+        </is>
+      </c>
+      <c r="B785" s="14" t="n">
+        <v>4</v>
+      </c>
+      <c r="C785" s="15" t="n">
+        <v>180.9</v>
+      </c>
+      <c r="D785" s="16" t="inlineStr">
+        <is>
+          <t>8011003890972</t>
+        </is>
+      </c>
+      <c r="E785" s="17" t="inlineStr"/>
+      <c r="F785" s="18" t="inlineStr">
+        <is>
+          <t>NOWA DOSTAWA</t>
+        </is>
+      </c>
     </row>
     <row r="786" ht="16" customHeight="1">
-      <c r="A786" s="13" t="inlineStr">
-[...20 lines deleted...]
-      </c>
+      <c r="A786" s="8" t="inlineStr">
+        <is>
+          <t>EX-VERSACE POUR HOMME (MEDUSA MAN) EDT 1ML VAPO</t>
+        </is>
+      </c>
+      <c r="B786" s="9" t="n">
+        <v>19</v>
+      </c>
+      <c r="C786" s="10" t="n">
+        <v>6</v>
+      </c>
+      <c r="D786" s="8" t="inlineStr">
+        <is>
+          <t>8011003809813</t>
+        </is>
+      </c>
+      <c r="E786" s="11" t="inlineStr"/>
+      <c r="F786" s="12" t="inlineStr"/>
     </row>
     <row r="787" ht="16" customHeight="1">
       <c r="A787" s="3" t="inlineStr">
         <is>
-          <t>EX-VERSACE EROS ENERGY MEN EDP 1ML</t>
+          <t>EX-VERSACE VERSENSE EDT 1ML</t>
         </is>
       </c>
       <c r="B787" s="4" t="n">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="C787" s="5" t="n">
-        <v>6.9</v>
-[...1 lines deleted...]
-      <c r="D787" s="3" t="inlineStr"/>
+        <v>6</v>
+      </c>
+      <c r="D787" s="3" t="inlineStr">
+        <is>
+          <t>8011003811298</t>
+        </is>
+      </c>
       <c r="E787" s="6" t="inlineStr"/>
       <c r="F787" s="7" t="inlineStr"/>
     </row>
     <row r="788" ht="16" customHeight="1">
       <c r="A788" s="8" t="inlineStr">
         <is>
-          <t>EX-VERSACE EROS FLAME MEN EDP 100ML + EDP 10ML + KOSMETYCZKA</t>
+          <t>EX-VERSACE VERSENSE EDT 30ML VAPO</t>
         </is>
       </c>
       <c r="B788" s="9" t="n">
-        <v>4</v>
+        <v>31</v>
       </c>
       <c r="C788" s="10" t="n">
-        <v>256.9</v>
+        <v>123.9</v>
       </c>
       <c r="D788" s="8" t="inlineStr">
         <is>
-          <t>8011003893645</t>
+          <t>8011003997008</t>
         </is>
       </c>
       <c r="E788" s="11" t="inlineStr"/>
       <c r="F788" s="12" t="inlineStr"/>
     </row>
     <row r="789" ht="16" customHeight="1">
       <c r="A789" s="3" t="inlineStr">
         <is>
-          <t>EX-VERSACE EROS FLAME MEN EDP 1ML</t>
+          <t>EX-VERSACE YELLOW DIAMOND EDT 1ML</t>
         </is>
       </c>
       <c r="B789" s="4" t="n">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="C789" s="5" t="n">
-        <v>6.9</v>
-[...1 lines deleted...]
-      <c r="D789" s="3" t="inlineStr"/>
+        <v>6</v>
+      </c>
+      <c r="D789" s="3" t="inlineStr">
+        <is>
+          <t>8011003809820</t>
+        </is>
+      </c>
       <c r="E789" s="6" t="inlineStr"/>
       <c r="F789" s="7" t="inlineStr"/>
     </row>
     <row r="790" ht="16" customHeight="1">
       <c r="A790" s="8" t="inlineStr">
         <is>
-          <t>EX-VERSACE EROS FLAME MEN EDP 200ML</t>
+          <t>EX-VIKTOR&amp;ROLF BONBON EDP 30ML</t>
         </is>
       </c>
       <c r="B790" s="9" t="n">
         <v>4</v>
       </c>
       <c r="C790" s="10" t="n">
-        <v>276.9</v>
+        <v>160.9</v>
       </c>
       <c r="D790" s="8" t="inlineStr">
         <is>
-          <t>8011003846627</t>
+          <t>3605521880147</t>
         </is>
       </c>
       <c r="E790" s="11" t="inlineStr"/>
       <c r="F790" s="12" t="inlineStr"/>
     </row>
     <row r="791" ht="16" customHeight="1">
       <c r="A791" s="3" t="inlineStr">
         <is>
-          <t>EX-VERSACE EROS FLAME MEN EDP 50ML VAPO</t>
+          <t>EX-VIKTOR&amp;ROLF FLOWERBOMB EDP 1,2ML VAPO</t>
         </is>
       </c>
       <c r="B791" s="4" t="n">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="C791" s="5" t="n">
-        <v>155.9</v>
+        <v>6</v>
       </c>
       <c r="D791" s="3" t="inlineStr">
         <is>
-          <t>8011003845347</t>
+          <t>3614271868275</t>
         </is>
       </c>
       <c r="E791" s="6" t="inlineStr"/>
       <c r="F791" s="7" t="inlineStr"/>
     </row>
     <row r="792" ht="16" customHeight="1">
-      <c r="A792" s="13" t="inlineStr">
-[...20 lines deleted...]
-      </c>
+      <c r="A792" s="8" t="inlineStr">
+        <is>
+          <t>EX-VIKTOR&amp;ROLF FLOWERBOMB EDP 30ML VAPO</t>
+        </is>
+      </c>
+      <c r="B792" s="9" t="n">
+        <v>13</v>
+      </c>
+      <c r="C792" s="10" t="n">
+        <v>159.9</v>
+      </c>
+      <c r="D792" s="8" t="inlineStr">
+        <is>
+          <t>3360374000004</t>
+        </is>
+      </c>
+      <c r="E792" s="11" t="inlineStr"/>
+      <c r="F792" s="12" t="inlineStr"/>
     </row>
     <row r="793" ht="16" customHeight="1">
-      <c r="A793" s="13" t="inlineStr">
-[...20 lines deleted...]
-      </c>
+      <c r="A793" s="3" t="inlineStr">
+        <is>
+          <t>EX-VIKTOR&amp;ROLF FLOWERBOMB EDP 50ML VAPO</t>
+        </is>
+      </c>
+      <c r="B793" s="4" t="n">
+        <v>6</v>
+      </c>
+      <c r="C793" s="5" t="n">
+        <v>215.9</v>
+      </c>
+      <c r="D793" s="3" t="inlineStr">
+        <is>
+          <t>3360374000011</t>
+        </is>
+      </c>
+      <c r="E793" s="6" t="inlineStr"/>
+      <c r="F793" s="7" t="inlineStr"/>
     </row>
     <row r="794" ht="16" customHeight="1">
       <c r="A794" s="8" t="inlineStr">
         <is>
-          <t>EX-VERSACE EROS MEN PARFUM 1ML</t>
+          <t>EX-VIKTOR&amp;ROLF HOMME SPICEBOMB EDT 50ML</t>
         </is>
       </c>
       <c r="B794" s="9" t="n">
-        <v>22</v>
+        <v>5</v>
       </c>
       <c r="C794" s="10" t="n">
-        <v>6.9</v>
-[...1 lines deleted...]
-      <c r="D794" s="8" t="inlineStr"/>
+        <v>146.9</v>
+      </c>
+      <c r="D794" s="8" t="inlineStr">
+        <is>
+          <t>3605521515629</t>
+        </is>
+      </c>
       <c r="E794" s="11" t="inlineStr"/>
       <c r="F794" s="12" t="inlineStr"/>
     </row>
     <row r="795" ht="16" customHeight="1">
       <c r="A795" s="3" t="inlineStr">
         <is>
-          <t>EX-VERSACE EROS POUR FEMME EDP 100ML VAPO</t>
+          <t>EX-YSL L HOMME EDT 40ML VAPO</t>
         </is>
       </c>
       <c r="B795" s="4" t="n">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="C795" s="5" t="n">
-        <v>220.9</v>
+        <v>198.9</v>
       </c>
       <c r="D795" s="3" t="inlineStr">
         <is>
-          <t>8011003823536</t>
+          <t>3365440643659</t>
         </is>
       </c>
       <c r="E795" s="6" t="inlineStr"/>
       <c r="F795" s="7" t="inlineStr"/>
     </row>
     <row r="796" ht="16" customHeight="1">
       <c r="A796" s="8" t="inlineStr">
         <is>
-          <t xml:space="preserve">EX-VERSACE EROS POUR FEMME EDP 1ML </t>
+          <t>EX-YSL L HOMME LA NUIT EDT 60ML VAPO</t>
         </is>
       </c>
       <c r="B796" s="9" t="n">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="C796" s="10" t="n">
-        <v>5.9</v>
+        <v>232.9</v>
       </c>
       <c r="D796" s="8" t="inlineStr">
         <is>
-          <t>8011003823604</t>
+          <t>3365440375055</t>
         </is>
       </c>
       <c r="E796" s="11" t="inlineStr"/>
       <c r="F796" s="12" t="inlineStr"/>
     </row>
     <row r="797" ht="16" customHeight="1">
       <c r="A797" s="3" t="inlineStr">
         <is>
-          <t>EX-VERSACE EROS POUR FEMME EDP 30ML VAPO</t>
+          <t>EX-YSL L HOMME LE PARFUM 40ML</t>
         </is>
       </c>
       <c r="B797" s="4" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C797" s="5" t="n">
-        <v>131.9</v>
+        <v>204.9</v>
       </c>
       <c r="D797" s="3" t="inlineStr">
         <is>
-          <t>8011003823512</t>
+          <t>3614272890640</t>
         </is>
       </c>
       <c r="E797" s="6" t="inlineStr"/>
       <c r="F797" s="7" t="inlineStr"/>
     </row>
     <row r="798" ht="16" customHeight="1">
       <c r="A798" s="8" t="inlineStr">
         <is>
-          <t>EX-VERSACE MAN EAU FRAICHE EDT 50ML VAPO</t>
+          <t xml:space="preserve">EX-YSL LIBRE  LE PARFUM 1,2ML </t>
         </is>
       </c>
       <c r="B798" s="9" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="C798" s="10" t="n">
-        <v>123.9</v>
+        <v>8</v>
       </c>
       <c r="D798" s="8" t="inlineStr">
         <is>
-          <t>8018365500020</t>
+          <t>3614273776257</t>
         </is>
       </c>
       <c r="E798" s="11" t="inlineStr"/>
       <c r="F798" s="12" t="inlineStr"/>
     </row>
     <row r="799" ht="16" customHeight="1">
       <c r="A799" s="3" t="inlineStr">
         <is>
-          <t>EX-VERSACE POUR HOMME (MEDUSA MAN) EDT 100ML VAPO</t>
+          <t>EX-YSL LIBRE  LE PARFUM 90ML VAPO</t>
         </is>
       </c>
       <c r="B799" s="4" t="n">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="C799" s="5" t="n">
-        <v>178.9</v>
+        <v>359.9</v>
       </c>
       <c r="D799" s="3" t="inlineStr">
         <is>
-          <t>8011003995967</t>
+          <t>3614273776127</t>
         </is>
       </c>
       <c r="E799" s="6" t="inlineStr"/>
       <c r="F799" s="7" t="inlineStr"/>
     </row>
     <row r="800" ht="16" customHeight="1">
       <c r="A800" s="8" t="inlineStr">
         <is>
-          <t>EX-VERSACE POUR HOMME (MEDUSA MAN) EDT 1ML VAPO</t>
+          <t>EX-YSL LIBRE BERRY CRUSH EDP 1,2ML</t>
         </is>
       </c>
       <c r="B800" s="9" t="n">
-        <v>19</v>
+        <v>1</v>
       </c>
       <c r="C800" s="10" t="n">
-        <v>5.9</v>
-[...1 lines deleted...]
-      <c r="D800" s="8" t="inlineStr"/>
+        <v>9</v>
+      </c>
+      <c r="D800" s="8" t="inlineStr">
+        <is>
+          <t>3614274521399</t>
+        </is>
+      </c>
       <c r="E800" s="11" t="inlineStr"/>
       <c r="F800" s="12" t="inlineStr"/>
     </row>
     <row r="801" ht="16" customHeight="1">
       <c r="A801" s="3" t="inlineStr">
         <is>
-          <t>EX-VERSACE VERSENSE EDT 1ML</t>
+          <t>EX-YSL LIBRE BERRY CRUSH EDP 50ML</t>
         </is>
       </c>
       <c r="B801" s="4" t="n">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="C801" s="5" t="n">
-        <v>5.9</v>
+        <v>279.9</v>
       </c>
       <c r="D801" s="3" t="inlineStr">
         <is>
-          <t>8011003811298</t>
+          <t>3614274521245</t>
         </is>
       </c>
       <c r="E801" s="6" t="inlineStr"/>
       <c r="F801" s="7" t="inlineStr"/>
     </row>
     <row r="802" ht="16" customHeight="1">
       <c r="A802" s="8" t="inlineStr">
         <is>
-          <t>EX-VERSACE VERSENSE EDT 30ML VAPO</t>
+          <t>EX-YSL LIBRE EDP 50ML + SG 50ML</t>
         </is>
       </c>
       <c r="B802" s="9" t="n">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="C802" s="10" t="n">
-        <v>123.9</v>
+        <v>290.9</v>
       </c>
       <c r="D802" s="8" t="inlineStr">
         <is>
-          <t>8011003997008</t>
+          <t>3660732588428</t>
         </is>
       </c>
       <c r="E802" s="11" t="inlineStr"/>
       <c r="F802" s="12" t="inlineStr"/>
     </row>
     <row r="803" ht="16" customHeight="1">
       <c r="A803" s="3" t="inlineStr">
         <is>
-          <t>EX-VERSACE VERSENSE EDT 50ML VAPO</t>
+          <t>EX-YSL LIBRE EDP 50ML VAPO</t>
         </is>
       </c>
       <c r="B803" s="4" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="C803" s="5" t="n">
-        <v>158.9</v>
+        <v>283.9</v>
       </c>
       <c r="D803" s="3" t="inlineStr">
         <is>
-          <t>8011003997015</t>
+          <t>3614272648418</t>
         </is>
       </c>
       <c r="E803" s="6" t="inlineStr"/>
       <c r="F803" s="7" t="inlineStr"/>
     </row>
     <row r="804" ht="16" customHeight="1">
       <c r="A804" s="8" t="inlineStr">
         <is>
-          <t>EX-VIKTOR&amp;ROLF BONBON EDP 30ML</t>
+          <t>EX-YSL LIBRE FLOWERS &amp; FLAMES EDP 90ML</t>
         </is>
       </c>
       <c r="B804" s="9" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C804" s="10" t="n">
-        <v>160.9</v>
+        <v>299.9</v>
       </c>
       <c r="D804" s="8" t="inlineStr">
         <is>
-          <t>3605521880147</t>
+          <t>3614274151701</t>
         </is>
       </c>
       <c r="E804" s="11" t="inlineStr"/>
       <c r="F804" s="12" t="inlineStr"/>
     </row>
     <row r="805" ht="16" customHeight="1">
       <c r="A805" s="3" t="inlineStr">
         <is>
-          <t>EX-VIKTOR&amp;ROLF FLOWERBOMB EDP 1,2ML VAPO</t>
+          <t>EX-YSL LIBRE INTENSE EDP 50ML VAPO</t>
         </is>
       </c>
       <c r="B805" s="4" t="n">
-        <v>14</v>
+        <v>2</v>
       </c>
       <c r="C805" s="5" t="n">
-        <v>6</v>
+        <v>289.9</v>
       </c>
       <c r="D805" s="3" t="inlineStr">
         <is>
-          <t>3614271868275</t>
+          <t>3614273069571</t>
         </is>
       </c>
       <c r="E805" s="6" t="inlineStr"/>
       <c r="F805" s="7" t="inlineStr"/>
     </row>
     <row r="806" ht="16" customHeight="1">
       <c r="A806" s="8" t="inlineStr">
         <is>
-          <t>EX-VIKTOR&amp;ROLF FLOWERBOMB EDP 30ML VAPO</t>
+          <t>EX-YSL LIBRE LE PARFUM EDP 1,2ML</t>
         </is>
       </c>
       <c r="B806" s="9" t="n">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="C806" s="10" t="n">
-        <v>159.9</v>
-[...5 lines deleted...]
-      </c>
+        <v>8</v>
+      </c>
+      <c r="D806" s="8" t="inlineStr"/>
       <c r="E806" s="11" t="inlineStr"/>
       <c r="F806" s="12" t="inlineStr"/>
     </row>
     <row r="807" ht="16" customHeight="1">
       <c r="A807" s="3" t="inlineStr">
         <is>
-          <t>EX-VIKTOR&amp;ROLF FLOWERBOMB EDP 50ML VAPO</t>
+          <t>EX-YSL LIBRE L'EAU NUE EDP 90ML</t>
         </is>
       </c>
       <c r="B807" s="4" t="n">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="C807" s="5" t="n">
-        <v>215.9</v>
+        <v>299.9</v>
       </c>
       <c r="D807" s="3" t="inlineStr">
         <is>
-          <t>3360374000011</t>
+          <t>3614274241006</t>
         </is>
       </c>
       <c r="E807" s="6" t="inlineStr"/>
       <c r="F807" s="7" t="inlineStr"/>
     </row>
     <row r="808" ht="16" customHeight="1">
       <c r="A808" s="8" t="inlineStr">
         <is>
-          <t>EX-VIKTOR&amp;ROLF HOMME SPICEBOMB EDT 50ML</t>
+          <t>EX-YSL MON PARIS EDP 30ML VAPO</t>
         </is>
       </c>
       <c r="B808" s="9" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="C808" s="10" t="n">
-        <v>146.9</v>
+        <v>194.9</v>
       </c>
       <c r="D808" s="8" t="inlineStr">
         <is>
-          <t>3605521515629</t>
+          <t>3614270561665</t>
         </is>
       </c>
       <c r="E808" s="11" t="inlineStr"/>
       <c r="F808" s="12" t="inlineStr"/>
     </row>
     <row r="809" ht="16" customHeight="1">
-      <c r="A809" s="3" t="inlineStr">
-[...16 lines deleted...]
-      <c r="F809" s="7" t="inlineStr"/>
+      <c r="A809" s="13" t="inlineStr">
+        <is>
+          <t>EX-YSL MYSLF EDP 1,5ML</t>
+        </is>
+      </c>
+      <c r="B809" s="14" t="n">
+        <v>30</v>
+      </c>
+      <c r="C809" s="15" t="n">
+        <v>7</v>
+      </c>
+      <c r="D809" s="16" t="inlineStr">
+        <is>
+          <t>3614273852784</t>
+        </is>
+      </c>
+      <c r="E809" s="17" t="inlineStr"/>
+      <c r="F809" s="18" t="inlineStr">
+        <is>
+          <t>NOWA DOSTAWA</t>
+        </is>
+      </c>
     </row>
     <row r="810" ht="16" customHeight="1">
       <c r="A810" s="8" t="inlineStr">
         <is>
-          <t>EX-YSL L HOMME LA NUIT EDT 60ML VAPO</t>
+          <t>EX-YSL MYSLF EDP 100ML</t>
         </is>
       </c>
       <c r="B810" s="9" t="n">
         <v>1</v>
       </c>
       <c r="C810" s="10" t="n">
-        <v>232.9</v>
+        <v>311.9</v>
       </c>
       <c r="D810" s="8" t="inlineStr">
         <is>
-          <t>3365440375055</t>
+          <t>3614273852814</t>
         </is>
       </c>
       <c r="E810" s="11" t="inlineStr"/>
       <c r="F810" s="12" t="inlineStr"/>
     </row>
     <row r="811" ht="16" customHeight="1">
       <c r="A811" s="3" t="inlineStr">
         <is>
-          <t>EX-YSL L HOMME LE PARFUM 40ML</t>
+          <t>EX-YSL MYSLF LE PARFUM 40ML</t>
         </is>
       </c>
       <c r="B811" s="4" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C811" s="5" t="n">
-        <v>204.9</v>
+        <v>207.9</v>
       </c>
       <c r="D811" s="3" t="inlineStr">
         <is>
-          <t>3614272890640</t>
+          <t>3614274114669</t>
         </is>
       </c>
       <c r="E811" s="6" t="inlineStr"/>
       <c r="F811" s="7" t="inlineStr"/>
     </row>
     <row r="812" ht="16" customHeight="1">
       <c r="A812" s="8" t="inlineStr">
         <is>
-          <t xml:space="preserve">EX-YSL LIBRE  LE PARFUM 1,2ML </t>
+          <t>EX-YSL OPIUM BLACK LE PARFUM 30ML</t>
         </is>
       </c>
       <c r="B812" s="9" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="C812" s="10" t="n">
-        <v>8.9</v>
+        <v>218.9</v>
       </c>
       <c r="D812" s="8" t="inlineStr">
         <is>
-          <t>3614273776257</t>
+          <t>3614273863384</t>
         </is>
       </c>
       <c r="E812" s="11" t="inlineStr"/>
       <c r="F812" s="12" t="inlineStr"/>
     </row>
     <row r="813" ht="16" customHeight="1">
-      <c r="A813" s="13" t="inlineStr">
-[...20 lines deleted...]
-      </c>
+      <c r="A813" s="3" t="inlineStr">
+        <is>
+          <t>EX-YSL OPIUM BLACK WOM. EDP 30ML VAPO</t>
+        </is>
+      </c>
+      <c r="B813" s="4" t="n">
+        <v>16</v>
+      </c>
+      <c r="C813" s="5" t="n">
+        <v>190.9</v>
+      </c>
+      <c r="D813" s="3" t="inlineStr">
+        <is>
+          <t>3365440787858</t>
+        </is>
+      </c>
+      <c r="E813" s="6" t="inlineStr"/>
+      <c r="F813" s="7" t="inlineStr"/>
     </row>
     <row r="814" ht="16" customHeight="1">
       <c r="A814" s="8" t="inlineStr">
         <is>
-          <t>EX-YSL LIBRE BERRY CRUSH EDP 1,2ML</t>
+          <t>EX-YSL OPIUM BLACK WOM. EDP 50ML + BL 50ML</t>
         </is>
       </c>
       <c r="B814" s="9" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="C814" s="10" t="n">
-        <v>8.9</v>
+        <v>270.9</v>
       </c>
       <c r="D814" s="8" t="inlineStr">
         <is>
-          <t>3614274521399</t>
+          <t>3660732069484</t>
         </is>
       </c>
       <c r="E814" s="11" t="inlineStr"/>
       <c r="F814" s="12" t="inlineStr"/>
     </row>
     <row r="815" ht="16" customHeight="1">
       <c r="A815" s="3" t="inlineStr">
         <is>
-          <t>EX-YSL LIBRE BERRY CRUSH EDP 50ML</t>
+          <t xml:space="preserve">EX-YSL OPIUM BLACK WOM. EDP 50ML + EDP 10ML+ MINI MASCARA </t>
         </is>
       </c>
       <c r="B815" s="4" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C815" s="5" t="n">
-        <v>279.9</v>
+        <v>274.9</v>
       </c>
       <c r="D815" s="3" t="inlineStr">
         <is>
-          <t>3614274521245</t>
+          <t>3614274638400</t>
         </is>
       </c>
       <c r="E815" s="6" t="inlineStr"/>
       <c r="F815" s="7" t="inlineStr"/>
     </row>
     <row r="816" ht="16" customHeight="1">
       <c r="A816" s="8" t="inlineStr">
         <is>
-          <t>EX-YSL LIBRE EDP 30ML VAPO</t>
+          <t>EX-YSL OPIUM BLACK WOM. EDP 50ML VAPO</t>
         </is>
       </c>
       <c r="B816" s="9" t="n">
         <v>1</v>
       </c>
       <c r="C816" s="10" t="n">
-        <v>206.9</v>
+        <v>255.9</v>
       </c>
       <c r="D816" s="8" t="inlineStr">
         <is>
-          <t>3614272648401</t>
+          <t>3365440787919</t>
         </is>
       </c>
       <c r="E816" s="11" t="inlineStr"/>
       <c r="F816" s="12" t="inlineStr"/>
     </row>
     <row r="817" ht="16" customHeight="1">
-      <c r="A817" s="13" t="inlineStr">
-[...20 lines deleted...]
-      </c>
+      <c r="A817" s="3" t="inlineStr">
+        <is>
+          <t>EX-YSL OPIUM WOM. EDP 50ML VAPO</t>
+        </is>
+      </c>
+      <c r="B817" s="4" t="n">
+        <v>4</v>
+      </c>
+      <c r="C817" s="5" t="n">
+        <v>245.9</v>
+      </c>
+      <c r="D817" s="3" t="inlineStr">
+        <is>
+          <t>3365440556348</t>
+        </is>
+      </c>
+      <c r="E817" s="6" t="inlineStr"/>
+      <c r="F817" s="7" t="inlineStr"/>
     </row>
     <row r="818" ht="16" customHeight="1">
       <c r="A818" s="8" t="inlineStr">
         <is>
-          <t>EX-YSL LIBRE EDP 50ML VAPO</t>
+          <t>EX-YSL Y HOMME DEO STICK 75G</t>
         </is>
       </c>
       <c r="B818" s="9" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C818" s="10" t="n">
-        <v>283.9</v>
+        <v>82.90000000000001</v>
       </c>
       <c r="D818" s="8" t="inlineStr">
         <is>
-          <t>3614272648418</t>
+          <t>3614271717092</t>
         </is>
       </c>
       <c r="E818" s="11" t="inlineStr"/>
       <c r="F818" s="12" t="inlineStr"/>
     </row>
     <row r="819" ht="16" customHeight="1">
       <c r="A819" s="3" t="inlineStr">
         <is>
-          <t>EX-YSL LIBRE FLOWERS &amp; FLAMES EDP 90ML</t>
+          <t xml:space="preserve">EX-YSL Y HOMME EDP 100ML+ EDP 10ML + SG 50ML </t>
         </is>
       </c>
       <c r="B819" s="4" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C819" s="5" t="n">
-        <v>299.9</v>
+        <v>328.9</v>
       </c>
       <c r="D819" s="3" t="inlineStr">
         <is>
-          <t>3614274151701</t>
+          <t>3614274643466</t>
         </is>
       </c>
       <c r="E819" s="6" t="inlineStr"/>
       <c r="F819" s="7" t="inlineStr"/>
     </row>
     <row r="820" ht="16" customHeight="1">
       <c r="A820" s="8" t="inlineStr">
         <is>
-          <t>EX-YSL LIBRE LE PARFUM EDP 1,2ML</t>
+          <t>EX-YSL Y HOMME EDP 60ML VAPO</t>
         </is>
       </c>
       <c r="B820" s="9" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C820" s="10" t="n">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="D820" s="8" t="inlineStr"/>
+        <v>228.9</v>
+      </c>
+      <c r="D820" s="8" t="inlineStr">
+        <is>
+          <t>3614272050341</t>
+        </is>
+      </c>
       <c r="E820" s="11" t="inlineStr"/>
       <c r="F820" s="12" t="inlineStr"/>
     </row>
     <row r="821" ht="16" customHeight="1">
       <c r="A821" s="3" t="inlineStr">
         <is>
-          <t>EX-YSL LIBRE L'EAU NUE EDP 90ML</t>
+          <t>EX-YSL Y HOMME INTENSE EDP 1,2ML VAPO</t>
         </is>
       </c>
       <c r="B821" s="4" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C821" s="5" t="n">
-        <v>299.9</v>
+        <v>7</v>
       </c>
       <c r="D821" s="3" t="inlineStr">
         <is>
-          <t>3614274241006</t>
+          <t>3614273898430</t>
         </is>
       </c>
       <c r="E821" s="6" t="inlineStr"/>
       <c r="F821" s="7" t="inlineStr"/>
     </row>
     <row r="822" ht="16" customHeight="1">
       <c r="A822" s="8" t="inlineStr">
         <is>
-          <t>EX-YSL MON PARIS EDP 30ML VAPO</t>
+          <t>EX-YSL Y HOMME LE PARFUM 100ML VAPO</t>
         </is>
       </c>
       <c r="B822" s="9" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C822" s="10" t="n">
-        <v>194.9</v>
+        <v>359.9</v>
       </c>
       <c r="D822" s="8" t="inlineStr">
         <is>
-          <t>3614270561665</t>
+          <t>3614274266801</t>
         </is>
       </c>
       <c r="E822" s="11" t="inlineStr"/>
       <c r="F822" s="12" t="inlineStr"/>
     </row>
-    <row r="823" ht="16" customHeight="1">
-[...290 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="A2:F836"/>
+  <autoFilter ref="A2:F822"/>
   <mergeCells count="1">
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>